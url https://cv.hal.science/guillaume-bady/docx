--- v0 (2026-03-07)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Bady </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5584-1224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069461163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri de Lubac et les « Sources Chrétiennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théophilyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (1), pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Quéré patrologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foi et vie : Revue de culture protestante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128 (2/3), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois billets d'Henri de Lubac à Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés de la collection [Sources Chrétiennes en 2024]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.28-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources Chrétiennes depuis 20 ans à HiSoMA (2003-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin Chrysostomien pour 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Broc-Schmezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (1), pp.203-245. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.REA.5.137029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04787046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme est-il son propre père ? L’idée d’auto-engendrement, d’Irénée de Lyon à Grégoire de Nysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le rayonnement d'Irénée, 171, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Retour aux sources» ou «recours aux sources» ? Réflexions sur les «Sources Chrétiennes»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.48-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars et postérité de l’homélie In sanctum pascha attribuée à Jean Chrysostome : édition synoptique (CPG 4605, 3251, 5005 et 5098)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für Antike und Christentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.5-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et importance du Conseil scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Christiane VEYRARD-COSME, Alcuin. Lettres, t. I, Sources Chrétiennes 597, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de C.-B. AMPHOUX et J. ASSAËL (dir.), Philologie et Nouveau Testament. Principes de traduction et d’interprétation critique, coll. Héritages méditerranéens,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, exégète antiochien. Formation et influences, La Bible de Jean Chrysostome et Les livres et passages bibliques les plus cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Évangile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Patrick DESCOURTIEUX, Hilaire de Poitiers. Commentaires sur les Psaumes, t. III, Sources Chrétiennes 603, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Charles KANNENGIESSER, Lucian DINCA, Adriana BARA. Athanase d’Alexandrie. Traités contre les ariens, 2 vol., Sources Chrétiennes 598-599, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Régis COURTRAY. Jérôme. Commentaire sur Daniel, Sources Chrétiennes 602, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Courtray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Philippe BLAUDEAU, François CASSINGENA-TREVEDY, Libératus de Carthage. Abrégé de l’histoire des nestoriens et des eutychiens, Sources Chrétiennes 607, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pierre MARAVAL. Grégoire de Nysse. Trois oraisons funèbres et Sur les enfants morts prématurément, Sources Chrétiennes 606, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Christian BOUDIGNON, Matthieu CASSIN, Josette SEGUIN, Grégoire de Nysse. Homélies sur le Notre Père, Sources Chrétiennes 596, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nathalie RAMBAULT, Pauline ALLEN. Jean Chrysostome. Panégyriques de martyrs, t. I, Sources Chrétiennes 595, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources Chrétiennes sur la toile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy SABBAH, Jean-François BERTHET. Martin de Braga. Œuvres morales et pastorales. Sources Chrétiennes 594, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau patristique et œcuménisme, Marie-Anne VANNIER (dir.), collection « Actualité des Pères de l’Église », Beauchesne, Paris, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour un retour aux sources ? De l’identité des Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de la Bible grecque. Pseudo-Aristée, Lettre d’Aristée à Philocrate, suivi de : Épiphane de Salamine, Traité des poids et mesures, et de témoignages antiques et médiévaux. Textes introduits, traduits et annotés par Laurence VIANES, coll. La Roue à livres, Paris, Les Belles Lettres, 2017, 352 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Septuagint and Cognate Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.235-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pierre MARAVAL. Grégoire de Nysse. Lettre canonique. Lettre sur la pythonisse et six homélies pastorales. Sources Chrétiennes 588, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Charles-Antoine FOGIELMAN. Évagre le Pontique. À Euloge. Les vices opposés aux vertus. Sources Chrétiennes 591, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pierre ÉVIEUX, Nicolas VINEL. Isidore de Péluse, Lettres, t. III, Lettres 1701-2000, Sources Chrétiennes 586, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Marie-Odile BOULNOIS, Jean BOUFFARTIGUE, Pierre CASTAN, Christoph RIEDWEG. Cyrille d’Alexandrie. Contre Julien. Tome II (Livres III-V), Sources Chrétiennes 582, Paris, Cerf, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Douze ou les Onze (Actes 1, 15-26) ? Le destin de Matthias, apôtre oublié, chez Jean Chrysostome et les Pères grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biblia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cahiers de Biblindex, 2, pp.107-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Alain GALONNIER. Cassiodore. De l’âme, Sources Chrétiennes 585, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Paul GEHIN. Évagre le Pontique. Chapitres sur la prière. Sources Chrétiennes 589, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas KUHN, Schweigen in Versen. Text, Übersetzung und Studien zu den Schweigegedichten Gregors von Nazianz (II,1,34A/B), Beiträge zur Altertumskunde 328, Walter de Gruyter, Berlin/Boston, 2014, X-126 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adamantius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.642-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De uino modico : une version latine ancienne et un nouveau texte grec de la première homélie de Jean Chrysostome Sur les Statues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rursus - Poiétique, réception et réécriture des textes antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rursus.1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions critiques, inédits et ecdotique aux Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de La Bible d’Alexandrie. Vision que vit Isaïe, traduction du texte du prophète Isaïe selon la Septante de Alain LE BOULLUEC et Philippe LE MOIGNE ; index littéraire des noms propres et glossaire de Philippe le MOIGNE, Paris, Cerf, 2014, 366 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.272-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socrate entre païens et chrétiens : procès sans fin ou héritage commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Grecques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.377-395. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reg.2014.8355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible dans les manuels chrétiens de rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eruditio antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle pièce à ranger dans le corpus de l’Éphrem grec ? L'homélie pseudo-chrysostomienne Sur la contrition et la continence (CPG 5062)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacris Erudiri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.209-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle était la Bible des Pères, ou quel texte de la Septante choisir pour Biblindex ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Papers presented at the Sixteenth International Conference on Patristic Studies held in Oxford 2011, 54, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'image de Dieu... homme et femme. Regards patristiques sur la différence des sexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Pères de l'Église</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière, image de Dieu et nom de l'homme chez Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.459-476. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rspt.974.0459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Michel FEDOU, La Voie du Christ II. Développements de la christologie dans le contexte religieux de l’Orient ancien. D’Eusèbe de Césarée à Jean Damascène (IVe-VIIIe siècle), coll. Cogitatio fidei 288, Éditions du Cerf, Paris, 2013, 672 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.304-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 Esdras chez les Pères de l'Église : l'ambiguïté des données et les conditions d'intégration d'un 'apocryphe' dans Biblindex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de M. FEDOU, Les Pères de l’Église et la théologie chrétienne, Paris, Facultés Jésuites de Paris, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources Chrétiennes en chiffres depuis 1942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources Chrétiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits grecs des œuvres de Jean Chrysostome d'après la base de données Pinakes et les Codices Chrysostomici Graeci VII : Codicum Parisinorum pars prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eruditio antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.65-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00790851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'editio Parisina altera des œuvres de Jean Chrysostome et la Patrologie grecque de Migne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eruditio antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00790849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Badilita (éd.), Patristique et œcuménisme : thèmes, contextes, personnages. Colloque international sous le patronage de Mgr Teodosie, archevêque de Tomis : Constanţa (Roumanie), 17-20 octobre 2008, Collection « Pontus Euxinus », Beauchesne/Galaxia Gutenberg, Paris – Târgu-Lăpuş, 2010, 372 p., ISBN 9782701015804</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, un Dieu en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors-série été 2011, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition des œuvres de Jean Chrysostome, entre transmission et transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études byzantines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 68, pp.149-163. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rebyz.2010.3066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une curiosité de la bibliothèque de Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de R. ZIADE, Les martyrs Maccabée : de l’histoire juive au culte chrétien, Leiden – Boston, Brill, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.842-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de J. MOSSAY, Sancti Gregorii Nazianzeni Opera. Versio graeca I. Orationes X et XII, Corpus Christianorum. Series Graeca 64 = Corpus Nazianzenum 22, Turnhout - Leuven, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Museon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.463-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam : Roger Arnaldez (1911-2006). Témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens. Juifs et chrétiens dans le monde d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 312, pp.580-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau témoin des Scholies aux Proverbes d'Evagre le Pontique : le Cambridge, Trinity College O.1.55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Tchernetska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rht.2003.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de La Bible d’Alexandrie, vol. 17 : les Proverbes. Traduction du texte grec de la Septante, introduction et notes par David-Marc d’Hamonville, avec la collaboration de Sœur Épiphane Dumouchet pour la réception patristique, Le Cerf, Paris, 2000, 357 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.387-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et Dieu parla grec : la Bible des Septante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résurrection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de La Bible d’Alexandrie, vol. 17 : les Proverbes. Traduction du texte grec de la Septante, introduction et notes par David-Marc d’Hamonville, avec la collaboration de Sœur Épiphane Dumouchet pour la réception patristique, Le Cerf, Paris, 2000, 357 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.165-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Giovanni Crisostomo. Le catechesi battesimali, a cura di Luciano Zappella (Letture cristiane del primo millenio 27), Milano, 1998, 439 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève présentation des œuvres de Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, le passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal-Grégoire Delage, Mar 2017, Saintes, France. pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze : un premier regard sur sa vie et sa postérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, le passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal-Grégoire Delage, Mar 2017, Saintes, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie comme “Écriture” chez Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, le passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal-Grégoire Delage, Mar 2017, Saintes, France. pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de réflexion sur les Sermons contre les juifs et les judaïsants de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’antijudaïsme des Pères : mythe et/ou réalité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Burnet, D. Luciani, May 2015, Louvain-la-Neuve, Belgique. pp.101-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01544201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, de la lettre à l’épître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller, diriger par lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tours, France. pp.351-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, liturgie et comédie dans les homélies pascales inédites transmises sous le nom de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Passion et résurrection : la descente du Christ aux enfers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France. pp.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrétiens, rabbins, païens dans le même bain ? Les bains dans l’Orient romain (IVe-VIIe siècle) ou comment s’en accommoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foschia Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balaneia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Damas, Syrie. pp.985-1000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prologue du Sic et non d'Abélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réceptions des Pères de l'Église au Moyen Âge. Le devenir de la tradition ecclésiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.727-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibles et canons des Trois hiérarques : Basile de Césarée, Grégoire de Nazianze et Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les orthodoxes et les traductions de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France. pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et désordre des Poèmes de Grégoire le Théologien : à propos du Laurentianus, pluteus VII, 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivi e forme della poesia cristiana antica tra Scrittura e tradizione classica (XXXVI Incontro di studiosi dell'antichità cristiana)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rome, État de la Cité du Vatican. pp.337-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions latines anciennes de Jean Chrysostome : motifs et paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et transmission des collections textuelles de l'Antiquité tardive au Moyen Age central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Rome, Italie. pp.303-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Trédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poétique, théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Orléans, France. pp.39-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Gregory of Nazianz the Author of an Unedited Text on the Plagues of Egypt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Conference on Patristic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oxford, United Kingdom. pp.279-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur l'authenticité du Commentaire pseudo-chrysostomien sur l'Ecclésiaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giovanni Crisostomo. Oriente e Occidente tra IV e V secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institutum Patristicum Augustinianum, 2005, Rome, Italie. pp.463-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de récit vu par les religions du livre : Sacrifice d'Abraham, Ligature d'Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du fait religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'éducation nationale, de l'enseignement supérieur et de la recherche, Nov 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode exégétique du Commentaire inédit sur les Proverbes attribué à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth International Conference on Patristic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Oxford, Royaume-Uni. pp.319-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un modèle de sainteté dans la Vie d'Antoine par Athanase d'Alexandrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres antonines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association "Médiévales" de Saint-Antoine; MYTHEMÉ, Apr 1994, Saint-Antoine l'Abbaye, France. pp.63-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques : textes, manuscrits et éditions de l'époque patristique et byzantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lampadaridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques : textes, manuscrits et éditions de l'époque patristique et byzantine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques. Textes, manuscrits et éditionsde sources patristiques et byzantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lampadaridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Kountoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols; Institut de Recherches Historiques de l'ΕΙΕ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2024, Byzantine Research Library, 978-960-371-095-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évagre le Pontique. Antirrhétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Fogielman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Ech Chael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2024, Sources Chrétiennes 640, 978-2-204-16170-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertullien. La prière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardus Frederik Diercks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2024, Sources Chrétiennes 646, 978-2-204-16284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les épaules de géants. Les sources chrétiennes de l’Antiquité et du Moyen Âge aujourd’hui. Actes du colloque de Rome (10-11 octobre 2022) et de conférences données à l’occasion des 80 ans des « Sources Chrétiennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerf, 2024, 978-2-204-16631-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire d'Arles. Commentaire de l'Apocalypse de Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2023, Sources Chrétiennes 636, 978-2-204-15489-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, théologien de l’unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Théologie historique 132, 9782701017327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertullien. La résurrection de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Podolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2023, Sources Chrétiennes 638, 978-2-204-15332-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panarion, tome I, livre I (hérésies 1 à 25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pourkier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2023, Épiphane de Salamine. Sources Chrétiennes 631, 978-2-204-14958-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil d'Ancyre. Commentaire sur le Cantique. Tome II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadisho‘ Qaṭraya. Commentaire sur le Paradis des Pères. Tome II (2e partie, questions 1-178)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 627, 978-2-204-14703-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadisho‘ Qaṭraya. Commentaire sur le Paradis des Pères. Tome III (2e partie, questions 179-291)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 628, 978-2-204-14704-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadisho‘ Qaṭraya. Commentaire sur le Paradis des Pères. Tome I (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 626, 978-2-204-14702-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise de Milan. Sur la mort de Valentinien II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Zimmerl-Panagl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Angliviel de La Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 630, pp.198, 2022, Sources Chrétiennes, 978-2-204-14750-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase d'Alexandrie. Tome aux Antiochiens. Lettres à Rufinien, à Jovien et aux Africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Syre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 622, pp.304, 2022, Sources Chrétiennes, 978-2-204-14537-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise de Milan. Sur la mort de Théodose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Zimmerl-Panagl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 629, 978-2-204-14751-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chrysostom through Manuscripts, Editions and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Broc-Schmezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2021, Studia Patristica, vol. CXIV, Papers presented at the Eighteenth International Conference on Patristic Studies held in Oxford 2019, ed. by M. Vinzent, vol. 11, 9789042945982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03540067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source sans fin : la Bible chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Cahiers de Biblindex 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Alexandrie. Contre Julien. Tome IV (livres VIII-IX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Ech Chael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2021, Sources Chrétiennes 624, 978220414548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délimitations éditoriales des Écritures, des bibles anciennes aux lectures modernes. Editorial Delimitations of the Scriptures from Ancien Bibles to Modern Readings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjo C.A. Korpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pericope 11, 9789042943759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase d'Alexandrie. Traités contre les ariens. Tome II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kannengiesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Dînca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 599, pp.514, 2019, Sources Chrétiennes, 9782204131551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée : &amp;lt;i&amp;gt;Sur la Pâque&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambert-Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, 2019, Sources Chrétiennes 604, 978-2-204-13158-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée. Sur la Pâque, introduction, texte, traduction, notes et index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambert-Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, 2019, Sources Chrétiennes 604, 9782204131582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertullien. De l'âme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Léal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2019, Sources Chrétiennes 601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase d'Alexandrie. Traités contre les ariens. Tome I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kannengiesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Dînca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Savvidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 598, 2019, Sources Chrétiennes, 9782204131544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme. Commentaire sur Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Courtray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Éditions du Cerf, 2019, Sources Chrétiennes 602, 978-2-204-13013-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polémiques religieuses du Ier au IVe siècle de notre ère. Hommage à Bernard Pouderon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Cuny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bady, D. Cuny. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128, 2019, Théologie historique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de la Bible : Ier-XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.651, 2017, 978-2-204-11165-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, Trop occupé pour t'occuper de ta vie? Le guide au quotidien d'un Père de l'Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, 2015, 9782204103558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De commencement en commencement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bayard, pp.352, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze. Œuvres poétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 433, pp.224, 2004, Collection des Universités de France Série grecque, 9782251005164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exempla bibliques dans l’Oratio funebris du Pseudo-Martyrios et d’autres écrits sur Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Stutz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The City and its Teacher. The Funerary Oration for John Chrysostom and its Historical Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohr Siebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-67, 2025, Studien und Texte zu Antike und Christentum / Studies and Texts in Antiquity and Christianity, 978-3-16-164792-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources des sermons Sur les femmes myrophores de l’homéliaire patriarcal de Constantinople</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Schembra (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mirofore tra letteratura, arte, liturgia e gender studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parekbolai – Supplementary volumes (1), , pp.37-74, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal qui a perdu sa voix : une vision « cynique » de l’homme après Babel chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans E. Ayroulet, B. Pinçon (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles relations entre l'humain et les animaux au regard des théologies de la création ? Lectures bibliques et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.199-209, 2025, 9782204174039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible incarnée ou le drame intime de l’âme et du corps, d’après un sermon pseudochrysostomien inédit (CPG 4926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Burnet; Joseph Verheyden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible et ses lecteurs chez les Pères de l’Église. Festschrift Jean-Marie Auwers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 341, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-291, 2025, Bibliotheca Ephemeridum Theologicarum Lovaniensium, 978-90-429-5501-1. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.29556549.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Από την πρώτη ημέρα μέχρι σήμερα (Φιλ 1:5): από τον Παύλο στον Ιωάννη τον Χρυσόστομο, μια επιστολή προς τους Φιλιππησίους όλων των εποχών</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1924-2024 : présence et ministère de la Métropole de Philippes, Neapolis et Thassos en cent ans d’histoire. Actes du colloque de Kavala (Grèce), 27-30 septembre 2024 [en grec]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04736116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Lettres du prêtre Constance (ou Constantin) accompagnant le recueil épistolaire de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Lampadaridi; Eleonora Kountoura Galaki; Guillaume Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques. Textes, manuscrits et éditions de sources patristiques et byzantines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Ethniko Idryma Ereunon; Fondation nationale grecque de la recherche scientifique, Institut de recherches historiques, pp.117-132, 2024, Byzantine Research Library, 978-960-371-095-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources du sermon In mulieres unguentiferas de l’homéliaire patriarcal de Constantinople</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ἀρώματα καὶ μύρα. Le mirofore tra letteratura, arte, liturgia e gender studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « bonds » de saint Paul : l’exégèse unitive de 1 Corinthiens 9 par Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Stavrou (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire l’Écriture aujourd’hui dans l’esprit des Pères. Actes du colloque de l’Institut Saint-Serge (Paris, 24-25 novembre 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Cahiers de Biblia Patristica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dessin évolutif du paysage patristique et médiéval : les ‘Sources Chrétiennes’ entre symbole et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bady (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les épaules de géants. Les sources chrétiennes de l’Antiquité et du Moyen Âge aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.39-59, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hymne au Christ de Philippiens 2,5-11 chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome théologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04736155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« impiété triangulaire ». Le triangle comme figure de la Trinité dans l’Antiquité chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Mali, L.-J. Tissot (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opus imperfectum in Matthaeum. The Text in its Contexts. Actes du colloque de Fribourg (19-21 octobre 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Idea of “Degrowth” by the Fathers of the Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homme, Nature et Société selon les Pères de l’Église (IIe – Ve siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée ‘Docteur de l’unité’ et ‘théologien de l’unité’ : quelques remarques liminales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Marie Chaieb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, théologien de l'unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2023, Théologie historique 132, 9782701017327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon plaisir de Dieu (eudokia) chez Irénée et d’autres Pères grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Marie Chaieb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, théologien de l’unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 132, Beauchesne, pp.193-210, 2023, Théologie historique, 9782701017327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lire ne suffit pas : il faut aussi interpréter ». L’exégèse polémique de Jean 5,17-19 par Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Courtray; Régis Burnet; Jérôme Lagouanère; Maguelone Renard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Jésus des Écritures au Christ des théologiens. Les Pères de l’Église, lecteurs de la vie de Jésus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Brepols Publishers, pp.241-268, 2023, Cahiers de Biblia Patristica, 9782503599427. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/m.cbp-eb.5.133890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hymne de la prière de Grégoire de Nysse dans trois textes mis sous les noms d’Éphrem et de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Cassin; Hélène Grelier-Deneux; Françoise Vinel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gregory of Nyssa: Homilies on the Our Father. An English Translation with Commentary and Supporting Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 168, Brill, pp.707-722, 2021, Vigiliae Christianae, Supplements, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004463011_030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vers inédits sur les Psaumes transmis sous le nom de Nicétas Chartophylax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhart Ceulemans; Barbara Crostini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Receptions of the Bible in Byzantium: Texts, Manuscripts, and their Readers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uppsala University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-258, 2021, Acta Universitatis Upsaliensis - Studia Byzantina Upsaliensia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03178942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘calame d’or’ : Jean Chrysostome écrivain selon le Pseudo-Georges d’Alexandrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. G. Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La source sans fin : la Bible chez Jean Chrysostome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de Biblia Patristica 23 / Cahiers de Biblindex 4, Brepols, pp.219-245, 2021, 9782503596983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héraclide de Nysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la littérature grecque chrétienne des origines à 451, t. IV, Du IVe siècle au concile de Chalcédoine (451). Constantinople, la Grèce et l’Asie mineure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.787-790, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête des premières attestations du surnom ‘Chrysostome’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Catherine Broc-Schmezer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Chrysostom through Manuscripts, Editions and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CXIV, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-159, 2021, Studia Patristica, 978-90-429-4598-2. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv27vt5gb.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03540068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible dans les Catéchèses de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans R. Gounelle (éd.), La Bible dans les catéchèses des IVe et Ve siècles, Cahiers de Biblia Patristica. 21, p. 91-121</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Un homme en tout point incomparable» : Grégoire le Théologien vu par Rufin d’Aquilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. ROUXPETEL, B. CABOURET, A. PETERS-CUSTOT (éd.), La réception des pères grecs et orientaux en Italie au Moyen Âge (Ve-XVe siècle), Paris, Cerf, p. 45-60</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pistes de recherche à partir des divisions vétérotestamentaires de la Synopse des Écritures de Nicétas Seidès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Marjo C.A. Korpel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les délimitations éditoriales des Écritures, des bibles anciennes aux lectures modernes. Editorial Delimitations of the Scriptures from Ancien Bibles to Modern Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-221, 2020, Pericope, 9789042943759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kephalaia dans les Synopses des Écritures attribuées à Athanase et à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marjo C. A. Korpel; Guillaume Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les délimitations éditoriales des Écritures, des bibles anciennes aux lectures modernes. Editorial Delimitations of the Scriptures from Ancien Bibles to Modern Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-209, 2020, Pericope, 978-90-429-4375-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’antijudaïsme banalisé. Des homélies de Jean Chrysostome à leurs avatars : l’exemple du sermon inédit Sur le paralytique (CPG 4857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. G. Bady, D. Cuny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les polémiques religieuses du Ier au IVe siècle de notre ère. Hommage à Bernard Pouderon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-230, 2019, Théologie historique, 9782701022772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité des Pères de l’Église, une mystique visionnaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’après Daech, entre géopolitique et mystique. Les Pères de l’Église dans le chaos oriental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à l'Eglise en Détresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2018, 2-905287-46-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01765552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ‘vérité hébraïque’ ou la ‘vérité des Hexaples’ chez Jérôme d’après un passage de la Lettre 106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Canellis, É. Ayroulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exégèse de saint Jérôme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-99, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres et factures des textes exégétiques attribués à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. S. Kefalonnitis et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatique du commentaire. Mondes anciens, mondes lointains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Brepols, pp.265-289, 2018, Antiquité et sciences humaines, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.ASH.5.114321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, un Dieu en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jésus. Une encyclopédie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-401, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une course de chevaux vers le ciel. Édition et traduction d’un sermon ‘astringent’ mis sous le nom du ‘divin Chrysostome’ (CPG 4860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Macé; Francesca Barone; Pablo A. Ubierna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philologie, herméneutique et histoire des textes entre Orient et Occident. Mélanges en hommage à Sever J. Voicu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, Brepols, pp.811-822, 2017, Instrumenta Patristica et Mediaevalia, 978-2-503-57033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoire de la tradition textuelle de la Bible », « Divisions et numérotations », « Zoom sur…Esdras », « La Bible comme œuvre et modèle littéraire dans l’Antiquité chrétienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans L. MELLERIN (dir.), Lectures de la Bible (1er - 15e s.), Paris, Cerf, p. 54, 61-63, 64 et 233-234</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le «Démosthène chrétien» : Grégoire le Théologien dans les Rhetores Graeci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Somers; Panayotis Yannopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philokappadox. In memoriam Justin Mossay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 251, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-306, 2016, Orientalia Lovaniensia Analecta, 978-90-429-3318-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ptolémée: Lettre à Flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Pouderon, J.-M. Salamito et V. Zarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers écrits chrétiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 617, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.971-978 1418-1422, 2016, Bibliothèque de la Pléiade, 9782070134861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théologien poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Junod et A. Le Boulluec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie des théologiens de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.237-240, 2016, 9782204111553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ecclésiaste chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans L. Mellerin (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception du livre de Qohélet (Ier-XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-161, 2016, 9782204111751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pères de l’Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible dans les littératures du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1711-1715, 2016, 9782204113885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Saint Socrate’ ? L’‘atopie’ du philosophe chez les Pères de l’Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élie Ayroulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pères de l’Église, première rencontre entre foi et raison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Profac, pp.95-166, 2015, 9782853171458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miel des Écritures : la fréquence des références bibliques chez Jean Chrysostome et les trois Cappadociens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mellerin, Laurence; Badilita, Smaranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le miel des Écritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.149-178, 2015, Cahiers de Biblindex, 9782503555522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouche d’Or ou ‘langue sans frein’ : Jean Chrysostome et le franc-parler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, un évêque hors contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaritasPatrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-58, 2015, 9782953428391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibles et canons de Basile de Césarée, Grégoire de Nazianze et Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mellerin, Laurence; Badilita, Smaranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le miel des Écritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.121-148, 2015, Cahiers de Biblindex, 9782503555522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lettres comme des flocons de neige&amp;quot; ? Le fait épistolaire dans la Correspondance d'exil de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre gréco-latine. Un genre littéraire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Publications de la Maison de l'Orient et de la Méditerranée, pp.165-187, 2014, Collection de la Maison de l'Orient et de la Méditerranée, 9782356680457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le début inédit du prologue de la Synopse attribuée à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Paramelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukarpa. Études sur la Bible et ses exégèses réunies par Mireille Loubet et Didier Pralon en hommage à Gilles Dorival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.289-293, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures du Théologien : les citations de Grégoire de Nazianze dans les manuels byzantins de figures rhétoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Nazianzenica II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.257-322, 2010, Corpus Christianorum Series Graeca 73, Corpus Nazianzenum 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction Œcuménique de la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction Œcuménique de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf/Bibli'O, pp.1993-2016, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau patristique, son commencement et sa finalité. Aperçu bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves-Marie Blanchard; Guillaume Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De commencement en commencement. Le renouveau patristique dans la théologie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.305-327, 2007, Théologia, 978-2-227-47628-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducere la Proverbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Badilita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristian Badilita et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septuaginta 4/1. Psalmi, Odele, Proverbele, Ecleziastul, Cântarea cântarilor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polirom, pp.389-399, 2006, Septuaginta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Socrate de Platon: pédéraste ou pédagogue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Basset et Frédérique Biville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux et les ruses de l’ambiguïté volontaire dans les textes grecs et latins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM, pp.131-146, 2005, Coll. de la Maison de l'Orient, 33. Série linguistique et philologique 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « philocalie » d’Irénée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Docteur de l’Église universelle : un billet d’Henri de Lubac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syméon le Nouveau Théologien (949-1022). Un millénaire à saluer… et des Lettres à lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Début et longueur des ethica dans les Homélies sur la Lettre aux Philippiens de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/mrwi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinet de curiosités de la bibliothèque des Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delmulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulane Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour aux sources sur les pas d’Irénée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Peter John GENTRY, Septuaginta. Vetus Testamentum Graecum auctoritate Academiae Scientiarum Gottingensis editum XI, 2 Ecclesiastes, Vandenhoeck & Ruprecht 2019, 249 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Adrian’s Introduction to the Divine Scriptures. An Antiochene Handbook for Scriptural Interpretation, Edited with a Study, Translation, and Commentary by Peter W. MARTENS, Oxford Early Christian Texts, Oxford University Press, 2017, xvi + 344 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de louange : les Odes avant et après l’Alexandrinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l’antiquité grecque et romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.701-705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys d’Alexandrie, Fragment sur le Cantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation, annotation et révision de traductions de F. Quéré-Jaulmes : Cyrille d’Alexandrie, Sermon 15, sur l’incarnation du Verbe de Dieu (CPG 5259), et Ps-Hippolyte, Sermon pour la fête de l’Épiphanie (CPG 1917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les Psaumes à l'école des Pères : contributions (notices d'introductions, traductions et notes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, Homélie 45 sur les Actes des Apôtres et (en coll. avec M.-H. Congourdeau), Homélie 24 sur l’Épître aux Hébreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quarante martyrs de Sébaste : traduction et révision de plusieurs textes (avec introduction et annotation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte, Commentaire sur Daniel, livre IV, dans L'Antichrist, coll. Bibliothèque 4, éd. Migne, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, De l'amour des pauvres, dans Riches et pauvres dans l’Église ancienne, coll. Lettres chrétiennes 2, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, 3e Catéchèse baptismale, dans Catéchuménat des premiers chrétiens, édition nouvelle par M. Dujarier, coll. Les Pères dans la foi 60, Paris, Éd. Migne, p. 161-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19 recensions dans le « Bulletin chrysostomien pour 2022/2023 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.179-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Nous devons entendre par « frère » tous les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Césaire d'Arles et les cinq continents, tome V, L'influence des Pères de l'Église</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04161908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrés patristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sagesse selon le livre des Proverbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.6, 8, 11, 14, 21, 23, 27, 29, 34, 35, 38, 40, 42, 44, 47, 50, 53, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04744857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Prudhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien, Les Belles Lettres, Paris 2020, p. 1555-1560</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, La foi démontrée: Introduction, notes et références bibliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, La foi démontrée [= Démonstration de la prédication des apôtres], traduction d’Adelin Rousseau, Cerf, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblical tools of the Biblindex project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01543378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de L. Brottier, Les &amp;quot; Propos sur la contrition &amp;quot; de Jean Chrysostome et le destin d'écrits de jeunesse méconnus, introduction, traduction, annotation par Laurence Brottier, 2010, Paris, Éditions du Cerf (collection &amp;quot; Patrimoines christianisme &amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.392-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour lire les Pères de l'Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalbert-Gautier Hamman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Littré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Allons et discutons » : le dialogue avec le monde, entre exégèse et polémique, dans quelques écrits attribués à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Bady </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5584-1224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069461163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri de Lubac et les « Sources Chrétiennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théophilyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (1), pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Quéré patrologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foi et vie : Revue de culture protestante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128 (2/3), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois billets d'Henri de Lubac à Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés de la collection [Sources Chrétiennes en 2024]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.28-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources Chrétiennes depuis 20 ans à HiSoMA (2003-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin Chrysostomien pour 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Broc-Schmezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (1), pp.203-245. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.REA.5.137029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04787046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme est-il son propre père ? L’idée d’auto-engendrement, d’Irénée de Lyon à Grégoire de Nysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le rayonnement d'Irénée, 171, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Retour aux sources» ou «recours aux sources» ? Réflexions sur les «Sources Chrétiennes»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.48-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars et postérité de l’homélie In sanctum pascha attribuée à Jean Chrysostome : édition synoptique (CPG 4605, 3251, 5005 et 5098)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für Antike und Christentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.5-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Christiane VEYRARD-COSME, Alcuin. Lettres, t. I, Sources Chrétiennes 597, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et importance du Conseil scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de C.-B. AMPHOUX et J. ASSAËL (dir.), Philologie et Nouveau Testament. Principes de traduction et d’interprétation critique, coll. Héritages méditerranéens,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, exégète antiochien. Formation et influences, La Bible de Jean Chrysostome et Les livres et passages bibliques les plus cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Évangile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Patrick DESCOURTIEUX, Hilaire de Poitiers. Commentaires sur les Psaumes, t. III, Sources Chrétiennes 603, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Charles KANNENGIESSER, Lucian DINCA, Adriana BARA. Athanase d’Alexandrie. Traités contre les ariens, 2 vol., Sources Chrétiennes 598-599, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Régis COURTRAY. Jérôme. Commentaire sur Daniel, Sources Chrétiennes 602, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Courtray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Philippe BLAUDEAU, François CASSINGENA-TREVEDY, Libératus de Carthage. Abrégé de l’histoire des nestoriens et des eutychiens, Sources Chrétiennes 607, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pierre MARAVAL. Grégoire de Nysse. Trois oraisons funèbres et Sur les enfants morts prématurément, Sources Chrétiennes 606, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Christian BOUDIGNON, Matthieu CASSIN, Josette SEGUIN, Grégoire de Nysse. Homélies sur le Notre Père, Sources Chrétiennes 596, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources Chrétiennes sur la toile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nathalie RAMBAULT, Pauline ALLEN. Jean Chrysostome. Panégyriques de martyrs, t. I, Sources Chrétiennes 595, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy SABBAH, Jean-François BERTHET. Martin de Braga. Œuvres morales et pastorales. Sources Chrétiennes 594, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau patristique et œcuménisme, Marie-Anne VANNIER (dir.), collection « Actualité des Pères de l’Église », Beauchesne, Paris, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour un retour aux sources ? De l’identité des Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de la Bible grecque. Pseudo-Aristée, Lettre d’Aristée à Philocrate, suivi de : Épiphane de Salamine, Traité des poids et mesures, et de témoignages antiques et médiévaux. Textes introduits, traduits et annotés par Laurence VIANES, coll. La Roue à livres, Paris, Les Belles Lettres, 2017, 352 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Septuagint and Cognate Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.235-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Charles-Antoine FOGIELMAN. Évagre le Pontique. À Euloge. Les vices opposés aux vertus. Sources Chrétiennes 591, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pierre MARAVAL. Grégoire de Nysse. Lettre canonique. Lettre sur la pythonisse et six homélies pastorales. Sources Chrétiennes 588, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pierre ÉVIEUX, Nicolas VINEL. Isidore de Péluse, Lettres, t. III, Lettres 1701-2000, Sources Chrétiennes 586, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Marie-Odile BOULNOIS, Jean BOUFFARTIGUE, Pierre CASTAN, Christoph RIEDWEG. Cyrille d’Alexandrie. Contre Julien. Tome II (Livres III-V), Sources Chrétiennes 582, Paris, Cerf, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Paul GEHIN. Évagre le Pontique. Chapitres sur la prière. Sources Chrétiennes 589, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Alain GALONNIER. Cassiodore. De l’âme, Sources Chrétiennes 585, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Douze ou les Onze (Actes 1, 15-26) ? Le destin de Matthias, apôtre oublié, chez Jean Chrysostome et les Pères grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biblia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cahiers de Biblindex, 2, pp.107-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas KUHN, Schweigen in Versen. Text, Übersetzung und Studien zu den Schweigegedichten Gregors von Nazianz (II,1,34A/B), Beiträge zur Altertumskunde 328, Walter de Gruyter, Berlin/Boston, 2014, X-126 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adamantius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.642-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De uino modico : une version latine ancienne et un nouveau texte grec de la première homélie de Jean Chrysostome Sur les Statues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rursus - Poiétique, réception et réécriture des textes antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rursus.1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions critiques, inédits et ecdotique aux Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de La Bible d’Alexandrie. Vision que vit Isaïe, traduction du texte du prophète Isaïe selon la Septante de Alain LE BOULLUEC et Philippe LE MOIGNE ; index littéraire des noms propres et glossaire de Philippe le MOIGNE, Paris, Cerf, 2014, 366 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.272-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socrate entre païens et chrétiens : procès sans fin ou héritage commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Grecques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.377-395. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reg.2014.8355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible dans les manuels chrétiens de rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eruditio antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle pièce à ranger dans le corpus de l’Éphrem grec ? L'homélie pseudo-chrysostomienne Sur la contrition et la continence (CPG 5062)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacris Erudiri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.209-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle était la Bible des Pères, ou quel texte de la Septante choisir pour Biblindex ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Papers presented at the Sixteenth International Conference on Patristic Studies held in Oxford 2011, 54, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'image de Dieu... homme et femme. Regards patristiques sur la différence des sexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Pères de l'Église</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière, image de Dieu et nom de l'homme chez Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.459-476. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rspt.974.0459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Michel FEDOU, La Voie du Christ II. Développements de la christologie dans le contexte religieux de l’Orient ancien. D’Eusèbe de Césarée à Jean Damascène (IVe-VIIIe siècle), coll. Cogitatio fidei 288, Éditions du Cerf, Paris, 2013, 672 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.304-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 Esdras chez les Pères de l'Église : l'ambiguïté des données et les conditions d'intégration d'un 'apocryphe' dans Biblindex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de M. FEDOU, Les Pères de l’Église et la théologie chrétienne, Paris, Facultés Jésuites de Paris, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources Chrétiennes en chiffres depuis 1942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources Chrétiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits grecs des œuvres de Jean Chrysostome d'après la base de données Pinakes et les Codices Chrysostomici Graeci VII : Codicum Parisinorum pars prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eruditio antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.65-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00790851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'editio Parisina altera des œuvres de Jean Chrysostome et la Patrologie grecque de Migne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eruditio antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00790849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Badilita (éd.), Patristique et œcuménisme : thèmes, contextes, personnages. Colloque international sous le patronage de Mgr Teodosie, archevêque de Tomis : Constanţa (Roumanie), 17-20 octobre 2008, Collection « Pontus Euxinus », Beauchesne/Galaxia Gutenberg, Paris – Târgu-Lăpuş, 2010, 372 p., ISBN 9782701015804</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, un Dieu en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors-série été 2011, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition des œuvres de Jean Chrysostome, entre transmission et transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études byzantines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 68, pp.149-163. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rebyz.2010.3066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une curiosité de la bibliothèque de Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de R. ZIADE, Les martyrs Maccabée : de l’histoire juive au culte chrétien, Leiden – Boston, Brill, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.842-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de J. MOSSAY, Sancti Gregorii Nazianzeni Opera. Versio graeca I. Orationes X et XII, Corpus Christianorum. Series Graeca 64 = Corpus Nazianzenum 22, Turnhout - Leuven, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Museon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.463-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam : Roger Arnaldez (1911-2006). Témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens. Juifs et chrétiens dans le monde d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 312, pp.580-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau témoin des Scholies aux Proverbes d'Evagre le Pontique : le Cambridge, Trinity College O.1.55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Tchernetska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rht.2003.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de La Bible d’Alexandrie, vol. 17 : les Proverbes. Traduction du texte grec de la Septante, introduction et notes par David-Marc d’Hamonville, avec la collaboration de Sœur Épiphane Dumouchet pour la réception patristique, Le Cerf, Paris, 2000, 357 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.387-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et Dieu parla grec : la Bible des Septante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résurrection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de La Bible d’Alexandrie, vol. 17 : les Proverbes. Traduction du texte grec de la Septante, introduction et notes par David-Marc d’Hamonville, avec la collaboration de Sœur Épiphane Dumouchet pour la réception patristique, Le Cerf, Paris, 2000, 357 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.165-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Giovanni Crisostomo. Le catechesi battesimali, a cura di Luciano Zappella (Letture cristiane del primo millenio 27), Milano, 1998, 439 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève présentation des œuvres de Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, le passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal-Grégoire Delage, Mar 2017, Saintes, France. pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze : un premier regard sur sa vie et sa postérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, le passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal-Grégoire Delage, Mar 2017, Saintes, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie comme “Écriture” chez Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, le passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal-Grégoire Delage, Mar 2017, Saintes, France. pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de réflexion sur les Sermons contre les juifs et les judaïsants de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’antijudaïsme des Pères : mythe et/ou réalité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Burnet, D. Luciani, May 2015, Louvain-la-Neuve, Belgique. pp.101-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01544201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, de la lettre à l’épître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller, diriger par lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tours, France. pp.351-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, liturgie et comédie dans les homélies pascales inédites transmises sous le nom de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Passion et résurrection : la descente du Christ aux enfers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France. pp.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrétiens, rabbins, païens dans le même bain ? Les bains dans l’Orient romain (IVe-VIIe siècle) ou comment s’en accommoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foschia Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balaneia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Damas, Syrie. pp.985-1000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prologue du Sic et non d'Abélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réceptions des Pères de l'Église au Moyen Âge. Le devenir de la tradition ecclésiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.727-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibles et canons des Trois hiérarques : Basile de Césarée, Grégoire de Nazianze et Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les orthodoxes et les traductions de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France. pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et désordre des Poèmes de Grégoire le Théologien : à propos du Laurentianus, pluteus VII, 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivi e forme della poesia cristiana antica tra Scrittura e tradizione classica (XXXVI Incontro di studiosi dell'antichità cristiana)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rome, État de la Cité du Vatican. pp.337-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Trédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poétique, théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Orléans, France. pp.39-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions latines anciennes de Jean Chrysostome : motifs et paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et transmission des collections textuelles de l'Antiquité tardive au Moyen Age central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Rome, Italie. pp.303-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Gregory of Nazianz the Author of an Unedited Text on the Plagues of Egypt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Conference on Patristic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oxford, United Kingdom. pp.279-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur l'authenticité du Commentaire pseudo-chrysostomien sur l'Ecclésiaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giovanni Crisostomo. Oriente e Occidente tra IV e V secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institutum Patristicum Augustinianum, 2005, Rome, Italie. pp.463-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de récit vu par les religions du livre : Sacrifice d'Abraham, Ligature d'Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du fait religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'éducation nationale, de l'enseignement supérieur et de la recherche, Nov 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode exégétique du Commentaire inédit sur les Proverbes attribué à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth International Conference on Patristic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Oxford, Royaume-Uni. pp.319-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un modèle de sainteté dans la Vie d'Antoine par Athanase d'Alexandrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres antonines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association "Médiévales" de Saint-Antoine; MYTHEMÉ, Apr 1994, Saint-Antoine l'Abbaye, France. pp.63-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques : textes, manuscrits et éditions de l'époque patristique et byzantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lampadaridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques : textes, manuscrits et éditions de l'époque patristique et byzantine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques. Textes, manuscrits et éditionsde sources patristiques et byzantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lampadaridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Kountoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols; Institut de Recherches Historiques de l'ΕΙΕ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2024, Byzantine Research Library, 978-960-371-095-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évagre le Pontique. Antirrhétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Fogielman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Ech Chael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2024, Sources Chrétiennes 640, 978-2-204-16170-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertullien. La prière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardus Frederik Diercks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2024, Sources Chrétiennes 646, 978-2-204-16284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les épaules de géants. Les sources chrétiennes de l’Antiquité et du Moyen Âge aujourd’hui. Actes du colloque de Rome (10-11 octobre 2022) et de conférences données à l’occasion des 80 ans des « Sources Chrétiennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerf, 2024, 978-2-204-16631-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire d'Arles. Commentaire de l'Apocalypse de Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2023, Sources Chrétiennes 636, 978-2-204-15489-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, théologien de l’unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Théologie historique 132, 9782701017327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertullien. La résurrection de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Podolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2023, Sources Chrétiennes 638, 978-2-204-15332-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panarion, tome I, livre I (hérésies 1 à 25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pourkier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2023, Épiphane de Salamine. Sources Chrétiennes 631, 978-2-204-14958-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil d'Ancyre. Commentaire sur le Cantique. Tome II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadisho‘ Qaṭraya. Commentaire sur le Paradis des Pères. Tome II (2e partie, questions 1-178)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 627, 978-2-204-14703-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadisho‘ Qaṭraya. Commentaire sur le Paradis des Pères. Tome III (2e partie, questions 179-291)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 628, 978-2-204-14704-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadisho‘ Qaṭraya. Commentaire sur le Paradis des Pères. Tome I (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 626, 978-2-204-14702-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise de Milan. Sur la mort de Valentinien II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Zimmerl-Panagl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Angliviel de La Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 630, pp.198, 2022, Sources Chrétiennes, 978-2-204-14750-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise de Milan. Sur la mort de Théodose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Zimmerl-Panagl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 629, 978-2-204-14751-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase d'Alexandrie. Tome aux Antiochiens. Lettres à Rufinien, à Jovien et aux Africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Syre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 622, pp.304, 2022, Sources Chrétiennes, 978-2-204-14537-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chrysostom through Manuscripts, Editions and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Broc-Schmezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2021, Studia Patristica, vol. CXIV, Papers presented at the Eighteenth International Conference on Patristic Studies held in Oxford 2019, ed. by M. Vinzent, vol. 11, 9789042945982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03540067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source sans fin : la Bible chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Cahiers de Biblindex 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Alexandrie. Contre Julien. Tome IV (livres VIII-IX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Ech Chael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2021, Sources Chrétiennes 624, 978220414548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délimitations éditoriales des Écritures, des bibles anciennes aux lectures modernes. Editorial Delimitations of the Scriptures from Ancien Bibles to Modern Readings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjo C.A. Korpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pericope 11, 9789042943759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase d'Alexandrie. Traités contre les ariens. Tome II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kannengiesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Dînca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 599, pp.514, 2019, Sources Chrétiennes, 9782204131551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée : &amp;lt;i&amp;gt;Sur la Pâque&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambert-Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, 2019, Sources Chrétiennes 604, 978-2-204-13158-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée. Sur la Pâque, introduction, texte, traduction, notes et index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambert-Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, 2019, Sources Chrétiennes 604, 9782204131582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase d'Alexandrie. Traités contre les ariens. Tome I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kannengiesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Dînca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Savvidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 598, 2019, Sources Chrétiennes, 9782204131544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertullien. De l'âme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Léal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2019, Sources Chrétiennes 601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme. Commentaire sur Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Courtray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Éditions du Cerf, 2019, Sources Chrétiennes 602, 978-2-204-13013-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polémiques religieuses du Ier au IVe siècle de notre ère. Hommage à Bernard Pouderon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Cuny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bady, D. Cuny. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128, 2019, Théologie historique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de la Bible : Ier-XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.651, 2017, 978-2-204-11165-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, Trop occupé pour t'occuper de ta vie? Le guide au quotidien d'un Père de l'Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, 2015, 9782204103558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De commencement en commencement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bayard, pp.352, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze. Œuvres poétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 433, pp.224, 2004, Collection des Universités de France Série grecque, 9782251005164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exempla bibliques dans l’Oratio funebris du Pseudo-Martyrios et d’autres écrits sur Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Stutz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The City and its Teacher. The Funerary Oration for John Chrysostom and its Historical Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohr Siebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-67, 2025, Studien und Texte zu Antike und Christentum / Studies and Texts in Antiquity and Christianity, 978-3-16-164792-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources des sermons Sur les femmes myrophores de l’homéliaire patriarcal de Constantinople</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Schembra (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mirofore tra letteratura, arte, liturgia e gender studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parekbolai – Supplementary volumes (1), , pp.37-74, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible incarnée ou le drame intime de l’âme et du corps, d’après un sermon pseudochrysostomien inédit (CPG 4926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Burnet; Joseph Verheyden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible et ses lecteurs chez les Pères de l’Église. Festschrift Jean-Marie Auwers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 341, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-291, 2025, Bibliotheca Ephemeridum Theologicarum Lovaniensium, 978-90-429-5501-1. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.29556549.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal qui a perdu sa voix : une vision « cynique » de l’homme après Babel chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans E. Ayroulet, B. Pinçon (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles relations entre l'humain et les animaux au regard des théologies de la création ? Lectures bibliques et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.199-209, 2025, 9782204174039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Από την πρώτη ημέρα μέχρι σήμερα (Φιλ 1:5): από τον Παύλο στον Ιωάννη τον Χρυσόστομο, μια επιστολή προς τους Φιλιππησίους όλων των εποχών</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1924-2024 : présence et ministère de la Métropole de Philippes, Neapolis et Thassos en cent ans d’histoire. Actes du colloque de Kavala (Grèce), 27-30 septembre 2024 [en grec]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04736116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Lettres du prêtre Constance (ou Constantin) accompagnant le recueil épistolaire de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Lampadaridi; Eleonora Kountoura Galaki; Guillaume Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques. Textes, manuscrits et éditions de sources patristiques et byzantines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Ethniko Idryma Ereunon; Fondation nationale grecque de la recherche scientifique, Institut de recherches historiques, pp.117-132, 2024, Byzantine Research Library, 978-960-371-095-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources du sermon In mulieres unguentiferas de l’homéliaire patriarcal de Constantinople</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ἀρώματα καὶ μύρα. Le mirofore tra letteratura, arte, liturgia e gender studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « bonds » de saint Paul : l’exégèse unitive de 1 Corinthiens 9 par Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Stavrou (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire l’Écriture aujourd’hui dans l’esprit des Pères. Actes du colloque de l’Institut Saint-Serge (Paris, 24-25 novembre 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Cahiers de Biblia Patristica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dessin évolutif du paysage patristique et médiéval : les ‘Sources Chrétiennes’ entre symbole et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bady (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les épaules de géants. Les sources chrétiennes de l’Antiquité et du Moyen Âge aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.39-59, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hymne au Christ de Philippiens 2,5-11 chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome théologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04736155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« impiété triangulaire ». Le triangle comme figure de la Trinité dans l’Antiquité chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Mali, L.-J. Tissot (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opus imperfectum in Matthaeum. The Text in its Contexts. Actes du colloque de Fribourg (19-21 octobre 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Idea of “Degrowth” by the Fathers of the Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homme, Nature et Société selon les Pères de l’Église (IIe – Ve siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée ‘Docteur de l’unité’ et ‘théologien de l’unité’ : quelques remarques liminales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Marie Chaieb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, théologien de l'unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2023, Théologie historique 132, 9782701017327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon plaisir de Dieu (eudokia) chez Irénée et d’autres Pères grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Marie Chaieb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, théologien de l’unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 132, Beauchesne, pp.193-210, 2023, Théologie historique, 9782701017327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lire ne suffit pas : il faut aussi interpréter ». L’exégèse polémique de Jean 5,17-19 par Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Courtray; Régis Burnet; Jérôme Lagouanère; Maguelone Renard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Jésus des Écritures au Christ des théologiens. Les Pères de l’Église, lecteurs de la vie de Jésus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Brepols Publishers, pp.241-268, 2023, Cahiers de Biblia Patristica, 9782503599427. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/m.cbp-eb.5.133890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hymne de la prière de Grégoire de Nysse dans trois textes mis sous les noms d’Éphrem et de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Cassin; Hélène Grelier-Deneux; Françoise Vinel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gregory of Nyssa: Homilies on the Our Father. An English Translation with Commentary and Supporting Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 168, Brill, pp.707-722, 2021, Vigiliae Christianae, Supplements, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004463011_030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vers inédits sur les Psaumes transmis sous le nom de Nicétas Chartophylax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhart Ceulemans; Barbara Crostini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Receptions of the Bible in Byzantium: Texts, Manuscripts, and their Readers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uppsala University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-258, 2021, Acta Universitatis Upsaliensis - Studia Byzantina Upsaliensia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03178942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘calame d’or’ : Jean Chrysostome écrivain selon le Pseudo-Georges d’Alexandrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. G. Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La source sans fin : la Bible chez Jean Chrysostome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de Biblia Patristica 23 / Cahiers de Biblindex 4, Brepols, pp.219-245, 2021, 9782503596983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héraclide de Nysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la littérature grecque chrétienne des origines à 451, t. IV, Du IVe siècle au concile de Chalcédoine (451). Constantinople, la Grèce et l’Asie mineure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.787-790, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête des premières attestations du surnom ‘Chrysostome’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Catherine Broc-Schmezer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Chrysostom through Manuscripts, Editions and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CXIV, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-159, 2021, Studia Patristica, 978-90-429-4598-2. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv27vt5gb.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03540068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible dans les Catéchèses de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans R. Gounelle (éd.), La Bible dans les catéchèses des IVe et Ve siècles, Cahiers de Biblia Patristica. 21, p. 91-121</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Un homme en tout point incomparable» : Grégoire le Théologien vu par Rufin d’Aquilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. ROUXPETEL, B. CABOURET, A. PETERS-CUSTOT (éd.), La réception des pères grecs et orientaux en Italie au Moyen Âge (Ve-XVe siècle), Paris, Cerf, p. 45-60</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pistes de recherche à partir des divisions vétérotestamentaires de la Synopse des Écritures de Nicétas Seidès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Marjo C.A. Korpel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les délimitations éditoriales des Écritures, des bibles anciennes aux lectures modernes. Editorial Delimitations of the Scriptures from Ancien Bibles to Modern Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-221, 2020, Pericope, 9789042943759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kephalaia dans les Synopses des Écritures attribuées à Athanase et à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marjo C. A. Korpel; Guillaume Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les délimitations éditoriales des Écritures, des bibles anciennes aux lectures modernes. Editorial Delimitations of the Scriptures from Ancien Bibles to Modern Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-209, 2020, Pericope, 978-90-429-4375-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’antijudaïsme banalisé. Des homélies de Jean Chrysostome à leurs avatars : l’exemple du sermon inédit Sur le paralytique (CPG 4857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. G. Bady, D. Cuny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les polémiques religieuses du Ier au IVe siècle de notre ère. Hommage à Bernard Pouderon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-230, 2019, Théologie historique, 9782701022772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité des Pères de l’Église, une mystique visionnaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’après Daech, entre géopolitique et mystique. Les Pères de l’Église dans le chaos oriental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à l'Eglise en Détresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2018, 2-905287-46-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01765552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ‘vérité hébraïque’ ou la ‘vérité des Hexaples’ chez Jérôme d’après un passage de la Lettre 106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Canellis, É. Ayroulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exégèse de saint Jérôme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-99, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres et factures des textes exégétiques attribués à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. S. Kefalonnitis et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatique du commentaire. Mondes anciens, mondes lointains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Brepols, pp.265-289, 2018, Antiquité et sciences humaines, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.ASH.5.114321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, un Dieu en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jésus. Une encyclopédie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-401, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une course de chevaux vers le ciel. Édition et traduction d’un sermon ‘astringent’ mis sous le nom du ‘divin Chrysostome’ (CPG 4860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Macé; Francesca Barone; Pablo A. Ubierna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philologie, herméneutique et histoire des textes entre Orient et Occident. Mélanges en hommage à Sever J. Voicu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, Brepols, pp.811-822, 2017, Instrumenta Patristica et Mediaevalia, 978-2-503-57033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoire de la tradition textuelle de la Bible », « Divisions et numérotations », « Zoom sur…Esdras », « La Bible comme œuvre et modèle littéraire dans l’Antiquité chrétienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans L. MELLERIN (dir.), Lectures de la Bible (1er - 15e s.), Paris, Cerf, p. 54, 61-63, 64 et 233-234</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le «Démosthène chrétien» : Grégoire le Théologien dans les Rhetores Graeci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Somers; Panayotis Yannopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philokappadox. In memoriam Justin Mossay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 251, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-306, 2016, Orientalia Lovaniensia Analecta, 978-90-429-3318-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ptolémée: Lettre à Flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Pouderon, J.-M. Salamito et V. Zarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers écrits chrétiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 617, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.971-978 1418-1422, 2016, Bibliothèque de la Pléiade, 9782070134861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théologien poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Junod et A. Le Boulluec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie des théologiens de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.237-240, 2016, 9782204111553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ecclésiaste chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans L. Mellerin (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception du livre de Qohélet (Ier-XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-161, 2016, 9782204111751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pères de l’Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible dans les littératures du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1711-1715, 2016, 9782204113885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Saint Socrate’ ? L’‘atopie’ du philosophe chez les Pères de l’Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élie Ayroulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pères de l’Église, première rencontre entre foi et raison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Profac, pp.95-166, 2015, 9782853171458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miel des Écritures : la fréquence des références bibliques chez Jean Chrysostome et les trois Cappadociens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mellerin, Laurence; Badilita, Smaranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le miel des Écritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.149-178, 2015, Cahiers de Biblindex, 9782503555522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouche d’Or ou ‘langue sans frein’ : Jean Chrysostome et le franc-parler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, un évêque hors contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaritasPatrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-58, 2015, 9782953428391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibles et canons de Basile de Césarée, Grégoire de Nazianze et Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mellerin, Laurence; Badilita, Smaranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le miel des Écritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.121-148, 2015, Cahiers de Biblindex, 9782503555522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lettres comme des flocons de neige&amp;quot; ? Le fait épistolaire dans la Correspondance d'exil de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre gréco-latine. Un genre littéraire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Publications de la Maison de l'Orient et de la Méditerranée, pp.165-187, 2014, Collection de la Maison de l'Orient et de la Méditerranée, 9782356680457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le début inédit du prologue de la Synopse attribuée à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Paramelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukarpa. Études sur la Bible et ses exégèses réunies par Mireille Loubet et Didier Pralon en hommage à Gilles Dorival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.289-293, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures du Théologien : les citations de Grégoire de Nazianze dans les manuels byzantins de figures rhétoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Nazianzenica II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.257-322, 2010, Corpus Christianorum Series Graeca 73, Corpus Nazianzenum 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction Œcuménique de la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction Œcuménique de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf/Bibli'O, pp.1993-2016, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau patristique, son commencement et sa finalité. Aperçu bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves-Marie Blanchard; Guillaume Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De commencement en commencement. Le renouveau patristique dans la théologie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.305-327, 2007, Théologia, 978-2-227-47628-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducere la Proverbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Badilita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristian Badilita et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septuaginta 4/1. Psalmi, Odele, Proverbele, Ecleziastul, Cântarea cântarilor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polirom, pp.389-399, 2006, Septuaginta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Socrate de Platon: pédéraste ou pédagogue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Basset et Frédérique Biville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux et les ruses de l’ambiguïté volontaire dans les textes grecs et latins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM, pp.131-146, 2005, Coll. de la Maison de l'Orient, 33. Série linguistique et philologique 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « philocalie » d’Irénée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Docteur de l’Église universelle : un billet d’Henri de Lubac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syméon le Nouveau Théologien (949-1022). Un millénaire à saluer… et des Lettres à lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Début et longueur des ethica dans les Homélies sur la Lettre aux Philippiens de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/mrwi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinet de curiosités de la bibliothèque des Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delmulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulane Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour aux sources sur les pas d’Irénée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Peter John GENTRY, Septuaginta. Vetus Testamentum Graecum auctoritate Academiae Scientiarum Gottingensis editum XI, 2 Ecclesiastes, Vandenhoeck & Ruprecht 2019, 249 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Adrian’s Introduction to the Divine Scriptures. An Antiochene Handbook for Scriptural Interpretation, Edited with a Study, Translation, and Commentary by Peter W. MARTENS, Oxford Early Christian Texts, Oxford University Press, 2017, xvi + 344 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de louange : les Odes avant et après l’Alexandrinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l’antiquité grecque et romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.701-705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys d’Alexandrie, Fragment sur le Cantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation, annotation et révision de traductions de F. Quéré-Jaulmes : Cyrille d’Alexandrie, Sermon 15, sur l’incarnation du Verbe de Dieu (CPG 5259), et Ps-Hippolyte, Sermon pour la fête de l’Épiphanie (CPG 1917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les Psaumes à l'école des Pères : contributions (notices d'introductions, traductions et notes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, Homélie 45 sur les Actes des Apôtres et (en coll. avec M.-H. Congourdeau), Homélie 24 sur l’Épître aux Hébreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quarante martyrs de Sébaste : traduction et révision de plusieurs textes (avec introduction et annotation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte, Commentaire sur Daniel, livre IV, dans L'Antichrist, coll. Bibliothèque 4, éd. Migne, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, De l'amour des pauvres, dans Riches et pauvres dans l’Église ancienne, coll. Lettres chrétiennes 2, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, 3e Catéchèse baptismale, dans Catéchuménat des premiers chrétiens, édition nouvelle par M. Dujarier, coll. Les Pères dans la foi 60, Paris, Éd. Migne, p. 161-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19 recensions dans le « Bulletin chrysostomien pour 2022/2023 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.179-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Nous devons entendre par « frère » tous les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Césaire d'Arles et les cinq continents, tome V, L'influence des Pères de l'Église</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04161908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrés patristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sagesse selon le livre des Proverbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.6, 8, 11, 14, 21, 23, 27, 29, 34, 35, 38, 40, 42, 44, 47, 50, 53, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04744857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Prudhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien, Les Belles Lettres, Paris 2020, p. 1555-1560</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, La foi démontrée: Introduction, notes et références bibliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, La foi démontrée [= Démonstration de la prédication des apôtres], traduction d’Adelin Rousseau, Cerf, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblical tools of the Biblindex project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01543378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de L. Brottier, Les &amp;quot; Propos sur la contrition &amp;quot; de Jean Chrysostome et le destin d'écrits de jeunesse méconnus, introduction, traduction, annotation par Laurence Brottier, 2010, Paris, Éditions du Cerf (collection &amp;quot; Patrimoines christianisme &amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.392-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour lire les Pères de l'Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalbert-Gautier Hamman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Littré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Allons et discutons » : le dialogue avec le monde, entre exégèse et polémique, dans quelques écrits attribués à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3A821487"/>
+    <w:nsid w:val="2362B664"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bady" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5584-1224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069461163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706702v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bady" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392054v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Broc-Schmezer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Augustin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.137029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424658v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courtray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424865v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424872v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.1161" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2014.8355" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.974.0459" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2010.3066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Tchernetska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rht.2003.1525" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596552v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430388v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foschia Laurence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tr&#233;d&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888967v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lampadaridi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Kountoura" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9789603710950-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923873v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Fogielman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ech Chael" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923809v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardus Frederik Diercks" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Leal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Guern" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923798v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gryson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marie Chaieb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923807v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Siniscalco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Podolak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pourkier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Gu&#233;rard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reynard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923794v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Phillips" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923795v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Zimmerl-Panagl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sabbah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Angliviel de La Beaumelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Syre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921731v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Duval" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/recherche/publications/actes/john-chrysostom-through-manuscripts-editions-and-history" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427106v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921738v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Boulnois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouffartigue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058772v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo C.A. Korpel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042943759&amp;amp;series_number_str=11&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kannengiesser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian D&#238;nca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054778v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambert-Protat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerzaguet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921725v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo L&#233;al" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mattei" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921727v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bara" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Metzler" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Savvidis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/collection/SC-598" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cuny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-beauchesne.com/product_info.php?products_id=2334" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740263v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basanese" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18190/lectures-de-la-bible-ier-xveme-siecle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Blanchard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tuilier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernardi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251005164/oeuvres-poetiques-tome-i-1re-partie-poemes-personnels-ii-1-1-11" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/en/book/the-city-and-its-teacher-9783161647925/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195333v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734052v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706686v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042955004&amp;amp;series_number_str=341&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.29556549.20" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736116v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734049v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706689v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740793v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984583v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984579v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078025v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.cbp-eb.5.133890" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427130v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004463011_030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uu.diva-portal.org/smash/record.jsf?pid=diva2%3A1472780&amp;amp;dswid=3386" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427126v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427127v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540068v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=8412" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv27vt5gb.11" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058786v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042943759&amp;amp;series_number_str=11&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aed-france.org/actes-du-colloque-lapres-daech-entre-geopolitique-et-mystique/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836841v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047023v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ASH.5.114321" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596557v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596542v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424645v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517316v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042933187&amp;amp;series_number_str=251&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418948v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Premiers-ecrits-chretiens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418951v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292285v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducerf.fr/librairie/livre/17644/la-reception-du-livre-de-qohelet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517317v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17757/la-bible-dans-les-litteratures-du-monde-coffret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133397v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251184v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caritaspatrum.free.fr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251187v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133402v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589224v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paramelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581286v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544893v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537435v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136197v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Badilita" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136190v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706678v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706704v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984591v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427103v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mrwi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427099v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Humeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulane Briois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706713v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424847v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424846v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457297v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984586v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744802v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636133v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424656v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424654v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424652v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753484v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Dufour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753481v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537419v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161908v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744857v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059001v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Prudhomme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059003v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543378v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753506v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537443v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalbert-Gautier Hamman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136200v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blum" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261422v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bady" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5584-1224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069461163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706702v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bady" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392054v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Broc-Schmezer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Augustin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.137029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courtray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.1161" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2014.8355" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.974.0459" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2010.3066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Tchernetska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rht.2003.1525" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596552v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430388v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foschia Laurence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537417v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tr&#233;d&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888967v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lampadaridi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Kountoura" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9789603710950-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923873v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Fogielman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ech Chael" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923809v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardus Frederik Diercks" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Leal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Guern" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923798v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gryson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marie Chaieb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923807v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Siniscalco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Podolak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pourkier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Gu&#233;rard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reynard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923794v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Phillips" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923795v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Zimmerl-Panagl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sabbah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Angliviel de La Beaumelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921731v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Duval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Syre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/recherche/publications/actes/john-chrysostom-through-manuscripts-editions-and-history" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427106v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921738v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Boulnois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouffartigue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058772v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo C.A. Korpel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042943759&amp;amp;series_number_str=11&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kannengiesser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian D&#238;nca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054778v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambert-Protat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerzaguet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Metzler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Savvidis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/collection/SC-598" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921725v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo L&#233;al" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mattei" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cuny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-beauchesne.com/product_info.php?products_id=2334" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740263v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basanese" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18190/lectures-de-la-bible-ier-xveme-siecle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Blanchard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tuilier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernardi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251005164/oeuvres-poetiques-tome-i-1re-partie-poemes-personnels-ii-1-1-11" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/en/book/the-city-and-its-teacher-9783161647925/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195333v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706686v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042955004&amp;amp;series_number_str=341&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.29556549.20" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736116v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734049v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706689v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740793v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984583v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984579v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078025v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.cbp-eb.5.133890" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427130v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004463011_030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uu.diva-portal.org/smash/record.jsf?pid=diva2%3A1472780&amp;amp;dswid=3386" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427126v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427127v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540068v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=8412" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv27vt5gb.11" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058786v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042943759&amp;amp;series_number_str=11&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aed-france.org/actes-du-colloque-lapres-daech-entre-geopolitique-et-mystique/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836841v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047023v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ASH.5.114321" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596557v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596542v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424645v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517316v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042933187&amp;amp;series_number_str=251&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418948v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Premiers-ecrits-chretiens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418951v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292285v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducerf.fr/librairie/livre/17644/la-reception-du-livre-de-qohelet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517317v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17757/la-bible-dans-les-litteratures-du-monde-coffret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133397v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251184v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caritaspatrum.free.fr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251187v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133402v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589224v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paramelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581286v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544893v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537435v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136197v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Badilita" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136190v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706678v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706704v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984591v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427103v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mrwi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427099v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Humeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulane Briois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706713v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424847v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424846v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457297v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984586v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744802v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636133v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424656v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424654v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424652v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753484v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Dufour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753481v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537419v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161908v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744857v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059001v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Prudhomme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059003v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543378v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753506v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537443v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalbert-Gautier Hamman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136200v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blum" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261422v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>