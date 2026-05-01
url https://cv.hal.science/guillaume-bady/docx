--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Bady </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5584-1224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069461163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri de Lubac et les « Sources Chrétiennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théophilyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (1), pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Quéré patrologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foi et vie : Revue de culture protestante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128 (2/3), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois billets d'Henri de Lubac à Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés de la collection [Sources Chrétiennes en 2024]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.28-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources Chrétiennes depuis 20 ans à HiSoMA (2003-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin Chrysostomien pour 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Broc-Schmezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (1), pp.203-245. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.REA.5.137029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04787046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme est-il son propre père ? L’idée d’auto-engendrement, d’Irénée de Lyon à Grégoire de Nysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le rayonnement d'Irénée, 171, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Retour aux sources» ou «recours aux sources» ? Réflexions sur les «Sources Chrétiennes»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.48-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars et postérité de l’homélie In sanctum pascha attribuée à Jean Chrysostome : édition synoptique (CPG 4605, 3251, 5005 et 5098)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für Antike und Christentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.5-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Christiane VEYRARD-COSME, Alcuin. Lettres, t. I, Sources Chrétiennes 597, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et importance du Conseil scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de C.-B. AMPHOUX et J. ASSAËL (dir.), Philologie et Nouveau Testament. Principes de traduction et d’interprétation critique, coll. Héritages méditerranéens,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, exégète antiochien. Formation et influences, La Bible de Jean Chrysostome et Les livres et passages bibliques les plus cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Évangile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Patrick DESCOURTIEUX, Hilaire de Poitiers. Commentaires sur les Psaumes, t. III, Sources Chrétiennes 603, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Charles KANNENGIESSER, Lucian DINCA, Adriana BARA. Athanase d’Alexandrie. Traités contre les ariens, 2 vol., Sources Chrétiennes 598-599, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Régis COURTRAY. Jérôme. Commentaire sur Daniel, Sources Chrétiennes 602, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Courtray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Philippe BLAUDEAU, François CASSINGENA-TREVEDY, Libératus de Carthage. Abrégé de l’histoire des nestoriens et des eutychiens, Sources Chrétiennes 607, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pierre MARAVAL. Grégoire de Nysse. Trois oraisons funèbres et Sur les enfants morts prématurément, Sources Chrétiennes 606, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Christian BOUDIGNON, Matthieu CASSIN, Josette SEGUIN, Grégoire de Nysse. Homélies sur le Notre Père, Sources Chrétiennes 596, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources Chrétiennes sur la toile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nathalie RAMBAULT, Pauline ALLEN. Jean Chrysostome. Panégyriques de martyrs, t. I, Sources Chrétiennes 595, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy SABBAH, Jean-François BERTHET. Martin de Braga. Œuvres morales et pastorales. Sources Chrétiennes 594, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau patristique et œcuménisme, Marie-Anne VANNIER (dir.), collection « Actualité des Pères de l’Église », Beauchesne, Paris, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour un retour aux sources ? De l’identité des Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de la Bible grecque. Pseudo-Aristée, Lettre d’Aristée à Philocrate, suivi de : Épiphane de Salamine, Traité des poids et mesures, et de témoignages antiques et médiévaux. Textes introduits, traduits et annotés par Laurence VIANES, coll. La Roue à livres, Paris, Les Belles Lettres, 2017, 352 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Septuagint and Cognate Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.235-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Charles-Antoine FOGIELMAN. Évagre le Pontique. À Euloge. Les vices opposés aux vertus. Sources Chrétiennes 591, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pierre MARAVAL. Grégoire de Nysse. Lettre canonique. Lettre sur la pythonisse et six homélies pastorales. Sources Chrétiennes 588, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pierre ÉVIEUX, Nicolas VINEL. Isidore de Péluse, Lettres, t. III, Lettres 1701-2000, Sources Chrétiennes 586, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Marie-Odile BOULNOIS, Jean BOUFFARTIGUE, Pierre CASTAN, Christoph RIEDWEG. Cyrille d’Alexandrie. Contre Julien. Tome II (Livres III-V), Sources Chrétiennes 582, Paris, Cerf, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Paul GEHIN. Évagre le Pontique. Chapitres sur la prière. Sources Chrétiennes 589, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Alain GALONNIER. Cassiodore. De l’âme, Sources Chrétiennes 585, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Douze ou les Onze (Actes 1, 15-26) ? Le destin de Matthias, apôtre oublié, chez Jean Chrysostome et les Pères grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biblia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cahiers de Biblindex, 2, pp.107-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas KUHN, Schweigen in Versen. Text, Übersetzung und Studien zu den Schweigegedichten Gregors von Nazianz (II,1,34A/B), Beiträge zur Altertumskunde 328, Walter de Gruyter, Berlin/Boston, 2014, X-126 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adamantius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.642-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De uino modico : une version latine ancienne et un nouveau texte grec de la première homélie de Jean Chrysostome Sur les Statues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rursus - Poiétique, réception et réécriture des textes antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rursus.1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions critiques, inédits et ecdotique aux Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de La Bible d’Alexandrie. Vision que vit Isaïe, traduction du texte du prophète Isaïe selon la Septante de Alain LE BOULLUEC et Philippe LE MOIGNE ; index littéraire des noms propres et glossaire de Philippe le MOIGNE, Paris, Cerf, 2014, 366 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.272-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socrate entre païens et chrétiens : procès sans fin ou héritage commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Grecques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.377-395. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reg.2014.8355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible dans les manuels chrétiens de rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eruditio antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle pièce à ranger dans le corpus de l’Éphrem grec ? L'homélie pseudo-chrysostomienne Sur la contrition et la continence (CPG 5062)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacris Erudiri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.209-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle était la Bible des Pères, ou quel texte de la Septante choisir pour Biblindex ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Papers presented at the Sixteenth International Conference on Patristic Studies held in Oxford 2011, 54, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'image de Dieu... homme et femme. Regards patristiques sur la différence des sexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Pères de l'Église</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière, image de Dieu et nom de l'homme chez Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.459-476. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rspt.974.0459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Michel FEDOU, La Voie du Christ II. Développements de la christologie dans le contexte religieux de l’Orient ancien. D’Eusèbe de Césarée à Jean Damascène (IVe-VIIIe siècle), coll. Cogitatio fidei 288, Éditions du Cerf, Paris, 2013, 672 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.304-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 Esdras chez les Pères de l'Église : l'ambiguïté des données et les conditions d'intégration d'un 'apocryphe' dans Biblindex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de M. FEDOU, Les Pères de l’Église et la théologie chrétienne, Paris, Facultés Jésuites de Paris, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources Chrétiennes en chiffres depuis 1942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources Chrétiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits grecs des œuvres de Jean Chrysostome d'après la base de données Pinakes et les Codices Chrysostomici Graeci VII : Codicum Parisinorum pars prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eruditio antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.65-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00790851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'editio Parisina altera des œuvres de Jean Chrysostome et la Patrologie grecque de Migne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eruditio antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00790849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Badilita (éd.), Patristique et œcuménisme : thèmes, contextes, personnages. Colloque international sous le patronage de Mgr Teodosie, archevêque de Tomis : Constanţa (Roumanie), 17-20 octobre 2008, Collection « Pontus Euxinus », Beauchesne/Galaxia Gutenberg, Paris – Târgu-Lăpuş, 2010, 372 p., ISBN 9782701015804</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, un Dieu en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors-série été 2011, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition des œuvres de Jean Chrysostome, entre transmission et transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études byzantines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 68, pp.149-163. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rebyz.2010.3066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une curiosité de la bibliothèque de Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de R. ZIADE, Les martyrs Maccabée : de l’histoire juive au culte chrétien, Leiden – Boston, Brill, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.842-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de J. MOSSAY, Sancti Gregorii Nazianzeni Opera. Versio graeca I. Orationes X et XII, Corpus Christianorum. Series Graeca 64 = Corpus Nazianzenum 22, Turnhout - Leuven, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Museon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.463-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam : Roger Arnaldez (1911-2006). Témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens. Juifs et chrétiens dans le monde d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 312, pp.580-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau témoin des Scholies aux Proverbes d'Evagre le Pontique : le Cambridge, Trinity College O.1.55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Tchernetska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rht.2003.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de La Bible d’Alexandrie, vol. 17 : les Proverbes. Traduction du texte grec de la Septante, introduction et notes par David-Marc d’Hamonville, avec la collaboration de Sœur Épiphane Dumouchet pour la réception patristique, Le Cerf, Paris, 2000, 357 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.387-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et Dieu parla grec : la Bible des Septante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résurrection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de La Bible d’Alexandrie, vol. 17 : les Proverbes. Traduction du texte grec de la Septante, introduction et notes par David-Marc d’Hamonville, avec la collaboration de Sœur Épiphane Dumouchet pour la réception patristique, Le Cerf, Paris, 2000, 357 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.165-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Giovanni Crisostomo. Le catechesi battesimali, a cura di Luciano Zappella (Letture cristiane del primo millenio 27), Milano, 1998, 439 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève présentation des œuvres de Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, le passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal-Grégoire Delage, Mar 2017, Saintes, France. pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze : un premier regard sur sa vie et sa postérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, le passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal-Grégoire Delage, Mar 2017, Saintes, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie comme “Écriture” chez Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, le passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal-Grégoire Delage, Mar 2017, Saintes, France. pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de réflexion sur les Sermons contre les juifs et les judaïsants de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’antijudaïsme des Pères : mythe et/ou réalité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Burnet, D. Luciani, May 2015, Louvain-la-Neuve, Belgique. pp.101-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01544201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, de la lettre à l’épître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller, diriger par lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tours, France. pp.351-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, liturgie et comédie dans les homélies pascales inédites transmises sous le nom de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Passion et résurrection : la descente du Christ aux enfers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France. pp.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrétiens, rabbins, païens dans le même bain ? Les bains dans l’Orient romain (IVe-VIIe siècle) ou comment s’en accommoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foschia Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balaneia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Damas, Syrie. pp.985-1000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prologue du Sic et non d'Abélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réceptions des Pères de l'Église au Moyen Âge. Le devenir de la tradition ecclésiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.727-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibles et canons des Trois hiérarques : Basile de Césarée, Grégoire de Nazianze et Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les orthodoxes et les traductions de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France. pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et désordre des Poèmes de Grégoire le Théologien : à propos du Laurentianus, pluteus VII, 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivi e forme della poesia cristiana antica tra Scrittura e tradizione classica (XXXVI Incontro di studiosi dell'antichità cristiana)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rome, État de la Cité du Vatican. pp.337-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Trédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poétique, théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Orléans, France. pp.39-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions latines anciennes de Jean Chrysostome : motifs et paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et transmission des collections textuelles de l'Antiquité tardive au Moyen Age central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Rome, Italie. pp.303-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Gregory of Nazianz the Author of an Unedited Text on the Plagues of Egypt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Conference on Patristic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oxford, United Kingdom. pp.279-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur l'authenticité du Commentaire pseudo-chrysostomien sur l'Ecclésiaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giovanni Crisostomo. Oriente e Occidente tra IV e V secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institutum Patristicum Augustinianum, 2005, Rome, Italie. pp.463-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de récit vu par les religions du livre : Sacrifice d'Abraham, Ligature d'Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du fait religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'éducation nationale, de l'enseignement supérieur et de la recherche, Nov 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode exégétique du Commentaire inédit sur les Proverbes attribué à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth International Conference on Patristic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Oxford, Royaume-Uni. pp.319-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un modèle de sainteté dans la Vie d'Antoine par Athanase d'Alexandrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres antonines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association "Médiévales" de Saint-Antoine; MYTHEMÉ, Apr 1994, Saint-Antoine l'Abbaye, France. pp.63-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques : textes, manuscrits et éditions de l'époque patristique et byzantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lampadaridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques : textes, manuscrits et éditions de l'époque patristique et byzantine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques. Textes, manuscrits et éditionsde sources patristiques et byzantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lampadaridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Kountoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols; Institut de Recherches Historiques de l'ΕΙΕ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2024, Byzantine Research Library, 978-960-371-095-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évagre le Pontique. Antirrhétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Fogielman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Ech Chael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2024, Sources Chrétiennes 640, 978-2-204-16170-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertullien. La prière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardus Frederik Diercks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2024, Sources Chrétiennes 646, 978-2-204-16284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les épaules de géants. Les sources chrétiennes de l’Antiquité et du Moyen Âge aujourd’hui. Actes du colloque de Rome (10-11 octobre 2022) et de conférences données à l’occasion des 80 ans des « Sources Chrétiennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerf, 2024, 978-2-204-16631-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire d'Arles. Commentaire de l'Apocalypse de Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2023, Sources Chrétiennes 636, 978-2-204-15489-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, théologien de l’unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Théologie historique 132, 9782701017327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertullien. La résurrection de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Podolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2023, Sources Chrétiennes 638, 978-2-204-15332-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panarion, tome I, livre I (hérésies 1 à 25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pourkier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2023, Épiphane de Salamine. Sources Chrétiennes 631, 978-2-204-14958-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil d'Ancyre. Commentaire sur le Cantique. Tome II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadisho‘ Qaṭraya. Commentaire sur le Paradis des Pères. Tome II (2e partie, questions 1-178)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 627, 978-2-204-14703-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadisho‘ Qaṭraya. Commentaire sur le Paradis des Pères. Tome III (2e partie, questions 179-291)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 628, 978-2-204-14704-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadisho‘ Qaṭraya. Commentaire sur le Paradis des Pères. Tome I (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 626, 978-2-204-14702-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise de Milan. Sur la mort de Valentinien II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Zimmerl-Panagl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Angliviel de La Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 630, pp.198, 2022, Sources Chrétiennes, 978-2-204-14750-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise de Milan. Sur la mort de Théodose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Zimmerl-Panagl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 629, 978-2-204-14751-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase d'Alexandrie. Tome aux Antiochiens. Lettres à Rufinien, à Jovien et aux Africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Syre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 622, pp.304, 2022, Sources Chrétiennes, 978-2-204-14537-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chrysostom through Manuscripts, Editions and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Broc-Schmezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2021, Studia Patristica, vol. CXIV, Papers presented at the Eighteenth International Conference on Patristic Studies held in Oxford 2019, ed. by M. Vinzent, vol. 11, 9789042945982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03540067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source sans fin : la Bible chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Cahiers de Biblindex 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Alexandrie. Contre Julien. Tome IV (livres VIII-IX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Ech Chael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2021, Sources Chrétiennes 624, 978220414548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délimitations éditoriales des Écritures, des bibles anciennes aux lectures modernes. Editorial Delimitations of the Scriptures from Ancien Bibles to Modern Readings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjo C.A. Korpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pericope 11, 9789042943759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase d'Alexandrie. Traités contre les ariens. Tome II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kannengiesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Dînca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 599, pp.514, 2019, Sources Chrétiennes, 9782204131551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée : &amp;lt;i&amp;gt;Sur la Pâque&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambert-Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, 2019, Sources Chrétiennes 604, 978-2-204-13158-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée. Sur la Pâque, introduction, texte, traduction, notes et index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambert-Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, 2019, Sources Chrétiennes 604, 9782204131582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase d'Alexandrie. Traités contre les ariens. Tome I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kannengiesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Dînca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Savvidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 598, 2019, Sources Chrétiennes, 9782204131544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertullien. De l'âme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Léal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2019, Sources Chrétiennes 601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme. Commentaire sur Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Courtray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Éditions du Cerf, 2019, Sources Chrétiennes 602, 978-2-204-13013-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polémiques religieuses du Ier au IVe siècle de notre ère. Hommage à Bernard Pouderon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Cuny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bady, D. Cuny. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128, 2019, Théologie historique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de la Bible : Ier-XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.651, 2017, 978-2-204-11165-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, Trop occupé pour t'occuper de ta vie? Le guide au quotidien d'un Père de l'Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, 2015, 9782204103558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De commencement en commencement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bayard, pp.352, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze. Œuvres poétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 433, pp.224, 2004, Collection des Universités de France Série grecque, 9782251005164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exempla bibliques dans l’Oratio funebris du Pseudo-Martyrios et d’autres écrits sur Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Stutz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The City and its Teacher. The Funerary Oration for John Chrysostom and its Historical Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohr Siebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-67, 2025, Studien und Texte zu Antike und Christentum / Studies and Texts in Antiquity and Christianity, 978-3-16-164792-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources des sermons Sur les femmes myrophores de l’homéliaire patriarcal de Constantinople</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Schembra (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mirofore tra letteratura, arte, liturgia e gender studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parekbolai – Supplementary volumes (1), , pp.37-74, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible incarnée ou le drame intime de l’âme et du corps, d’après un sermon pseudochrysostomien inédit (CPG 4926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Burnet; Joseph Verheyden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible et ses lecteurs chez les Pères de l’Église. Festschrift Jean-Marie Auwers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 341, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-291, 2025, Bibliotheca Ephemeridum Theologicarum Lovaniensium, 978-90-429-5501-1. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.29556549.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal qui a perdu sa voix : une vision « cynique » de l’homme après Babel chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans E. Ayroulet, B. Pinçon (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles relations entre l'humain et les animaux au regard des théologies de la création ? Lectures bibliques et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.199-209, 2025, 9782204174039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Από την πρώτη ημέρα μέχρι σήμερα (Φιλ 1:5): από τον Παύλο στον Ιωάννη τον Χρυσόστομο, μια επιστολή προς τους Φιλιππησίους όλων των εποχών</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1924-2024 : présence et ministère de la Métropole de Philippes, Neapolis et Thassos en cent ans d’histoire. Actes du colloque de Kavala (Grèce), 27-30 septembre 2024 [en grec]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04736116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Lettres du prêtre Constance (ou Constantin) accompagnant le recueil épistolaire de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Lampadaridi; Eleonora Kountoura Galaki; Guillaume Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques. Textes, manuscrits et éditions de sources patristiques et byzantines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Ethniko Idryma Ereunon; Fondation nationale grecque de la recherche scientifique, Institut de recherches historiques, pp.117-132, 2024, Byzantine Research Library, 978-960-371-095-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources du sermon In mulieres unguentiferas de l’homéliaire patriarcal de Constantinople</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ἀρώματα καὶ μύρα. Le mirofore tra letteratura, arte, liturgia e gender studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « bonds » de saint Paul : l’exégèse unitive de 1 Corinthiens 9 par Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Stavrou (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire l’Écriture aujourd’hui dans l’esprit des Pères. Actes du colloque de l’Institut Saint-Serge (Paris, 24-25 novembre 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Cahiers de Biblia Patristica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dessin évolutif du paysage patristique et médiéval : les ‘Sources Chrétiennes’ entre symbole et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bady (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les épaules de géants. Les sources chrétiennes de l’Antiquité et du Moyen Âge aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.39-59, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hymne au Christ de Philippiens 2,5-11 chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome théologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04736155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« impiété triangulaire ». Le triangle comme figure de la Trinité dans l’Antiquité chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Mali, L.-J. Tissot (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opus imperfectum in Matthaeum. The Text in its Contexts. Actes du colloque de Fribourg (19-21 octobre 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Idea of “Degrowth” by the Fathers of the Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homme, Nature et Société selon les Pères de l’Église (IIe – Ve siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée ‘Docteur de l’unité’ et ‘théologien de l’unité’ : quelques remarques liminales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Marie Chaieb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, théologien de l'unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2023, Théologie historique 132, 9782701017327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon plaisir de Dieu (eudokia) chez Irénée et d’autres Pères grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Marie Chaieb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, théologien de l’unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 132, Beauchesne, pp.193-210, 2023, Théologie historique, 9782701017327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lire ne suffit pas : il faut aussi interpréter ». L’exégèse polémique de Jean 5,17-19 par Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Courtray; Régis Burnet; Jérôme Lagouanère; Maguelone Renard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Jésus des Écritures au Christ des théologiens. Les Pères de l’Église, lecteurs de la vie de Jésus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Brepols Publishers, pp.241-268, 2023, Cahiers de Biblia Patristica, 9782503599427. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/m.cbp-eb.5.133890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hymne de la prière de Grégoire de Nysse dans trois textes mis sous les noms d’Éphrem et de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Cassin; Hélène Grelier-Deneux; Françoise Vinel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gregory of Nyssa: Homilies on the Our Father. An English Translation with Commentary and Supporting Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 168, Brill, pp.707-722, 2021, Vigiliae Christianae, Supplements, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004463011_030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vers inédits sur les Psaumes transmis sous le nom de Nicétas Chartophylax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhart Ceulemans; Barbara Crostini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Receptions of the Bible in Byzantium: Texts, Manuscripts, and their Readers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uppsala University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-258, 2021, Acta Universitatis Upsaliensis - Studia Byzantina Upsaliensia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03178942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘calame d’or’ : Jean Chrysostome écrivain selon le Pseudo-Georges d’Alexandrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. G. Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La source sans fin : la Bible chez Jean Chrysostome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de Biblia Patristica 23 / Cahiers de Biblindex 4, Brepols, pp.219-245, 2021, 9782503596983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héraclide de Nysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la littérature grecque chrétienne des origines à 451, t. IV, Du IVe siècle au concile de Chalcédoine (451). Constantinople, la Grèce et l’Asie mineure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.787-790, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête des premières attestations du surnom ‘Chrysostome’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Catherine Broc-Schmezer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Chrysostom through Manuscripts, Editions and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CXIV, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-159, 2021, Studia Patristica, 978-90-429-4598-2. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv27vt5gb.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03540068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible dans les Catéchèses de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans R. Gounelle (éd.), La Bible dans les catéchèses des IVe et Ve siècles, Cahiers de Biblia Patristica. 21, p. 91-121</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Un homme en tout point incomparable» : Grégoire le Théologien vu par Rufin d’Aquilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. ROUXPETEL, B. CABOURET, A. PETERS-CUSTOT (éd.), La réception des pères grecs et orientaux en Italie au Moyen Âge (Ve-XVe siècle), Paris, Cerf, p. 45-60</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pistes de recherche à partir des divisions vétérotestamentaires de la Synopse des Écritures de Nicétas Seidès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Marjo C.A. Korpel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les délimitations éditoriales des Écritures, des bibles anciennes aux lectures modernes. Editorial Delimitations of the Scriptures from Ancien Bibles to Modern Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-221, 2020, Pericope, 9789042943759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kephalaia dans les Synopses des Écritures attribuées à Athanase et à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marjo C. A. Korpel; Guillaume Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les délimitations éditoriales des Écritures, des bibles anciennes aux lectures modernes. Editorial Delimitations of the Scriptures from Ancien Bibles to Modern Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-209, 2020, Pericope, 978-90-429-4375-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’antijudaïsme banalisé. Des homélies de Jean Chrysostome à leurs avatars : l’exemple du sermon inédit Sur le paralytique (CPG 4857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. G. Bady, D. Cuny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les polémiques religieuses du Ier au IVe siècle de notre ère. Hommage à Bernard Pouderon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-230, 2019, Théologie historique, 9782701022772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité des Pères de l’Église, une mystique visionnaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’après Daech, entre géopolitique et mystique. Les Pères de l’Église dans le chaos oriental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à l'Eglise en Détresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2018, 2-905287-46-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01765552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ‘vérité hébraïque’ ou la ‘vérité des Hexaples’ chez Jérôme d’après un passage de la Lettre 106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Canellis, É. Ayroulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exégèse de saint Jérôme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-99, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres et factures des textes exégétiques attribués à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. S. Kefalonnitis et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatique du commentaire. Mondes anciens, mondes lointains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Brepols, pp.265-289, 2018, Antiquité et sciences humaines, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.ASH.5.114321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, un Dieu en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jésus. Une encyclopédie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-401, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une course de chevaux vers le ciel. Édition et traduction d’un sermon ‘astringent’ mis sous le nom du ‘divin Chrysostome’ (CPG 4860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Macé; Francesca Barone; Pablo A. Ubierna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philologie, herméneutique et histoire des textes entre Orient et Occident. Mélanges en hommage à Sever J. Voicu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, Brepols, pp.811-822, 2017, Instrumenta Patristica et Mediaevalia, 978-2-503-57033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoire de la tradition textuelle de la Bible », « Divisions et numérotations », « Zoom sur…Esdras », « La Bible comme œuvre et modèle littéraire dans l’Antiquité chrétienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans L. MELLERIN (dir.), Lectures de la Bible (1er - 15e s.), Paris, Cerf, p. 54, 61-63, 64 et 233-234</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le «Démosthène chrétien» : Grégoire le Théologien dans les Rhetores Graeci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Somers; Panayotis Yannopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philokappadox. In memoriam Justin Mossay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 251, </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-306, 2016, Orientalia Lovaniensia Analecta, 978-90-429-3318-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ptolémée: Lettre à Flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Pouderon, J.-M. Salamito et V. Zarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers écrits chrétiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 617, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.971-978 1418-1422, 2016, Bibliothèque de la Pléiade, 9782070134861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théologien poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Junod et A. Le Boulluec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie des théologiens de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.237-240, 2016, 9782204111553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ecclésiaste chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans L. Mellerin (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception du livre de Qohélet (Ier-XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-161, 2016, 9782204111751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pères de l’Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible dans les littératures du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1711-1715, 2016, 9782204113885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Saint Socrate’ ? L’‘atopie’ du philosophe chez les Pères de l’Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élie Ayroulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pères de l’Église, première rencontre entre foi et raison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Profac, pp.95-166, 2015, 9782853171458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miel des Écritures : la fréquence des références bibliques chez Jean Chrysostome et les trois Cappadociens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mellerin, Laurence; Badilita, Smaranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le miel des Écritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.149-178, 2015, Cahiers de Biblindex, 9782503555522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouche d’Or ou ‘langue sans frein’ : Jean Chrysostome et le franc-parler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, un évêque hors contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaritasPatrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-58, 2015, 9782953428391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibles et canons de Basile de Césarée, Grégoire de Nazianze et Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mellerin, Laurence; Badilita, Smaranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le miel des Écritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.121-148, 2015, Cahiers de Biblindex, 9782503555522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lettres comme des flocons de neige&amp;quot; ? Le fait épistolaire dans la Correspondance d'exil de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre gréco-latine. Un genre littéraire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Publications de la Maison de l'Orient et de la Méditerranée, pp.165-187, 2014, Collection de la Maison de l'Orient et de la Méditerranée, 9782356680457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le début inédit du prologue de la Synopse attribuée à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Paramelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukarpa. Études sur la Bible et ses exégèses réunies par Mireille Loubet et Didier Pralon en hommage à Gilles Dorival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.289-293, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures du Théologien : les citations de Grégoire de Nazianze dans les manuels byzantins de figures rhétoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Nazianzenica II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.257-322, 2010, Corpus Christianorum Series Graeca 73, Corpus Nazianzenum 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction Œcuménique de la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction Œcuménique de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf/Bibli'O, pp.1993-2016, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau patristique, son commencement et sa finalité. Aperçu bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves-Marie Blanchard; Guillaume Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De commencement en commencement. Le renouveau patristique dans la théologie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.305-327, 2007, Théologia, 978-2-227-47628-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducere la Proverbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Badilita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristian Badilita et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septuaginta 4/1. Psalmi, Odele, Proverbele, Ecleziastul, Cântarea cântarilor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polirom, pp.389-399, 2006, Septuaginta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Socrate de Platon: pédéraste ou pédagogue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Basset et Frédérique Biville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux et les ruses de l’ambiguïté volontaire dans les textes grecs et latins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM, pp.131-146, 2005, Coll. de la Maison de l'Orient, 33. Série linguistique et philologique 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « philocalie » d’Irénée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Docteur de l’Église universelle : un billet d’Henri de Lubac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syméon le Nouveau Théologien (949-1022). Un millénaire à saluer… et des Lettres à lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Début et longueur des ethica dans les Homélies sur la Lettre aux Philippiens de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/mrwi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinet de curiosités de la bibliothèque des Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delmulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulane Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour aux sources sur les pas d’Irénée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Peter John GENTRY, Septuaginta. Vetus Testamentum Graecum auctoritate Academiae Scientiarum Gottingensis editum XI, 2 Ecclesiastes, Vandenhoeck & Ruprecht 2019, 249 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Adrian’s Introduction to the Divine Scriptures. An Antiochene Handbook for Scriptural Interpretation, Edited with a Study, Translation, and Commentary by Peter W. MARTENS, Oxford Early Christian Texts, Oxford University Press, 2017, xvi + 344 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de louange : les Odes avant et après l’Alexandrinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l’antiquité grecque et romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.701-705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys d’Alexandrie, Fragment sur le Cantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation, annotation et révision de traductions de F. Quéré-Jaulmes : Cyrille d’Alexandrie, Sermon 15, sur l’incarnation du Verbe de Dieu (CPG 5259), et Ps-Hippolyte, Sermon pour la fête de l’Épiphanie (CPG 1917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les Psaumes à l'école des Pères : contributions (notices d'introductions, traductions et notes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, Homélie 45 sur les Actes des Apôtres et (en coll. avec M.-H. Congourdeau), Homélie 24 sur l’Épître aux Hébreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quarante martyrs de Sébaste : traduction et révision de plusieurs textes (avec introduction et annotation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte, Commentaire sur Daniel, livre IV, dans L'Antichrist, coll. Bibliothèque 4, éd. Migne, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, De l'amour des pauvres, dans Riches et pauvres dans l’Église ancienne, coll. Lettres chrétiennes 2, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, 3e Catéchèse baptismale, dans Catéchuménat des premiers chrétiens, édition nouvelle par M. Dujarier, coll. Les Pères dans la foi 60, Paris, Éd. Migne, p. 161-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19 recensions dans le « Bulletin chrysostomien pour 2022/2023 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.179-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Nous devons entendre par « frère » tous les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Césaire d'Arles et les cinq continents, tome V, L'influence des Pères de l'Église</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04161908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrés patristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sagesse selon le livre des Proverbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.6, 8, 11, 14, 21, 23, 27, 29, 34, 35, 38, 40, 42, 44, 47, 50, 53, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04744857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Prudhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien, Les Belles Lettres, Paris 2020, p. 1555-1560</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, La foi démontrée: Introduction, notes et références bibliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, La foi démontrée [= Démonstration de la prédication des apôtres], traduction d’Adelin Rousseau, Cerf, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblical tools of the Biblindex project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01543378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de L. Brottier, Les &amp;quot; Propos sur la contrition &amp;quot; de Jean Chrysostome et le destin d'écrits de jeunesse méconnus, introduction, traduction, annotation par Laurence Brottier, 2010, Paris, Éditions du Cerf (collection &amp;quot; Patrimoines christianisme &amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.392-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour lire les Pères de l'Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalbert-Gautier Hamman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Littré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Allons et discutons » : le dialogue avec le monde, entre exégèse et polémique, dans quelques écrits attribués à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Bady </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5584-1224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069461163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri de Lubac et les « Sources Chrétiennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théophilyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (1), pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Quéré patrologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foi et vie : Revue de culture protestante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128 (2/3), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois billets d'Henri de Lubac à Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés de la collection [Sources Chrétiennes en 2024]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.28-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin Chrysostomien pour 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Broc-Schmezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (1), pp.203-245. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.REA.5.137029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04787046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources Chrétiennes depuis 20 ans à HiSoMA (2003-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme est-il son propre père ? L’idée d’auto-engendrement, d’Irénée de Lyon à Grégoire de Nysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le rayonnement d'Irénée, 171, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Retour aux sources» ou «recours aux sources» ? Réflexions sur les «Sources Chrétiennes»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.48-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, exégète antiochien. Formation et influences, La Bible de Jean Chrysostome et Les livres et passages bibliques les plus cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Évangile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Christiane VEYRARD-COSME, Alcuin. Lettres, t. I, Sources Chrétiennes 597, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et importance du Conseil scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de C.-B. AMPHOUX et J. ASSAËL (dir.), Philologie et Nouveau Testament. Principes de traduction et d’interprétation critique, coll. Héritages méditerranéens,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars et postérité de l’homélie In sanctum pascha attribuée à Jean Chrysostome : édition synoptique (CPG 4605, 3251, 5005 et 5098)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für Antike und Christentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.5-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Patrick DESCOURTIEUX, Hilaire de Poitiers. Commentaires sur les Psaumes, t. III, Sources Chrétiennes 603, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Charles KANNENGIESSER, Lucian DINCA, Adriana BARA. Athanase d’Alexandrie. Traités contre les ariens, 2 vol., Sources Chrétiennes 598-599, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Régis COURTRAY. Jérôme. Commentaire sur Daniel, Sources Chrétiennes 602, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Courtray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Philippe BLAUDEAU, François CASSINGENA-TREVEDY, Libératus de Carthage. Abrégé de l’histoire des nestoriens et des eutychiens, Sources Chrétiennes 607, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pierre MARAVAL. Grégoire de Nysse. Trois oraisons funèbres et Sur les enfants morts prématurément, Sources Chrétiennes 606, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy SABBAH, Jean-François BERTHET. Martin de Braga. Œuvres morales et pastorales. Sources Chrétiennes 594, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Christian BOUDIGNON, Matthieu CASSIN, Josette SEGUIN, Grégoire de Nysse. Homélies sur le Notre Père, Sources Chrétiennes 596, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources Chrétiennes sur la toile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nathalie RAMBAULT, Pauline ALLEN. Jean Chrysostome. Panégyriques de martyrs, t. I, Sources Chrétiennes 595, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau patristique et œcuménisme, Marie-Anne VANNIER (dir.), collection « Actualité des Pères de l’Église », Beauchesne, Paris, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour un retour aux sources ? De l’identité des Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de la Bible grecque. Pseudo-Aristée, Lettre d’Aristée à Philocrate, suivi de : Épiphane de Salamine, Traité des poids et mesures, et de témoignages antiques et médiévaux. Textes introduits, traduits et annotés par Laurence VIANES, coll. La Roue à livres, Paris, Les Belles Lettres, 2017, 352 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Septuagint and Cognate Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.235-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Marie-Odile BOULNOIS, Jean BOUFFARTIGUE, Pierre CASTAN, Christoph RIEDWEG. Cyrille d’Alexandrie. Contre Julien. Tome II (Livres III-V), Sources Chrétiennes 582, Paris, Cerf, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pierre ÉVIEUX, Nicolas VINEL. Isidore de Péluse, Lettres, t. III, Lettres 1701-2000, Sources Chrétiennes 586, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Charles-Antoine FOGIELMAN. Évagre le Pontique. À Euloge. Les vices opposés aux vertus. Sources Chrétiennes 591, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pierre MARAVAL. Grégoire de Nysse. Lettre canonique. Lettre sur la pythonisse et six homélies pastorales. Sources Chrétiennes 588, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Douze ou les Onze (Actes 1, 15-26) ? Le destin de Matthias, apôtre oublié, chez Jean Chrysostome et les Pères grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biblia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cahiers de Biblindex, 2, pp.107-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Paul GEHIN. Évagre le Pontique. Chapitres sur la prière. Sources Chrétiennes 589, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Alain GALONNIER. Cassiodore. De l’âme, Sources Chrétiennes 585, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas KUHN, Schweigen in Versen. Text, Übersetzung und Studien zu den Schweigegedichten Gregors von Nazianz (II,1,34A/B), Beiträge zur Altertumskunde 328, Walter de Gruyter, Berlin/Boston, 2014, X-126 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adamantius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.642-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De uino modico : une version latine ancienne et un nouveau texte grec de la première homélie de Jean Chrysostome Sur les Statues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rursus - Poiétique, réception et réécriture des textes antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rursus.1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de La Bible d’Alexandrie. Vision que vit Isaïe, traduction du texte du prophète Isaïe selon la Septante de Alain LE BOULLUEC et Philippe LE MOIGNE ; index littéraire des noms propres et glossaire de Philippe le MOIGNE, Paris, Cerf, 2014, 366 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.272-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions critiques, inédits et ecdotique aux Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socrate entre païens et chrétiens : procès sans fin ou héritage commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Grecques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.377-395. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reg.2014.8355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible dans les manuels chrétiens de rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eruditio antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle pièce à ranger dans le corpus de l’Éphrem grec ? L'homélie pseudo-chrysostomienne Sur la contrition et la continence (CPG 5062)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacris Erudiri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.209-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'image de Dieu... homme et femme. Regards patristiques sur la différence des sexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Pères de l'Église</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière, image de Dieu et nom de l'homme chez Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.459-476. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rspt.974.0459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Michel FEDOU, La Voie du Christ II. Développements de la christologie dans le contexte religieux de l’Orient ancien. D’Eusèbe de Césarée à Jean Damascène (IVe-VIIIe siècle), coll. Cogitatio fidei 288, Éditions du Cerf, Paris, 2013, 672 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.304-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle était la Bible des Pères, ou quel texte de la Septante choisir pour Biblindex ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Papers presented at the Sixteenth International Conference on Patristic Studies held in Oxford 2011, 54, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 Esdras chez les Pères de l'Église : l'ambiguïté des données et les conditions d'intégration d'un 'apocryphe' dans Biblindex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de M. FEDOU, Les Pères de l’Église et la théologie chrétienne, Paris, Facultés Jésuites de Paris, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources Chrétiennes en chiffres depuis 1942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources Chrétiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits grecs des œuvres de Jean Chrysostome d'après la base de données Pinakes et les Codices Chrysostomici Graeci VII : Codicum Parisinorum pars prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eruditio antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.65-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00790851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'editio Parisina altera des œuvres de Jean Chrysostome et la Patrologie grecque de Migne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eruditio antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00790849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Badilita (éd.), Patristique et œcuménisme : thèmes, contextes, personnages. Colloque international sous le patronage de Mgr Teodosie, archevêque de Tomis : Constanţa (Roumanie), 17-20 octobre 2008, Collection « Pontus Euxinus », Beauchesne/Galaxia Gutenberg, Paris – Târgu-Lăpuş, 2010, 372 p., ISBN 9782701015804</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, un Dieu en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors-série été 2011, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition des œuvres de Jean Chrysostome, entre transmission et transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études byzantines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 68, pp.149-163. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rebyz.2010.3066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une curiosité de la bibliothèque de Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de J. MOSSAY, Sancti Gregorii Nazianzeni Opera. Versio graeca I. Orationes X et XII, Corpus Christianorum. Series Graeca 64 = Corpus Nazianzenum 22, Turnhout - Leuven, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Museon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.463-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de R. ZIADE, Les martyrs Maccabée : de l’histoire juive au culte chrétien, Leiden – Boston, Brill, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.842-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam : Roger Arnaldez (1911-2006). Témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens. Juifs et chrétiens dans le monde d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 312, pp.580-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de La Bible d’Alexandrie, vol. 17 : les Proverbes. Traduction du texte grec de la Septante, introduction et notes par David-Marc d’Hamonville, avec la collaboration de Sœur Épiphane Dumouchet pour la réception patristique, Le Cerf, Paris, 2000, 357 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.387-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau témoin des Scholies aux Proverbes d'Evagre le Pontique : le Cambridge, Trinity College O.1.55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Tchernetska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rht.2003.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et Dieu parla grec : la Bible des Septante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résurrection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de La Bible d’Alexandrie, vol. 17 : les Proverbes. Traduction du texte grec de la Septante, introduction et notes par David-Marc d’Hamonville, avec la collaboration de Sœur Épiphane Dumouchet pour la réception patristique, Le Cerf, Paris, 2000, 357 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.165-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Giovanni Crisostomo. Le catechesi battesimali, a cura di Luciano Zappella (Letture cristiane del primo millenio 27), Milano, 1998, 439 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève présentation des œuvres de Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, le passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal-Grégoire Delage, Mar 2017, Saintes, France. pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze : un premier regard sur sa vie et sa postérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, le passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal-Grégoire Delage, Mar 2017, Saintes, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie comme “Écriture” chez Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, le passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal-Grégoire Delage, Mar 2017, Saintes, France. pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de réflexion sur les Sermons contre les juifs et les judaïsants de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’antijudaïsme des Pères : mythe et/ou réalité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Burnet, D. Luciani, May 2015, Louvain-la-Neuve, Belgique. pp.101-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01544201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, de la lettre à l’épître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller, diriger par lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tours, France. pp.351-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, liturgie et comédie dans les homélies pascales inédites transmises sous le nom de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Passion et résurrection : la descente du Christ aux enfers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France. pp.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrétiens, rabbins, païens dans le même bain ? Les bains dans l’Orient romain (IVe-VIIe siècle) ou comment s’en accommoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foschia Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balaneia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Damas, Syrie. pp.985-1000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prologue du Sic et non d'Abélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réceptions des Pères de l'Église au Moyen Âge. Le devenir de la tradition ecclésiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.727-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibles et canons des Trois hiérarques : Basile de Césarée, Grégoire de Nazianze et Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les orthodoxes et les traductions de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France. pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et désordre des Poèmes de Grégoire le Théologien : à propos du Laurentianus, pluteus VII, 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivi e forme della poesia cristiana antica tra Scrittura e tradizione classica (XXXVI Incontro di studiosi dell'antichità cristiana)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rome, État de la Cité du Vatican. pp.337-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions latines anciennes de Jean Chrysostome : motifs et paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et transmission des collections textuelles de l'Antiquité tardive au Moyen Age central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Rome, Italie. pp.303-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Trédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poétique, théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Orléans, France. pp.39-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Gregory of Nazianz the Author of an Unedited Text on the Plagues of Egypt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Conference on Patristic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oxford, United Kingdom. pp.279-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur l'authenticité du Commentaire pseudo-chrysostomien sur l'Ecclésiaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giovanni Crisostomo. Oriente e Occidente tra IV e V secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institutum Patristicum Augustinianum, 2005, Rome, Italie. pp.463-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de récit vu par les religions du livre : Sacrifice d'Abraham, Ligature d'Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du fait religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'éducation nationale, de l'enseignement supérieur et de la recherche, Nov 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode exégétique du Commentaire inédit sur les Proverbes attribué à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth International Conference on Patristic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Oxford, Royaume-Uni. pp.319-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un modèle de sainteté dans la Vie d'Antoine par Athanase d'Alexandrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres antonines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association "Médiévales" de Saint-Antoine; MYTHEMÉ, Apr 1994, Saint-Antoine l'Abbaye, France. pp.63-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques : textes, manuscrits et éditions de l'époque patristique et byzantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lampadaridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques : textes, manuscrits et éditions de l'époque patristique et byzantine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évagre le Pontique. Antirrhétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Fogielman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Ech Chael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2024, Sources Chrétiennes 640, 978-2-204-16170-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques. Textes, manuscrits et éditionsde sources patristiques et byzantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lampadaridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Kountoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols; Institut de Recherches Historiques de l'ΕΙΕ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2024, Byzantine Research Library, 978-960-371-095-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertullien. La prière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardus Frederik Diercks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2024, Sources Chrétiennes 646, 978-2-204-16284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les épaules de géants. Les sources chrétiennes de l’Antiquité et du Moyen Âge aujourd’hui. Actes du colloque de Rome (10-11 octobre 2022) et de conférences données à l’occasion des 80 ans des « Sources Chrétiennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerf, 2024, 978-2-204-16631-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire d'Arles. Commentaire de l'Apocalypse de Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2023, Sources Chrétiennes 636, 978-2-204-15489-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, théologien de l’unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Théologie historique 132, 9782701017327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertullien. La résurrection de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Podolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2023, Sources Chrétiennes 638, 978-2-204-15332-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panarion, tome I, livre I (hérésies 1 à 25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pourkier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2023, Épiphane de Salamine. Sources Chrétiennes 631, 978-2-204-14958-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil d'Ancyre. Commentaire sur le Cantique. Tome II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadisho‘ Qaṭraya. Commentaire sur le Paradis des Pères. Tome III (2e partie, questions 179-291)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 628, 978-2-204-14704-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadisho‘ Qaṭraya. Commentaire sur le Paradis des Pères. Tome II (2e partie, questions 1-178)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 627, 978-2-204-14703-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise de Milan. Sur la mort de Valentinien II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Zimmerl-Panagl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Angliviel de La Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 630, pp.198, 2022, Sources Chrétiennes, 978-2-204-14750-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadisho‘ Qaṭraya. Commentaire sur le Paradis des Pères. Tome I (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 626, 978-2-204-14702-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase d'Alexandrie. Tome aux Antiochiens. Lettres à Rufinien, à Jovien et aux Africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Syre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 622, pp.304, 2022, Sources Chrétiennes, 978-2-204-14537-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise de Milan. Sur la mort de Théodose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Zimmerl-Panagl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 629, 978-2-204-14751-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chrysostom through Manuscripts, Editions and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Broc-Schmezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2021, Studia Patristica, vol. CXIV, Papers presented at the Eighteenth International Conference on Patristic Studies held in Oxford 2019, ed. by M. Vinzent, vol. 11, 9789042945982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03540067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source sans fin : la Bible chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Cahiers de Biblindex 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Alexandrie. Contre Julien. Tome IV (livres VIII-IX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Ech Chael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2021, Sources Chrétiennes 624, 978220414548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délimitations éditoriales des Écritures, des bibles anciennes aux lectures modernes. Editorial Delimitations of the Scriptures from Ancien Bibles to Modern Readings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjo C.A. Korpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pericope 11, 9789042943759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée : &amp;lt;i&amp;gt;Sur la Pâque&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambert-Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, 2019, Sources Chrétiennes 604, 978-2-204-13158-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée. Sur la Pâque, introduction, texte, traduction, notes et index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambert-Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, 2019, Sources Chrétiennes 604, 9782204131582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase d'Alexandrie. Traités contre les ariens. Tome I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kannengiesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Dînca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Savvidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 598, 2019, Sources Chrétiennes, 9782204131544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertullien. De l'âme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Léal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2019, Sources Chrétiennes 601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase d'Alexandrie. Traités contre les ariens. Tome II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kannengiesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Dînca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 599, pp.514, 2019, Sources Chrétiennes, 9782204131551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme. Commentaire sur Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Courtray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Éditions du Cerf, 2019, Sources Chrétiennes 602, 978-2-204-13013-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polémiques religieuses du Ier au IVe siècle de notre ère. Hommage à Bernard Pouderon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Cuny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bady, D. Cuny. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128, 2019, Théologie historique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de la Bible : Ier-XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.651, 2017, 978-2-204-11165-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, Trop occupé pour t'occuper de ta vie? Le guide au quotidien d'un Père de l'Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, 2015, 9782204103558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De commencement en commencement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bayard, pp.352, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze. Œuvres poétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 433, pp.224, 2004, Collection des Universités de France Série grecque, 9782251005164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources des sermons Sur les femmes myrophores de l’homéliaire patriarcal de Constantinople</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Schembra (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mirofore tra letteratura, arte, liturgia e gender studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parekbolai – Supplementary volumes (1), , pp.37-74, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exempla bibliques dans l’Oratio funebris du Pseudo-Martyrios et d’autres écrits sur Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Stutz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The City and its Teacher. The Funerary Oration for John Chrysostom and its Historical Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohr Siebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-67, 2025, Studien und Texte zu Antike und Christentum / Studies and Texts in Antiquity and Christianity, 978-3-16-164792-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal qui a perdu sa voix : une vision « cynique » de l’homme après Babel chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans E. Ayroulet, B. Pinçon (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles relations entre l'humain et les animaux au regard des théologies de la création ? Lectures bibliques et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.199-209, 2025, 9782204174039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible incarnée ou le drame intime de l’âme et du corps, d’après un sermon pseudochrysostomien inédit (CPG 4926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Burnet; Joseph Verheyden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible et ses lecteurs chez les Pères de l’Église. Festschrift Jean-Marie Auwers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 341, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-291, 2025, Bibliotheca Ephemeridum Theologicarum Lovaniensium, 978-90-429-5501-1. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.29556549.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « bonds » de saint Paul : l’exégèse unitive de 1 Corinthiens 9 par Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Stavrou (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire l’Écriture aujourd’hui dans l’esprit des Pères. Actes du colloque de l’Institut Saint-Serge (Paris, 24-25 novembre 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Cahiers de Biblia Patristica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Lettres du prêtre Constance (ou Constantin) accompagnant le recueil épistolaire de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Lampadaridi; Eleonora Kountoura Galaki; Guillaume Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques. Textes, manuscrits et éditions de sources patristiques et byzantines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Ethniko Idryma Ereunon; Fondation nationale grecque de la recherche scientifique, Institut de recherches historiques, pp.117-132, 2024, Byzantine Research Library, 978-960-371-095-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources du sermon In mulieres unguentiferas de l’homéliaire patriarcal de Constantinople</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ἀρώματα καὶ μύρα. Le mirofore tra letteratura, arte, liturgia e gender studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Από την πρώτη ημέρα μέχρι σήμερα (Φιλ 1:5): από τον Παύλο στον Ιωάννη τον Χρυσόστομο, μια επιστολή προς τους Φιλιππησίους όλων των εποχών</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1924-2024 : présence et ministère de la Métropole de Philippes, Neapolis et Thassos en cent ans d’histoire. Actes du colloque de Kavala (Grèce), 27-30 septembre 2024 [en grec]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04736116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dessin évolutif du paysage patristique et médiéval : les ‘Sources Chrétiennes’ entre symbole et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bady (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les épaules de géants. Les sources chrétiennes de l’Antiquité et du Moyen Âge aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.39-59, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hymne au Christ de Philippiens 2,5-11 chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome théologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04736155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« impiété triangulaire ». Le triangle comme figure de la Trinité dans l’Antiquité chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Mali, L.-J. Tissot (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opus imperfectum in Matthaeum. The Text in its Contexts. Actes du colloque de Fribourg (19-21 octobre 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Idea of “Degrowth” by the Fathers of the Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homme, Nature et Société selon les Pères de l’Église (IIe – Ve siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon plaisir de Dieu (eudokia) chez Irénée et d’autres Pères grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Marie Chaieb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, théologien de l’unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 132, Beauchesne, pp.193-210, 2023, Théologie historique, 9782701017327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée ‘Docteur de l’unité’ et ‘théologien de l’unité’ : quelques remarques liminales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Marie Chaieb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, théologien de l'unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2023, Théologie historique 132, 9782701017327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lire ne suffit pas : il faut aussi interpréter ». L’exégèse polémique de Jean 5,17-19 par Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Courtray; Régis Burnet; Jérôme Lagouanère; Maguelone Renard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Jésus des Écritures au Christ des théologiens. Les Pères de l’Église, lecteurs de la vie de Jésus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Brepols Publishers, pp.241-268, 2023, Cahiers de Biblia Patristica, 9782503599427. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/m.cbp-eb.5.133890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vers inédits sur les Psaumes transmis sous le nom de Nicétas Chartophylax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhart Ceulemans; Barbara Crostini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Receptions of the Bible in Byzantium: Texts, Manuscripts, and their Readers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uppsala University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-258, 2021, Acta Universitatis Upsaliensis - Studia Byzantina Upsaliensia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03178942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘calame d’or’ : Jean Chrysostome écrivain selon le Pseudo-Georges d’Alexandrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. G. Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La source sans fin : la Bible chez Jean Chrysostome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de Biblia Patristica 23 / Cahiers de Biblindex 4, Brepols, pp.219-245, 2021, 9782503596983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hymne de la prière de Grégoire de Nysse dans trois textes mis sous les noms d’Éphrem et de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Cassin; Hélène Grelier-Deneux; Françoise Vinel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gregory of Nyssa: Homilies on the Our Father. An English Translation with Commentary and Supporting Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 168, Brill, pp.707-722, 2021, Vigiliae Christianae, Supplements, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004463011_030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héraclide de Nysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la littérature grecque chrétienne des origines à 451, t. IV, Du IVe siècle au concile de Chalcédoine (451). Constantinople, la Grèce et l’Asie mineure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.787-790, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête des premières attestations du surnom ‘Chrysostome’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Catherine Broc-Schmezer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Chrysostom through Manuscripts, Editions and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CXIV, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-159, 2021, Studia Patristica, 978-90-429-4598-2. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv27vt5gb.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03540068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible dans les Catéchèses de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans R. Gounelle (éd.), La Bible dans les catéchèses des IVe et Ve siècles, Cahiers de Biblia Patristica. 21, p. 91-121</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Un homme en tout point incomparable» : Grégoire le Théologien vu par Rufin d’Aquilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. ROUXPETEL, B. CABOURET, A. PETERS-CUSTOT (éd.), La réception des pères grecs et orientaux en Italie au Moyen Âge (Ve-XVe siècle), Paris, Cerf, p. 45-60</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pistes de recherche à partir des divisions vétérotestamentaires de la Synopse des Écritures de Nicétas Seidès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Marjo C.A. Korpel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les délimitations éditoriales des Écritures, des bibles anciennes aux lectures modernes. Editorial Delimitations of the Scriptures from Ancien Bibles to Modern Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-221, 2020, Pericope, 9789042943759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kephalaia dans les Synopses des Écritures attribuées à Athanase et à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marjo C. A. Korpel; Guillaume Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les délimitations éditoriales des Écritures, des bibles anciennes aux lectures modernes. Editorial Delimitations of the Scriptures from Ancien Bibles to Modern Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-209, 2020, Pericope, 978-90-429-4375-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’antijudaïsme banalisé. Des homélies de Jean Chrysostome à leurs avatars : l’exemple du sermon inédit Sur le paralytique (CPG 4857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. G. Bady, D. Cuny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les polémiques religieuses du Ier au IVe siècle de notre ère. Hommage à Bernard Pouderon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-230, 2019, Théologie historique, 9782701022772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité des Pères de l’Église, une mystique visionnaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’après Daech, entre géopolitique et mystique. Les Pères de l’Église dans le chaos oriental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à l'Eglise en Détresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2018, 2-905287-46-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01765552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ‘vérité hébraïque’ ou la ‘vérité des Hexaples’ chez Jérôme d’après un passage de la Lettre 106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Canellis, É. Ayroulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exégèse de saint Jérôme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-99, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres et factures des textes exégétiques attribués à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. S. Kefalonnitis et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatique du commentaire. Mondes anciens, mondes lointains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Brepols, pp.265-289, 2018, Antiquité et sciences humaines, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.ASH.5.114321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, un Dieu en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jésus. Une encyclopédie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-401, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoire de la tradition textuelle de la Bible », « Divisions et numérotations », « Zoom sur…Esdras », « La Bible comme œuvre et modèle littéraire dans l’Antiquité chrétienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans L. MELLERIN (dir.), Lectures de la Bible (1er - 15e s.), Paris, Cerf, p. 54, 61-63, 64 et 233-234</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une course de chevaux vers le ciel. Édition et traduction d’un sermon ‘astringent’ mis sous le nom du ‘divin Chrysostome’ (CPG 4860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Macé; Francesca Barone; Pablo A. Ubierna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philologie, herméneutique et histoire des textes entre Orient et Occident. Mélanges en hommage à Sever J. Voicu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, Brepols, pp.811-822, 2017, Instrumenta Patristica et Mediaevalia, 978-2-503-57033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théologien poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Junod et A. Le Boulluec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie des théologiens de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.237-240, 2016, 9782204111553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le «Démosthène chrétien» : Grégoire le Théologien dans les Rhetores Graeci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Somers; Panayotis Yannopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philokappadox. In memoriam Justin Mossay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 251, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-306, 2016, Orientalia Lovaniensia Analecta, 978-90-429-3318-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ptolémée: Lettre à Flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Pouderon, J.-M. Salamito et V. Zarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers écrits chrétiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 617, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.971-978 1418-1422, 2016, Bibliothèque de la Pléiade, 9782070134861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ecclésiaste chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans L. Mellerin (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception du livre de Qohélet (Ier-XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-161, 2016, 9782204111751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pères de l’Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible dans les littératures du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1711-1715, 2016, 9782204113885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Saint Socrate’ ? L’‘atopie’ du philosophe chez les Pères de l’Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élie Ayroulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pères de l’Église, première rencontre entre foi et raison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Profac, pp.95-166, 2015, 9782853171458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miel des Écritures : la fréquence des références bibliques chez Jean Chrysostome et les trois Cappadociens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mellerin, Laurence; Badilita, Smaranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le miel des Écritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.149-178, 2015, Cahiers de Biblindex, 9782503555522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouche d’Or ou ‘langue sans frein’ : Jean Chrysostome et le franc-parler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, un évêque hors contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaritasPatrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-58, 2015, 9782953428391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibles et canons de Basile de Césarée, Grégoire de Nazianze et Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mellerin, Laurence; Badilita, Smaranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le miel des Écritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.121-148, 2015, Cahiers de Biblindex, 9782503555522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lettres comme des flocons de neige&amp;quot; ? Le fait épistolaire dans la Correspondance d'exil de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre gréco-latine. Un genre littéraire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Publications de la Maison de l'Orient et de la Méditerranée, pp.165-187, 2014, Collection de la Maison de l'Orient et de la Méditerranée, 9782356680457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le début inédit du prologue de la Synopse attribuée à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Paramelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukarpa. Études sur la Bible et ses exégèses réunies par Mireille Loubet et Didier Pralon en hommage à Gilles Dorival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.289-293, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures du Théologien : les citations de Grégoire de Nazianze dans les manuels byzantins de figures rhétoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Nazianzenica II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.257-322, 2010, Corpus Christianorum Series Graeca 73, Corpus Nazianzenum 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction Œcuménique de la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction Œcuménique de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf/Bibli'O, pp.1993-2016, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau patristique, son commencement et sa finalité. Aperçu bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves-Marie Blanchard; Guillaume Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De commencement en commencement. Le renouveau patristique dans la théologie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.305-327, 2007, Théologia, 978-2-227-47628-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducere la Proverbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Badilita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristian Badilita et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septuaginta 4/1. Psalmi, Odele, Proverbele, Ecleziastul, Cântarea cântarilor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polirom, pp.389-399, 2006, Septuaginta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Socrate de Platon: pédéraste ou pédagogue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Basset et Frédérique Biville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux et les ruses de l’ambiguïté volontaire dans les textes grecs et latins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM, pp.131-146, 2005, Coll. de la Maison de l'Orient, 33. Série linguistique et philologique 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « philocalie » d’Irénée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Docteur de l’Église universelle : un billet d’Henri de Lubac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syméon le Nouveau Théologien (949-1022). Un millénaire à saluer… et des Lettres à lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinet de curiosités de la bibliothèque des Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delmulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulane Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Début et longueur des ethica dans les Homélies sur la Lettre aux Philippiens de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/mrwi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour aux sources sur les pas d’Irénée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Peter John GENTRY, Septuaginta. Vetus Testamentum Graecum auctoritate Academiae Scientiarum Gottingensis editum XI, 2 Ecclesiastes, Vandenhoeck & Ruprecht 2019, 249 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Adrian’s Introduction to the Divine Scriptures. An Antiochene Handbook for Scriptural Interpretation, Edited with a Study, Translation, and Commentary by Peter W. MARTENS, Oxford Early Christian Texts, Oxford University Press, 2017, xvi + 344 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de louange : les Odes avant et après l’Alexandrinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l’antiquité grecque et romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.701-705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys d’Alexandrie, Fragment sur le Cantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation, annotation et révision de traductions de F. Quéré-Jaulmes : Cyrille d’Alexandrie, Sermon 15, sur l’incarnation du Verbe de Dieu (CPG 5259), et Ps-Hippolyte, Sermon pour la fête de l’Épiphanie (CPG 1917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les Psaumes à l'école des Pères : contributions (notices d'introductions, traductions et notes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quarante martyrs de Sébaste : traduction et révision de plusieurs textes (avec introduction et annotation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, Homélie 45 sur les Actes des Apôtres et (en coll. avec M.-H. Congourdeau), Homélie 24 sur l’Épître aux Hébreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte, Commentaire sur Daniel, livre IV, dans L'Antichrist, coll. Bibliothèque 4, éd. Migne, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, De l'amour des pauvres, dans Riches et pauvres dans l’Église ancienne, coll. Lettres chrétiennes 2, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, 3e Catéchèse baptismale, dans Catéchuménat des premiers chrétiens, édition nouvelle par M. Dujarier, coll. Les Pères dans la foi 60, Paris, Éd. Migne, p. 161-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19 recensions dans le « Bulletin chrysostomien pour 2022/2023 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.179-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Nous devons entendre par « frère » tous les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Césaire d'Arles et les cinq continents, tome V, L'influence des Pères de l'Église</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04161908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrés patristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sagesse selon le livre des Proverbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.6, 8, 11, 14, 21, 23, 27, 29, 34, 35, 38, 40, 42, 44, 47, 50, 53, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04744857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, La foi démontrée: Introduction, notes et références bibliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, La foi démontrée [= Démonstration de la prédication des apôtres], traduction d’Adelin Rousseau, Cerf, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Prudhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien, Les Belles Lettres, Paris 2020, p. 1555-1560</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblical tools of the Biblindex project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01543378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de L. Brottier, Les &amp;quot; Propos sur la contrition &amp;quot; de Jean Chrysostome et le destin d'écrits de jeunesse méconnus, introduction, traduction, annotation par Laurence Brottier, 2010, Paris, Éditions du Cerf (collection &amp;quot; Patrimoines christianisme &amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.392-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour lire les Pères de l'Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalbert-Gautier Hamman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Littré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Allons et discutons » : le dialogue avec le monde, entre exégèse et polémique, dans quelques écrits attribués à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2362B664"/>
+    <w:nsid w:val="4F689611"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bady" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5584-1224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069461163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706702v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bady" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392054v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706719v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787046v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Broc-Schmezer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Augustin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.137029" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424642v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courtray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424866v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424873v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424871v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424867v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.1161" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2014.8355" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848233v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.974.0459" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2010.3066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010047v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Tchernetska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rht.2003.1525" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424842v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596552v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430388v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foschia Laurence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537417v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tr&#233;d&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888967v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lampadaridi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Kountoura" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9789603710950-1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923873v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Fogielman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ech Chael" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gonnet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923809v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardus Frederik Diercks" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Leal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Guern" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923798v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gryson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marie Chaieb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923807v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Siniscalco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Podolak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pourkier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Gu&#233;rard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reynard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923794v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Phillips" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923795v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923796v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921732v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Zimmerl-Panagl" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sabbah" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Angliviel de La Beaumelle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921731v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Duval" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923791v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Martin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morales" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Syre" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/recherche/publications/actes/john-chrysostom-through-manuscripts-editions-and-history" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427106v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921738v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Boulnois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouffartigue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058772v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo C.A. Korpel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042943759&amp;amp;series_number_str=11&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kannengiesser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian D&#238;nca" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meunier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054778v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambert-Protat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerzaguet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571795v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921727v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bara" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Metzler" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Savvidis" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/collection/SC-598" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921725v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo L&#233;al" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mattei" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cuny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-beauchesne.com/product_info.php?products_id=2334" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740263v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basanese" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18190/lectures-de-la-bible-ier-xveme-siecle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Blanchard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tuilier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernardi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251005164/oeuvres-poetiques-tome-i-1re-partie-poemes-personnels-ii-1-1-11" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706698v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/en/book/the-city-and-its-teacher-9783161647925/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195333v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706686v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042955004&amp;amp;series_number_str=341&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.29556549.20" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734052v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736116v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734049v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706689v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740793v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984583v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984579v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078025v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.cbp-eb.5.133890" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427130v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004463011_030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uu.diva-portal.org/smash/record.jsf?pid=diva2%3A1472780&amp;amp;dswid=3386" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427126v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427127v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540068v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=8412" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv27vt5gb.11" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058786v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042943759&amp;amp;series_number_str=11&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aed-france.org/actes-du-colloque-lapres-daech-entre-geopolitique-et-mystique/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836841v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047023v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ASH.5.114321" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596557v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596542v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424645v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517316v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042933187&amp;amp;series_number_str=251&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418948v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Premiers-ecrits-chretiens" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418951v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292285v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducerf.fr/librairie/livre/17644/la-reception-du-livre-de-qohelet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517317v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17757/la-bible-dans-les-litteratures-du-monde-coffret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133397v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251184v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caritaspatrum.free.fr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251187v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133402v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589224v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paramelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581286v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544893v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537435v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136197v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Badilita" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136190v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706678v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706704v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984591v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427103v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mrwi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427099v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Humeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulane Briois" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706713v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424847v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424846v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457297v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984586v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744802v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636133v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424656v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424654v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424652v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753484v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Dufour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753481v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537419v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161908v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744857v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059001v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Prudhomme" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059003v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543378v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753506v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537443v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalbert-Gautier Hamman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136200v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blum" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261422v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bady" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5584-1224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069461163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706702v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bady" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392054v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787046v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Broc-Schmezer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Augustin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.137029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424642v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courtray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.1161" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2014.8355" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.974.0459" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2010.3066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424815v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Tchernetska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rht.2003.1525" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596552v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430388v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foschia Laurence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tr&#233;d&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888967v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lampadaridi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Fogielman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ech Chael" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Kountoura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9789603710950-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923809v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardus Frederik Diercks" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Leal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Guern" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923798v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gryson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marie Chaieb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923807v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Siniscalco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Podolak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pourkier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Gu&#233;rard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reynard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923795v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Phillips" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923794v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Zimmerl-Panagl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sabbah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Angliviel de La Beaumelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Syre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921731v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Duval" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/recherche/publications/actes/john-chrysostom-through-manuscripts-editions-and-history" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427106v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921738v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Boulnois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouffartigue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058772v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo C.A. Korpel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042943759&amp;amp;series_number_str=11&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambert-Protat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerzaguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921727v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kannengiesser" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian D&#238;nca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Metzler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Savvidis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/collection/SC-598" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921725v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo L&#233;al" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mattei" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meunier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cuny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-beauchesne.com/product_info.php?products_id=2334" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740263v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basanese" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18190/lectures-de-la-bible-ier-xveme-siecle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Blanchard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tuilier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernardi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251005164/oeuvres-poetiques-tome-i-1re-partie-poemes-personnels-ii-1-1-11" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195333v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706698v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/en/book/the-city-and-its-teacher-9783161647925/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734052v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706686v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042955004&amp;amp;series_number_str=341&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.29556549.20" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706689v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734049v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736116v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740793v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984579v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984583v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078025v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.cbp-eb.5.133890" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178942v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uu.diva-portal.org/smash/record.jsf?pid=diva2%3A1472780&amp;amp;dswid=3386" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427126v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427130v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004463011_030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427127v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540068v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=8412" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv27vt5gb.11" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058786v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042943759&amp;amp;series_number_str=11&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aed-france.org/actes-du-colloque-lapres-daech-entre-geopolitique-et-mystique/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836841v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047023v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ASH.5.114321" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596557v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424645v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596542v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418951v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517316v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042933187&amp;amp;series_number_str=251&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418948v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Premiers-ecrits-chretiens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292285v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducerf.fr/librairie/livre/17644/la-reception-du-livre-de-qohelet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517317v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17757/la-bible-dans-les-litteratures-du-monde-coffret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133397v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251184v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caritaspatrum.free.fr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251187v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133402v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589224v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paramelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581286v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544893v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537435v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136197v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Badilita" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136190v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706678v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706704v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984591v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427099v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Humeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulane Briois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427103v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mrwi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706713v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424847v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424846v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457297v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984586v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744802v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636133v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424656v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424652v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424654v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753484v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Dufour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753481v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537419v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161908v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744857v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059003v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059001v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Prudhomme" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543378v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753506v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537443v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalbert-Gautier Hamman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136200v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blum" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261422v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>