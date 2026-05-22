--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Bady </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5584-1224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069461163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri de Lubac et les « Sources Chrétiennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théophilyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (1), pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Quéré patrologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foi et vie : Revue de culture protestante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128 (2/3), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois billets d'Henri de Lubac à Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés de la collection [Sources Chrétiennes en 2024]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.28-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin Chrysostomien pour 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Broc-Schmezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (1), pp.203-245. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.REA.5.137029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04787046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources Chrétiennes depuis 20 ans à HiSoMA (2003-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme est-il son propre père ? L’idée d’auto-engendrement, d’Irénée de Lyon à Grégoire de Nysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le rayonnement d'Irénée, 171, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Retour aux sources» ou «recours aux sources» ? Réflexions sur les «Sources Chrétiennes»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.48-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, exégète antiochien. Formation et influences, La Bible de Jean Chrysostome et Les livres et passages bibliques les plus cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Évangile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Christiane VEYRARD-COSME, Alcuin. Lettres, t. I, Sources Chrétiennes 597, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et importance du Conseil scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de C.-B. AMPHOUX et J. ASSAËL (dir.), Philologie et Nouveau Testament. Principes de traduction et d’interprétation critique, coll. Héritages méditerranéens,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars et postérité de l’homélie In sanctum pascha attribuée à Jean Chrysostome : édition synoptique (CPG 4605, 3251, 5005 et 5098)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für Antike und Christentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.5-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Patrick DESCOURTIEUX, Hilaire de Poitiers. Commentaires sur les Psaumes, t. III, Sources Chrétiennes 603, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Charles KANNENGIESSER, Lucian DINCA, Adriana BARA. Athanase d’Alexandrie. Traités contre les ariens, 2 vol., Sources Chrétiennes 598-599, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Régis COURTRAY. Jérôme. Commentaire sur Daniel, Sources Chrétiennes 602, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Courtray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Philippe BLAUDEAU, François CASSINGENA-TREVEDY, Libératus de Carthage. Abrégé de l’histoire des nestoriens et des eutychiens, Sources Chrétiennes 607, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pierre MARAVAL. Grégoire de Nysse. Trois oraisons funèbres et Sur les enfants morts prématurément, Sources Chrétiennes 606, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy SABBAH, Jean-François BERTHET. Martin de Braga. Œuvres morales et pastorales. Sources Chrétiennes 594, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Christian BOUDIGNON, Matthieu CASSIN, Josette SEGUIN, Grégoire de Nysse. Homélies sur le Notre Père, Sources Chrétiennes 596, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources Chrétiennes sur la toile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nathalie RAMBAULT, Pauline ALLEN. Jean Chrysostome. Panégyriques de martyrs, t. I, Sources Chrétiennes 595, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau patristique et œcuménisme, Marie-Anne VANNIER (dir.), collection « Actualité des Pères de l’Église », Beauchesne, Paris, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour un retour aux sources ? De l’identité des Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de la Bible grecque. Pseudo-Aristée, Lettre d’Aristée à Philocrate, suivi de : Épiphane de Salamine, Traité des poids et mesures, et de témoignages antiques et médiévaux. Textes introduits, traduits et annotés par Laurence VIANES, coll. La Roue à livres, Paris, Les Belles Lettres, 2017, 352 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Septuagint and Cognate Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.235-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Marie-Odile BOULNOIS, Jean BOUFFARTIGUE, Pierre CASTAN, Christoph RIEDWEG. Cyrille d’Alexandrie. Contre Julien. Tome II (Livres III-V), Sources Chrétiennes 582, Paris, Cerf, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pierre ÉVIEUX, Nicolas VINEL. Isidore de Péluse, Lettres, t. III, Lettres 1701-2000, Sources Chrétiennes 586, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Charles-Antoine FOGIELMAN. Évagre le Pontique. À Euloge. Les vices opposés aux vertus. Sources Chrétiennes 591, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pierre MARAVAL. Grégoire de Nysse. Lettre canonique. Lettre sur la pythonisse et six homélies pastorales. Sources Chrétiennes 588, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Douze ou les Onze (Actes 1, 15-26) ? Le destin de Matthias, apôtre oublié, chez Jean Chrysostome et les Pères grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biblia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cahiers de Biblindex, 2, pp.107-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Paul GEHIN. Évagre le Pontique. Chapitres sur la prière. Sources Chrétiennes 589, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Alain GALONNIER. Cassiodore. De l’âme, Sources Chrétiennes 585, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas KUHN, Schweigen in Versen. Text, Übersetzung und Studien zu den Schweigegedichten Gregors von Nazianz (II,1,34A/B), Beiträge zur Altertumskunde 328, Walter de Gruyter, Berlin/Boston, 2014, X-126 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adamantius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.642-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De uino modico : une version latine ancienne et un nouveau texte grec de la première homélie de Jean Chrysostome Sur les Statues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rursus - Poiétique, réception et réécriture des textes antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rursus.1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de La Bible d’Alexandrie. Vision que vit Isaïe, traduction du texte du prophète Isaïe selon la Septante de Alain LE BOULLUEC et Philippe LE MOIGNE ; index littéraire des noms propres et glossaire de Philippe le MOIGNE, Paris, Cerf, 2014, 366 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.272-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions critiques, inédits et ecdotique aux Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socrate entre païens et chrétiens : procès sans fin ou héritage commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Grecques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.377-395. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reg.2014.8355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible dans les manuels chrétiens de rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eruditio antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle pièce à ranger dans le corpus de l’Éphrem grec ? L'homélie pseudo-chrysostomienne Sur la contrition et la continence (CPG 5062)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacris Erudiri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.209-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'image de Dieu... homme et femme. Regards patristiques sur la différence des sexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Pères de l'Église</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière, image de Dieu et nom de l'homme chez Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.459-476. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rspt.974.0459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Michel FEDOU, La Voie du Christ II. Développements de la christologie dans le contexte religieux de l’Orient ancien. D’Eusèbe de Césarée à Jean Damascène (IVe-VIIIe siècle), coll. Cogitatio fidei 288, Éditions du Cerf, Paris, 2013, 672 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.304-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle était la Bible des Pères, ou quel texte de la Septante choisir pour Biblindex ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Papers presented at the Sixteenth International Conference on Patristic Studies held in Oxford 2011, 54, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 Esdras chez les Pères de l'Église : l'ambiguïté des données et les conditions d'intégration d'un 'apocryphe' dans Biblindex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de M. FEDOU, Les Pères de l’Église et la théologie chrétienne, Paris, Facultés Jésuites de Paris, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources Chrétiennes en chiffres depuis 1942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources Chrétiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits grecs des œuvres de Jean Chrysostome d'après la base de données Pinakes et les Codices Chrysostomici Graeci VII : Codicum Parisinorum pars prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eruditio antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.65-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00790851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'editio Parisina altera des œuvres de Jean Chrysostome et la Patrologie grecque de Migne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eruditio antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00790849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Badilita (éd.), Patristique et œcuménisme : thèmes, contextes, personnages. Colloque international sous le patronage de Mgr Teodosie, archevêque de Tomis : Constanţa (Roumanie), 17-20 octobre 2008, Collection « Pontus Euxinus », Beauchesne/Galaxia Gutenberg, Paris – Târgu-Lăpuş, 2010, 372 p., ISBN 9782701015804</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, un Dieu en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors-série été 2011, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition des œuvres de Jean Chrysostome, entre transmission et transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études byzantines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 68, pp.149-163. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rebyz.2010.3066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une curiosité de la bibliothèque de Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de J. MOSSAY, Sancti Gregorii Nazianzeni Opera. Versio graeca I. Orationes X et XII, Corpus Christianorum. Series Graeca 64 = Corpus Nazianzenum 22, Turnhout - Leuven, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Museon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.463-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de R. ZIADE, Les martyrs Maccabée : de l’histoire juive au culte chrétien, Leiden – Boston, Brill, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.842-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam : Roger Arnaldez (1911-2006). Témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens. Juifs et chrétiens dans le monde d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 312, pp.580-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de La Bible d’Alexandrie, vol. 17 : les Proverbes. Traduction du texte grec de la Septante, introduction et notes par David-Marc d’Hamonville, avec la collaboration de Sœur Épiphane Dumouchet pour la réception patristique, Le Cerf, Paris, 2000, 357 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.387-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau témoin des Scholies aux Proverbes d'Evagre le Pontique : le Cambridge, Trinity College O.1.55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Tchernetska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rht.2003.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et Dieu parla grec : la Bible des Septante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résurrection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de La Bible d’Alexandrie, vol. 17 : les Proverbes. Traduction du texte grec de la Septante, introduction et notes par David-Marc d’Hamonville, avec la collaboration de Sœur Épiphane Dumouchet pour la réception patristique, Le Cerf, Paris, 2000, 357 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.165-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Giovanni Crisostomo. Le catechesi battesimali, a cura di Luciano Zappella (Letture cristiane del primo millenio 27), Milano, 1998, 439 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève présentation des œuvres de Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, le passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal-Grégoire Delage, Mar 2017, Saintes, France. pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze : un premier regard sur sa vie et sa postérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, le passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal-Grégoire Delage, Mar 2017, Saintes, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie comme “Écriture” chez Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, le passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal-Grégoire Delage, Mar 2017, Saintes, France. pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de réflexion sur les Sermons contre les juifs et les judaïsants de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’antijudaïsme des Pères : mythe et/ou réalité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Burnet, D. Luciani, May 2015, Louvain-la-Neuve, Belgique. pp.101-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01544201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, de la lettre à l’épître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller, diriger par lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tours, France. pp.351-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, liturgie et comédie dans les homélies pascales inédites transmises sous le nom de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Passion et résurrection : la descente du Christ aux enfers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France. pp.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrétiens, rabbins, païens dans le même bain ? Les bains dans l’Orient romain (IVe-VIIe siècle) ou comment s’en accommoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foschia Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balaneia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Damas, Syrie. pp.985-1000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prologue du Sic et non d'Abélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réceptions des Pères de l'Église au Moyen Âge. Le devenir de la tradition ecclésiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.727-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibles et canons des Trois hiérarques : Basile de Césarée, Grégoire de Nazianze et Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les orthodoxes et les traductions de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France. pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et désordre des Poèmes de Grégoire le Théologien : à propos du Laurentianus, pluteus VII, 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivi e forme della poesia cristiana antica tra Scrittura e tradizione classica (XXXVI Incontro di studiosi dell'antichità cristiana)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rome, État de la Cité du Vatican. pp.337-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions latines anciennes de Jean Chrysostome : motifs et paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et transmission des collections textuelles de l'Antiquité tardive au Moyen Age central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Rome, Italie. pp.303-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Trédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poétique, théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Orléans, France. pp.39-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Gregory of Nazianz the Author of an Unedited Text on the Plagues of Egypt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Conference on Patristic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oxford, United Kingdom. pp.279-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur l'authenticité du Commentaire pseudo-chrysostomien sur l'Ecclésiaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giovanni Crisostomo. Oriente e Occidente tra IV e V secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institutum Patristicum Augustinianum, 2005, Rome, Italie. pp.463-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de récit vu par les religions du livre : Sacrifice d'Abraham, Ligature d'Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du fait religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'éducation nationale, de l'enseignement supérieur et de la recherche, Nov 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode exégétique du Commentaire inédit sur les Proverbes attribué à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth International Conference on Patristic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Oxford, Royaume-Uni. pp.319-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un modèle de sainteté dans la Vie d'Antoine par Athanase d'Alexandrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres antonines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association "Médiévales" de Saint-Antoine; MYTHEMÉ, Apr 1994, Saint-Antoine l'Abbaye, France. pp.63-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques : textes, manuscrits et éditions de l'époque patristique et byzantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lampadaridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques : textes, manuscrits et éditions de l'époque patristique et byzantine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évagre le Pontique. Antirrhétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Fogielman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Ech Chael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2024, Sources Chrétiennes 640, 978-2-204-16170-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques. Textes, manuscrits et éditionsde sources patristiques et byzantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lampadaridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Kountoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols; Institut de Recherches Historiques de l'ΕΙΕ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2024, Byzantine Research Library, 978-960-371-095-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertullien. La prière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardus Frederik Diercks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2024, Sources Chrétiennes 646, 978-2-204-16284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les épaules de géants. Les sources chrétiennes de l’Antiquité et du Moyen Âge aujourd’hui. Actes du colloque de Rome (10-11 octobre 2022) et de conférences données à l’occasion des 80 ans des « Sources Chrétiennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerf, 2024, 978-2-204-16631-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire d'Arles. Commentaire de l'Apocalypse de Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2023, Sources Chrétiennes 636, 978-2-204-15489-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, théologien de l’unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Théologie historique 132, 9782701017327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertullien. La résurrection de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Podolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2023, Sources Chrétiennes 638, 978-2-204-15332-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panarion, tome I, livre I (hérésies 1 à 25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pourkier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2023, Épiphane de Salamine. Sources Chrétiennes 631, 978-2-204-14958-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil d'Ancyre. Commentaire sur le Cantique. Tome II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadisho‘ Qaṭraya. Commentaire sur le Paradis des Pères. Tome III (2e partie, questions 179-291)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 628, 978-2-204-14704-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadisho‘ Qaṭraya. Commentaire sur le Paradis des Pères. Tome II (2e partie, questions 1-178)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 627, 978-2-204-14703-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise de Milan. Sur la mort de Valentinien II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Zimmerl-Panagl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Angliviel de La Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 630, pp.198, 2022, Sources Chrétiennes, 978-2-204-14750-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadisho‘ Qaṭraya. Commentaire sur le Paradis des Pères. Tome I (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 626, 978-2-204-14702-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase d'Alexandrie. Tome aux Antiochiens. Lettres à Rufinien, à Jovien et aux Africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Syre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 622, pp.304, 2022, Sources Chrétiennes, 978-2-204-14537-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise de Milan. Sur la mort de Théodose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Zimmerl-Panagl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 629, 978-2-204-14751-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chrysostom through Manuscripts, Editions and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Broc-Schmezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2021, Studia Patristica, vol. CXIV, Papers presented at the Eighteenth International Conference on Patristic Studies held in Oxford 2019, ed. by M. Vinzent, vol. 11, 9789042945982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03540067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source sans fin : la Bible chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Cahiers de Biblindex 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Alexandrie. Contre Julien. Tome IV (livres VIII-IX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Ech Chael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2021, Sources Chrétiennes 624, 978220414548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délimitations éditoriales des Écritures, des bibles anciennes aux lectures modernes. Editorial Delimitations of the Scriptures from Ancien Bibles to Modern Readings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjo C.A. Korpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pericope 11, 9789042943759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée : &amp;lt;i&amp;gt;Sur la Pâque&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambert-Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, 2019, Sources Chrétiennes 604, 978-2-204-13158-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée. Sur la Pâque, introduction, texte, traduction, notes et index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambert-Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, 2019, Sources Chrétiennes 604, 9782204131582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase d'Alexandrie. Traités contre les ariens. Tome I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kannengiesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Dînca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Savvidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 598, 2019, Sources Chrétiennes, 9782204131544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertullien. De l'âme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Léal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2019, Sources Chrétiennes 601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase d'Alexandrie. Traités contre les ariens. Tome II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kannengiesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Dînca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 599, pp.514, 2019, Sources Chrétiennes, 9782204131551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme. Commentaire sur Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Courtray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Éditions du Cerf, 2019, Sources Chrétiennes 602, 978-2-204-13013-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polémiques religieuses du Ier au IVe siècle de notre ère. Hommage à Bernard Pouderon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Cuny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bady, D. Cuny. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128, 2019, Théologie historique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de la Bible : Ier-XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.651, 2017, 978-2-204-11165-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, Trop occupé pour t'occuper de ta vie? Le guide au quotidien d'un Père de l'Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, 2015, 9782204103558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De commencement en commencement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bayard, pp.352, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze. Œuvres poétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 433, pp.224, 2004, Collection des Universités de France Série grecque, 9782251005164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources des sermons Sur les femmes myrophores de l’homéliaire patriarcal de Constantinople</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Schembra (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mirofore tra letteratura, arte, liturgia e gender studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parekbolai – Supplementary volumes (1), , pp.37-74, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exempla bibliques dans l’Oratio funebris du Pseudo-Martyrios et d’autres écrits sur Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Stutz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The City and its Teacher. The Funerary Oration for John Chrysostom and its Historical Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohr Siebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-67, 2025, Studien und Texte zu Antike und Christentum / Studies and Texts in Antiquity and Christianity, 978-3-16-164792-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal qui a perdu sa voix : une vision « cynique » de l’homme après Babel chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans E. Ayroulet, B. Pinçon (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles relations entre l'humain et les animaux au regard des théologies de la création ? Lectures bibliques et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.199-209, 2025, 9782204174039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible incarnée ou le drame intime de l’âme et du corps, d’après un sermon pseudochrysostomien inédit (CPG 4926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Burnet; Joseph Verheyden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible et ses lecteurs chez les Pères de l’Église. Festschrift Jean-Marie Auwers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 341, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-291, 2025, Bibliotheca Ephemeridum Theologicarum Lovaniensium, 978-90-429-5501-1. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.29556549.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « bonds » de saint Paul : l’exégèse unitive de 1 Corinthiens 9 par Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Stavrou (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire l’Écriture aujourd’hui dans l’esprit des Pères. Actes du colloque de l’Institut Saint-Serge (Paris, 24-25 novembre 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Cahiers de Biblia Patristica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Lettres du prêtre Constance (ou Constantin) accompagnant le recueil épistolaire de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Lampadaridi; Eleonora Kountoura Galaki; Guillaume Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques. Textes, manuscrits et éditions de sources patristiques et byzantines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Ethniko Idryma Ereunon; Fondation nationale grecque de la recherche scientifique, Institut de recherches historiques, pp.117-132, 2024, Byzantine Research Library, 978-960-371-095-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources du sermon In mulieres unguentiferas de l’homéliaire patriarcal de Constantinople</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ἀρώματα καὶ μύρα. Le mirofore tra letteratura, arte, liturgia e gender studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Από την πρώτη ημέρα μέχρι σήμερα (Φιλ 1:5): από τον Παύλο στον Ιωάννη τον Χρυσόστομο, μια επιστολή προς τους Φιλιππησίους όλων των εποχών</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1924-2024 : présence et ministère de la Métropole de Philippes, Neapolis et Thassos en cent ans d’histoire. Actes du colloque de Kavala (Grèce), 27-30 septembre 2024 [en grec]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04736116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dessin évolutif du paysage patristique et médiéval : les ‘Sources Chrétiennes’ entre symbole et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bady (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les épaules de géants. Les sources chrétiennes de l’Antiquité et du Moyen Âge aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.39-59, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hymne au Christ de Philippiens 2,5-11 chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome théologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04736155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« impiété triangulaire ». Le triangle comme figure de la Trinité dans l’Antiquité chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Mali, L.-J. Tissot (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opus imperfectum in Matthaeum. The Text in its Contexts. Actes du colloque de Fribourg (19-21 octobre 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Idea of “Degrowth” by the Fathers of the Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homme, Nature et Société selon les Pères de l’Église (IIe – Ve siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon plaisir de Dieu (eudokia) chez Irénée et d’autres Pères grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Marie Chaieb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, théologien de l’unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 132, Beauchesne, pp.193-210, 2023, Théologie historique, 9782701017327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée ‘Docteur de l’unité’ et ‘théologien de l’unité’ : quelques remarques liminales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Marie Chaieb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, théologien de l'unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2023, Théologie historique 132, 9782701017327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lire ne suffit pas : il faut aussi interpréter ». L’exégèse polémique de Jean 5,17-19 par Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Courtray; Régis Burnet; Jérôme Lagouanère; Maguelone Renard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Jésus des Écritures au Christ des théologiens. Les Pères de l’Église, lecteurs de la vie de Jésus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Brepols Publishers, pp.241-268, 2023, Cahiers de Biblia Patristica, 9782503599427. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/m.cbp-eb.5.133890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vers inédits sur les Psaumes transmis sous le nom de Nicétas Chartophylax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhart Ceulemans; Barbara Crostini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Receptions of the Bible in Byzantium: Texts, Manuscripts, and their Readers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uppsala University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-258, 2021, Acta Universitatis Upsaliensis - Studia Byzantina Upsaliensia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03178942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘calame d’or’ : Jean Chrysostome écrivain selon le Pseudo-Georges d’Alexandrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. G. Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La source sans fin : la Bible chez Jean Chrysostome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de Biblia Patristica 23 / Cahiers de Biblindex 4, Brepols, pp.219-245, 2021, 9782503596983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hymne de la prière de Grégoire de Nysse dans trois textes mis sous les noms d’Éphrem et de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Cassin; Hélène Grelier-Deneux; Françoise Vinel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gregory of Nyssa: Homilies on the Our Father. An English Translation with Commentary and Supporting Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 168, Brill, pp.707-722, 2021, Vigiliae Christianae, Supplements, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004463011_030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héraclide de Nysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la littérature grecque chrétienne des origines à 451, t. IV, Du IVe siècle au concile de Chalcédoine (451). Constantinople, la Grèce et l’Asie mineure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.787-790, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête des premières attestations du surnom ‘Chrysostome’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Catherine Broc-Schmezer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Chrysostom through Manuscripts, Editions and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CXIV, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-159, 2021, Studia Patristica, 978-90-429-4598-2. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv27vt5gb.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03540068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible dans les Catéchèses de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans R. Gounelle (éd.), La Bible dans les catéchèses des IVe et Ve siècles, Cahiers de Biblia Patristica. 21, p. 91-121</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Un homme en tout point incomparable» : Grégoire le Théologien vu par Rufin d’Aquilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. ROUXPETEL, B. CABOURET, A. PETERS-CUSTOT (éd.), La réception des pères grecs et orientaux en Italie au Moyen Âge (Ve-XVe siècle), Paris, Cerf, p. 45-60</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pistes de recherche à partir des divisions vétérotestamentaires de la Synopse des Écritures de Nicétas Seidès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Marjo C.A. Korpel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les délimitations éditoriales des Écritures, des bibles anciennes aux lectures modernes. Editorial Delimitations of the Scriptures from Ancien Bibles to Modern Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-221, 2020, Pericope, 9789042943759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kephalaia dans les Synopses des Écritures attribuées à Athanase et à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marjo C. A. Korpel; Guillaume Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les délimitations éditoriales des Écritures, des bibles anciennes aux lectures modernes. Editorial Delimitations of the Scriptures from Ancien Bibles to Modern Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-209, 2020, Pericope, 978-90-429-4375-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’antijudaïsme banalisé. Des homélies de Jean Chrysostome à leurs avatars : l’exemple du sermon inédit Sur le paralytique (CPG 4857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. G. Bady, D. Cuny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les polémiques religieuses du Ier au IVe siècle de notre ère. Hommage à Bernard Pouderon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-230, 2019, Théologie historique, 9782701022772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité des Pères de l’Église, une mystique visionnaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’après Daech, entre géopolitique et mystique. Les Pères de l’Église dans le chaos oriental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à l'Eglise en Détresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2018, 2-905287-46-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01765552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ‘vérité hébraïque’ ou la ‘vérité des Hexaples’ chez Jérôme d’après un passage de la Lettre 106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Canellis, É. Ayroulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exégèse de saint Jérôme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-99, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres et factures des textes exégétiques attribués à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. S. Kefalonnitis et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatique du commentaire. Mondes anciens, mondes lointains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Brepols, pp.265-289, 2018, Antiquité et sciences humaines, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.ASH.5.114321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, un Dieu en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jésus. Une encyclopédie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-401, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoire de la tradition textuelle de la Bible », « Divisions et numérotations », « Zoom sur…Esdras », « La Bible comme œuvre et modèle littéraire dans l’Antiquité chrétienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans L. MELLERIN (dir.), Lectures de la Bible (1er - 15e s.), Paris, Cerf, p. 54, 61-63, 64 et 233-234</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une course de chevaux vers le ciel. Édition et traduction d’un sermon ‘astringent’ mis sous le nom du ‘divin Chrysostome’ (CPG 4860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Macé; Francesca Barone; Pablo A. Ubierna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philologie, herméneutique et histoire des textes entre Orient et Occident. Mélanges en hommage à Sever J. Voicu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, Brepols, pp.811-822, 2017, Instrumenta Patristica et Mediaevalia, 978-2-503-57033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théologien poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Junod et A. Le Boulluec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie des théologiens de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.237-240, 2016, 9782204111553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le «Démosthène chrétien» : Grégoire le Théologien dans les Rhetores Graeci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Somers; Panayotis Yannopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philokappadox. In memoriam Justin Mossay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 251, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-306, 2016, Orientalia Lovaniensia Analecta, 978-90-429-3318-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ptolémée: Lettre à Flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Pouderon, J.-M. Salamito et V. Zarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers écrits chrétiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 617, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.971-978 1418-1422, 2016, Bibliothèque de la Pléiade, 9782070134861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ecclésiaste chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans L. Mellerin (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception du livre de Qohélet (Ier-XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-161, 2016, 9782204111751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pères de l’Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible dans les littératures du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1711-1715, 2016, 9782204113885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Saint Socrate’ ? L’‘atopie’ du philosophe chez les Pères de l’Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élie Ayroulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pères de l’Église, première rencontre entre foi et raison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Profac, pp.95-166, 2015, 9782853171458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miel des Écritures : la fréquence des références bibliques chez Jean Chrysostome et les trois Cappadociens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mellerin, Laurence; Badilita, Smaranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le miel des Écritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.149-178, 2015, Cahiers de Biblindex, 9782503555522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouche d’Or ou ‘langue sans frein’ : Jean Chrysostome et le franc-parler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, un évêque hors contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaritasPatrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-58, 2015, 9782953428391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibles et canons de Basile de Césarée, Grégoire de Nazianze et Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mellerin, Laurence; Badilita, Smaranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le miel des Écritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.121-148, 2015, Cahiers de Biblindex, 9782503555522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lettres comme des flocons de neige&amp;quot; ? Le fait épistolaire dans la Correspondance d'exil de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre gréco-latine. Un genre littéraire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Publications de la Maison de l'Orient et de la Méditerranée, pp.165-187, 2014, Collection de la Maison de l'Orient et de la Méditerranée, 9782356680457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le début inédit du prologue de la Synopse attribuée à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Paramelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukarpa. Études sur la Bible et ses exégèses réunies par Mireille Loubet et Didier Pralon en hommage à Gilles Dorival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.289-293, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures du Théologien : les citations de Grégoire de Nazianze dans les manuels byzantins de figures rhétoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Nazianzenica II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.257-322, 2010, Corpus Christianorum Series Graeca 73, Corpus Nazianzenum 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction Œcuménique de la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction Œcuménique de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf/Bibli'O, pp.1993-2016, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau patristique, son commencement et sa finalité. Aperçu bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves-Marie Blanchard; Guillaume Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De commencement en commencement. Le renouveau patristique dans la théologie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.305-327, 2007, Théologia, 978-2-227-47628-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducere la Proverbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Badilita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristian Badilita et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septuaginta 4/1. Psalmi, Odele, Proverbele, Ecleziastul, Cântarea cântarilor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polirom, pp.389-399, 2006, Septuaginta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Socrate de Platon: pédéraste ou pédagogue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Basset et Frédérique Biville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux et les ruses de l’ambiguïté volontaire dans les textes grecs et latins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM, pp.131-146, 2005, Coll. de la Maison de l'Orient, 33. Série linguistique et philologique 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « philocalie » d’Irénée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Docteur de l’Église universelle : un billet d’Henri de Lubac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syméon le Nouveau Théologien (949-1022). Un millénaire à saluer… et des Lettres à lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinet de curiosités de la bibliothèque des Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delmulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulane Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Début et longueur des ethica dans les Homélies sur la Lettre aux Philippiens de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/mrwi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour aux sources sur les pas d’Irénée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Peter John GENTRY, Septuaginta. Vetus Testamentum Graecum auctoritate Academiae Scientiarum Gottingensis editum XI, 2 Ecclesiastes, Vandenhoeck & Ruprecht 2019, 249 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Adrian’s Introduction to the Divine Scriptures. An Antiochene Handbook for Scriptural Interpretation, Edited with a Study, Translation, and Commentary by Peter W. MARTENS, Oxford Early Christian Texts, Oxford University Press, 2017, xvi + 344 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de louange : les Odes avant et après l’Alexandrinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l’antiquité grecque et romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.701-705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys d’Alexandrie, Fragment sur le Cantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation, annotation et révision de traductions de F. Quéré-Jaulmes : Cyrille d’Alexandrie, Sermon 15, sur l’incarnation du Verbe de Dieu (CPG 5259), et Ps-Hippolyte, Sermon pour la fête de l’Épiphanie (CPG 1917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les Psaumes à l'école des Pères : contributions (notices d'introductions, traductions et notes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quarante martyrs de Sébaste : traduction et révision de plusieurs textes (avec introduction et annotation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, Homélie 45 sur les Actes des Apôtres et (en coll. avec M.-H. Congourdeau), Homélie 24 sur l’Épître aux Hébreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte, Commentaire sur Daniel, livre IV, dans L'Antichrist, coll. Bibliothèque 4, éd. Migne, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, De l'amour des pauvres, dans Riches et pauvres dans l’Église ancienne, coll. Lettres chrétiennes 2, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, 3e Catéchèse baptismale, dans Catéchuménat des premiers chrétiens, édition nouvelle par M. Dujarier, coll. Les Pères dans la foi 60, Paris, Éd. Migne, p. 161-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19 recensions dans le « Bulletin chrysostomien pour 2022/2023 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.179-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Nous devons entendre par « frère » tous les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Césaire d'Arles et les cinq continents, tome V, L'influence des Pères de l'Église</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04161908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrés patristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sagesse selon le livre des Proverbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.6, 8, 11, 14, 21, 23, 27, 29, 34, 35, 38, 40, 42, 44, 47, 50, 53, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04744857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, La foi démontrée: Introduction, notes et références bibliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, La foi démontrée [= Démonstration de la prédication des apôtres], traduction d’Adelin Rousseau, Cerf, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Prudhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien, Les Belles Lettres, Paris 2020, p. 1555-1560</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblical tools of the Biblindex project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01543378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de L. Brottier, Les &amp;quot; Propos sur la contrition &amp;quot; de Jean Chrysostome et le destin d'écrits de jeunesse méconnus, introduction, traduction, annotation par Laurence Brottier, 2010, Paris, Éditions du Cerf (collection &amp;quot; Patrimoines christianisme &amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.392-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour lire les Pères de l'Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalbert-Gautier Hamman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Littré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Allons et discutons » : le dialogue avec le monde, entre exégèse et polémique, dans quelques écrits attribués à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId292"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Bady </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5584-1224</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">069461163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri de Lubac et les « Sources Chrétiennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théophilyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (1), pp.51-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Quéré patrologue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foi et vie : Revue de culture protestante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 128 (2/3), pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois billets d'Henri de Lubac à Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.60-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveautés de la collection [Sources Chrétiennes en 2024]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 115, pp.28-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulletin Chrysostomien pour 2020-2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Broc-Schmezer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Augustin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 69 (1), pp.203-245. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.REA.5.137029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04787046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources Chrétiennes depuis 20 ans à HiSoMA (2003-2023)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 114, pp.14-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’homme est-il son propre père ? L’idée d’auto-engendrement, d’Irénée de Lyon à Grégoire de Nysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Pères de l'Eglise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le rayonnement d'Irénée, 171, pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04201100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Retour aux sources» ou «recours aux sources» ? Réflexions sur les «Sources Chrétiennes»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.48-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avatars et postérité de l’homélie In sanctum pascha attribuée à Jean Chrysostome : édition synoptique (CPG 4605, 3251, 5005 et 5098)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch für Antike und Christentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 62, pp.5-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03092195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, exégète antiochien. Formation et influences, La Bible de Jean Chrysostome et Les livres et passages bibliques les plus cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Évangile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 188</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Christiane VEYRARD-COSME, Alcuin. Lettres, t. I, Sources Chrétiennes 597, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.20-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire et importance du Conseil scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.15-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de C.-B. AMPHOUX et J. ASSAËL (dir.), Philologie et Nouveau Testament. Principes de traduction et d’interprétation critique, coll. Héritages méditerranéens,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019, pp.273-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Patrick DESCOURTIEUX, Hilaire de Poitiers. Commentaires sur les Psaumes, t. III, Sources Chrétiennes 603, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.27-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Charles KANNENGIESSER, Lucian DINCA, Adriana BARA. Athanase d’Alexandrie. Traités contre les ariens, 2 vol., Sources Chrétiennes 598-599, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.22-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Régis COURTRAY. Jérôme. Commentaire sur Daniel, Sources Chrétiennes 602, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Courtray</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110, pp.26-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Philippe BLAUDEAU, François CASSINGENA-TREVEDY, Libératus de Carthage. Abrégé de l’histoire des nestoriens et des eutychiens, Sources Chrétiennes 607, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pierre MARAVAL. Grégoire de Nysse. Trois oraisons funèbres et Sur les enfants morts prématurément, Sources Chrétiennes 606, Paris, Cerf, 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.28-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Guy SABBAH, Jean-François BERTHET. Martin de Braga. Œuvres morales et pastorales. Sources Chrétiennes 594, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources Chrétiennes sur la toile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.41-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Nathalie RAMBAULT, Pauline ALLEN. Jean Chrysostome. Panégyriques de martyrs, t. I, Sources Chrétiennes 595, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.12-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Christian BOUDIGNON, Matthieu CASSIN, Josette SEGUIN, Grégoire de Nysse. Homélies sur le Notre Père, Sources Chrétiennes 596, Paris, Cerf, 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.14-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouveau patristique et œcuménisme, Marie-Anne VANNIER (dir.), collection « Actualité des Pères de l’Église », Beauchesne, Paris, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel avenir pour un retour aux sources ? De l’identité des Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 109, pp.36-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naissance de la Bible grecque. Pseudo-Aristée, Lettre d’Aristée à Philocrate, suivi de : Épiphane de Salamine, Traité des poids et mesures, et de témoignages antiques et médiévaux. Textes introduits, traduits et annotés par Laurence VIANES, coll. La Roue à livres, Paris, Les Belles Lettres, 2017, 352 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Septuagint and Cognate Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.235-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pierre MARAVAL. Grégoire de Nysse. Lettre canonique. Lettre sur la pythonisse et six homélies pastorales. Sources Chrétiennes 588, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Charles-Antoine FOGIELMAN. Évagre le Pontique. À Euloge. Les vices opposés aux vertus. Sources Chrétiennes 591, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Marie-Odile BOULNOIS, Jean BOUFFARTIGUE, Pierre CASTAN, Christoph RIEDWEG. Cyrille d’Alexandrie. Contre Julien. Tome II (Livres III-V), Sources Chrétiennes 582, Paris, Cerf, 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Pierre ÉVIEUX, Nicolas VINEL. Isidore de Péluse, Lettres, t. III, Lettres 1701-2000, Sources Chrétiennes 586, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Paul GEHIN. Évagre le Pontique. Chapitres sur la prière. Sources Chrétiennes 589, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.17-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Alain GALONNIER. Cassiodore. De l’âme, Sources Chrétiennes 585, Paris, Cerf, 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.11-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Douze ou les Onze (Actes 1, 15-26) ? Le destin de Matthias, apôtre oublié, chez Jean Chrysostome et les Pères grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biblia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cahiers de Biblindex, 2, pp.107-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas KUHN, Schweigen in Versen. Text, Übersetzung und Studien zu den Schweigegedichten Gregors von Nazianz (II,1,34A/B), Beiträge zur Altertumskunde 328, Walter de Gruyter, Berlin/Boston, 2014, X-126 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Adamantius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.642-644</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De uino modico : une version latine ancienne et un nouveau texte grec de la première homélie de Jean Chrysostome Sur les Statues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rursus - Poiétique, réception et réécriture des textes antiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 (10), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rursus.1161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions critiques, inédits et ecdotique aux Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 106, pp.32-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de La Bible d’Alexandrie. Vision que vit Isaïe, traduction du texte du prophète Isaïe selon la Septante de Alain LE BOULLUEC et Philippe LE MOIGNE ; index littéraire des noms propres et glossaire de Philippe le MOIGNE, Paris, Cerf, 2014, 366 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semitica et Classica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.272-276</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Socrate entre païens et chrétiens : procès sans fin ou héritage commun ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Études Grecques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 127, pp.377-395. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/reg.2014.8355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01134811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible dans les manuels chrétiens de rhétorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eruditio antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.13-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle pièce à ranger dans le corpus de l’Éphrem grec ? L'homélie pseudo-chrysostomienne Sur la contrition et la continence (CPG 5062)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sacris Erudiri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53, pp.209-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle était la Bible des Pères, ou quel texte de la Septante choisir pour Biblindex ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Papers presented at the Sixteenth International Conference on Patristic Studies held in Oxford 2011, 54, pp.33-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Michel FEDOU, La Voie du Christ II. Développements de la christologie dans le contexte religieux de l’Orient ancien. D’Eusèbe de Césarée à Jean Damascène (IVe-VIIIe siècle), coll. Cogitatio fidei 288, Éditions du Cerf, Paris, 2013, 672 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Mabillon, revue internationale d'histoire et de littérature religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.304-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lumière, image de Dieu et nom de l'homme chez Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 97, pp.459-476. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rspt.974.0459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'image de Dieu... homme et femme. Regards patristiques sur la différence des sexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connaissance des Pères de l'Église</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 130, pp.31-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3 Esdras chez les Pères de l'Église : l'ambiguïté des données et les conditions d'intégration d'un 'apocryphe' dans Biblindex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Patristica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54, pp.39-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00848006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de M. FEDOU, Les Pères de l’Église et la théologie chrétienne, Paris, Facultés Jésuites de Paris, 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études : revue de culture contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.570</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les manuscrits grecs des œuvres de Jean Chrysostome d'après la base de données Pinakes et les Codices Chrysostomici Graeci VII : Codicum Parisinorum pars prior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eruditio antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.65-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00790851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Sources Chrétiennes en chiffres depuis 1942</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources Chrétiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 103, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'editio Parisina altera des œuvres de Jean Chrysostome et la Patrologie grecque de Migne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eruditio antiqua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00790849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Badilita (éd.), Patristique et œcuménisme : thèmes, contextes, personnages. Colloque international sous le patronage de Mgr Teodosie, archevêque de Tomis : Constanţa (Roumanie), 17-20 octobre 2008, Collection « Pontus Euxinus », Beauchesne/Galaxia Gutenberg, Paris – Târgu-Lăpuş, 2010, 372 p., ISBN 9782701015804</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, un Dieu en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hors-série été 2011, pp.34-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00598294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La tradition des œuvres de Jean Chrysostome, entre transmission et transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études byzantines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 68, pp.149-163. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rebyz.2010.3066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une curiosité de la bibliothèque de Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l’Association des Amis de «Sources Chrétiennes»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 101, pp.27-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de R. ZIADE, Les martyrs Maccabée : de l’histoire juive au culte chrétien, Leiden – Boston, Brill, 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des sciences philosophiques et theologiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.842-846</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de J. MOSSAY, Sancti Gregorii Nazianzeni Opera. Versio graeca I. Orationes X et XII, Corpus Christianorum. Series Graeca 64 = Corpus Nazianzenum 22, Turnhout - Leuven, 2006</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Museon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.463-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam : Roger Arnaldez (1911-2006). Témoignage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens. Juifs et chrétiens dans le monde d'aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 312, pp.580-581</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de La Bible d’Alexandrie, vol. 17 : les Proverbes. Traduction du texte grec de la Septante, introduction et notes par David-Marc d’Hamonville, avec la collaboration de Sœur Épiphane Dumouchet pour la réception patristique, Le Cerf, Paris, 2000, 357 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Religieuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.387-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau témoin des Scholies aux Proverbes d'Evagre le Pontique : le Cambridge, Trinity College O.1.55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Tchernetska</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 32, pp.63-72. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rht.2003.1525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Et Dieu parla grec : la Bible des Septante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Résurrection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 100, pp.41-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00010048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de La Bible d’Alexandrie, vol. 17 : les Proverbes. Traduction du texte grec de la Septante, introduction et notes par David-Marc d’Hamonville, avec la collaboration de Sœur Épiphane Dumouchet pour la réception patristique, Le Cerf, Paris, 2000, 357 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.165-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Giovanni Crisostomo. Le catechesi battesimali, a cura di Luciano Zappella (Letture cristiane del primo millenio 27), Milano, 1998, 439 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'études augustiniennes et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, pp.128-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze : un premier regard sur sa vie et sa postérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, le passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal-Grégoire Delage, Mar 2017, Saintes, France. pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brève présentation des œuvres de Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, le passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal-Grégoire Delage, Mar 2017, Saintes, France. pp.13-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie comme “Écriture” chez Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, le passeur de mondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal-Grégoire Delage, Mar 2017, Saintes, France. pp.25-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques éléments de réflexion sur les Sermons contre les juifs et les judaïsants de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’antijudaïsme des Pères : mythe et/ou réalité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, R. Burnet, D. Luciani, May 2015, Louvain-la-Neuve, Belgique. pp.101-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01544201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, de la lettre à l’épître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conseiller, diriger par lettre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Tours, France. pp.351-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, liturgie et comédie dans les homélies pascales inédites transmises sous le nom de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Passion et résurrection : la descente du Christ aux enfers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Lyon, France. pp.113-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrétiens, rabbins, païens dans le même bain ? Les bains dans l’Orient romain (IVe-VIIe siècle) ou comment s’en accommoder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foschia Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Balaneia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Damas, Syrie. pp.985-1000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01078749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Prologue du Sic et non d'Abélard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les réceptions des Pères de l'Église au Moyen Âge. Le devenir de la tradition ecclésiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Paris, France. pp.727-742</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00908117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibles et canons des Trois hiérarques : Basile de Césarée, Grégoire de Nazianze et Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les orthodoxes et les traductions de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France. pp.10-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00555739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordre et désordre des Poèmes de Grégoire le Théologien : à propos du Laurentianus, pluteus VII, 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motivi e forme della poesia cristiana antica tra Scrittura e tradizione classica (XXXVI Incontro di studiosi dell'antichità cristiana)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Rome, État de la Cité du Vatican. pp.337-348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poétique grecque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Trédé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La poétique, théorie et pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2003, Orléans, France. pp.39-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traductions latines anciennes de Jean Chrysostome : motifs et paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formation et transmission des collections textuelles de l'Antiquité tardive au Moyen Age central</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Rome, Italie. pp.303-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is Gregory of Nazianz the Author of an Unedited Text on the Plagues of Egypt ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourteenth International Conference on Patristic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Oxford, United Kingdom. pp.279-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions sur l'authenticité du Commentaire pseudo-chrysostomien sur l'Ecclésiaste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Giovanni Crisostomo. Oriente e Occidente tra IV e V secolo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institutum Patristicum Augustinianum, 2005, Rome, Italie. pp.463-475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de récit vu par les religions du livre : Sacrifice d'Abraham, Ligature d'Isaac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'enseignement du fait religieux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'éducation nationale, de l'enseignement supérieur et de la recherche, Nov 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode exégétique du Commentaire inédit sur les Proverbes attribué à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirteenth International Conference on Patristic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Oxford, Royaume-Uni. pp.319-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction d'un modèle de sainteté dans la Vie d'Antoine par Athanase d'Alexandrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres antonines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, association "Médiévales" de Saint-Antoine; MYTHEMÉ, Apr 1994, Saint-Antoine l'Abbaye, France. pp.63-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques : textes, manuscrits et éditions de l'époque patristique et byzantine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lampadaridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques : textes, manuscrits et éditions de l'époque patristique et byzantine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Athènes, Grèce</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03888967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour lire les Pères de l'Église (3e édition revue et augmentée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalbert-Gautier Hamman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026, 9782204177863</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évagre le Pontique. Antirrhétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Antoine Fogielman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Ech Chael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2024, Sources Chrétiennes 640, 978-2-204-16170-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques. Textes, manuscrits et éditionsde sources patristiques et byzantines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Lampadaridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Kountoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brepols; Institut de Recherches Historiques de l'ΕΙΕ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12, 2024, Byzantine Research Library, 978-960-371-095-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertullien. La prière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardus Frederik Diercks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Leal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Le Guern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2024, Sources Chrétiennes 646, 978-2-204-16284-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les épaules de géants. Les sources chrétiennes de l’Antiquité et du Moyen Âge aujourd’hui. Actes du colloque de Rome (10-11 octobre 2022) et de conférences données à l’occasion des 80 ans des « Sources Chrétiennes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cerf, 2024, 978-2-204-16631-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Césaire d'Arles. Commentaire de l'Apocalypse de Jean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Gryson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2023, Sources Chrétiennes 636, 978-2-204-15489-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, théologien de l’unité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie Chaieb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, Théologie historique 132, 9782701017327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertullien. La résurrection de la chair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Siniscalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro Podolak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2023, Sources Chrétiennes 638, 978-2-204-15332-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panarion, tome I, livre I (hérésies 1 à 25)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Pourkier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2023, Épiphane de Salamine. Sources Chrétiennes 631, 978-2-204-14958-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nil d'Ancyre. Commentaire sur le Cantique. Tome II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Guérard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Reynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 623</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadisho‘ Qaṭraya. Commentaire sur le Paradis des Pères. Tome II (2e partie, questions 1-178)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 627, 978-2-204-14703-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadisho‘ Qaṭraya. Commentaire sur le Paradis des Pères. Tome III (2e partie, questions 179-291)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 628, 978-2-204-14704-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise de Milan. Sur la mort de Valentinien II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Zimmerl-Panagl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Sabbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Angliviel de La Beaumelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 630, pp.198, 2022, Sources Chrétiennes, 978-2-204-14750-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dadisho‘ Qaṭraya. Commentaire sur le Paradis des Pères. Tome I (1re partie)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Capron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 626, 978-2-204-14702-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase d'Alexandrie. Tome aux Antiochiens. Lettres à Rufinien, à Jovien et aux Africains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Syre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 622, pp.304, 2022, Sources Chrétiennes, 978-2-204-14537-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise de Milan. Sur la mort de Théodose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Zimmerl-Panagl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Gain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brunetière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2022, Sources Chrétiennes 629, 978-2-204-14751-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Chrysostom through Manuscripts, Editions and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Broc-Schmezer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 11, 2021, Studia Patristica, vol. CXIV, Papers presented at the Eighteenth International Conference on Patristic Studies held in Oxford 2019, ed. by M. Vinzent, vol. 11, 9789042945982</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03540067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La source sans fin : la Bible chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, Cahiers de Biblindex 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille d'Alexandrie. Contre Julien. Tome IV (livres VIII-IX)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bouffartigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Ech Chael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2021, Sources Chrétiennes 624, 978220414548</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les délimitations éditoriales des Écritures, des bibles anciennes aux lectures modernes. Editorial Delimitations of the Scriptures from Ancien Bibles to Modern Readings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjo C.A. Korpel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Pericope 11, 9789042943759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase d'Alexandrie. Traités contre les ariens. Tome II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kannengiesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Dînca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 599, pp.514, 2019, Sources Chrétiennes, 9782204131551</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée : &amp;lt;i&amp;gt;Sur la Pâque&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambert-Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, 2019, Sources Chrétiennes 604, 978-2-204-13158-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02054778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée. Sur la Pâque, introduction, texte, traduction, notes et index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gerzaguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chambert-Protat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, 2019, Sources Chrétiennes 604, 9782204131582</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04571795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tertullien. De l'âme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerónimo Léal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Mattei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Éditions du Cerf, 2019, Sources Chrétiennes 601</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Athanase d'Alexandrie. Traités contre les ariens. Tome I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Kannengiesser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Dînca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Metzler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyriakos Savvidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 598, 2019, Sources Chrétiennes, 9782204131544</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme. Commentaire sur Daniel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Courtray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">les Éditions du Cerf, 2019, Sources Chrétiennes 602, 978-2-204-13013-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04921728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les polémiques religieuses du Ier au IVe siècle de notre ère. Hommage à Bernard Pouderon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Cuny</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bady, D. Cuny. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 128, 2019, Théologie historique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures de la Bible : Ier-XVe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Aillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Basanese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les éditions du Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.651, 2017, 978-2-204-11165-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01740263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, Trop occupé pour t'occuper de ta vie? Le guide au quotidien d'un Père de l'Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions du Cerf, 2015, 9782204103558</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De commencement en commencement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves-Marie Blanchard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bayard, pp.352, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze. Œuvres poétiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tuilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bernardi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Belles Lettres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 433, pp.224, 2004, Collection des Universités de France Série grecque, 9782251005164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources des sermons Sur les femmes myrophores de l’homéliaire patriarcal de Constantinople</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Schembra (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le mirofore tra letteratura, arte, liturgia e gender studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parekbolai – Supplementary volumes (1), , pp.37-74, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les exempla bibliques dans l’Oratio funebris du Pseudo-Martyrios et d’autres écrits sur Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jonathan Stutz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The City and its Teacher. The Funerary Oration for John Chrysostom and its Historical Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 142, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohr Siebeck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-67, 2025, Studien und Texte zu Antike und Christentum / Studies and Texts in Antiquity and Christianity, 978-3-16-164792-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible incarnée ou le drame intime de l’âme et du corps, d’après un sermon pseudochrysostomien inédit (CPG 4926)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Burnet; Joseph Verheyden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible et ses lecteurs chez les Pères de l’Église. Festschrift Jean-Marie Auwers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 341, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.279-291, 2025, Bibliotheca Ephemeridum Theologicarum Lovaniensium, 978-90-429-5501-1. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/jj.29556549.20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’animal qui a perdu sa voix : une vision « cynique » de l’homme après Babel chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans E. Ayroulet, B. Pinçon (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles relations entre l'humain et les animaux au regard des théologies de la création ? Lectures bibliques et patristiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.199-209, 2025, 9782204174039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Από την πρώτη ημέρα μέχρι σήμερα (Φιλ 1:5): από τον Παύλο στον Ιωάννη τον Χρυσόστομο, μια επιστολή προς τους Φιλιππησίους όλων των εποχών</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1924-2024 : présence et ministère de la Métropole de Philippes, Neapolis et Thassos en cent ans d’histoire. Actes du colloque de Kavala (Grèce), 27-30 septembre 2024 [en grec]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04736116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les « bonds » de saint Paul : l’exégèse unitive de 1 Corinthiens 9 par Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Stavrou (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire l’Écriture aujourd’hui dans l’esprit des Pères. Actes du colloque de l’Institut Saint-Serge (Paris, 24-25 novembre 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître, Cahiers de Biblia Patristica</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sources du sermon In mulieres unguentiferas de l’homéliaire patriarcal de Constantinople</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ἀρώματα καὶ μύρα. Le mirofore tra letteratura, arte, liturgia e gender studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04734049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Lettres du prêtre Constance (ou Constantin) accompagnant le recueil épistolaire de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anna Lampadaridi; Eleonora Kountoura Galaki; Guillaume Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources et méandres des lettres grecques. Textes, manuscrits et éditions de sources patristiques et byzantines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12, Ethniko Idryma Ereunon; Fondation nationale grecque de la recherche scientifique, Institut de recherches historiques, pp.117-132, 2024, Byzantine Research Library, 978-960-371-095-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un dessin évolutif du paysage patristique et médiéval : les ‘Sources Chrétiennes’ entre symbole et réalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Bady (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sur les épaules de géants. Les sources chrétiennes de l’Antiquité et du Moyen Âge aujourd’hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.39-59, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04629163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hymne au Christ de Philippiens 2,5-11 chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome théologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04736155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’« impiété triangulaire ». Le triangle comme figure de la Trinité dans l’Antiquité chrétienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Mali, L.-J. Tissot (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opus imperfectum in Matthaeum. The Text in its Contexts. Actes du colloque de Fribourg (19-21 octobre 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Idea of “Degrowth” by the Fathers of the Church</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homme, Nature et Société selon les Pères de l’Église (IIe – Ve siècles)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04740793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bon plaisir de Dieu (eudokia) chez Irénée et d’autres Pères grecs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Marie Chaieb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, théologien de l’unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 132, Beauchesne, pp.193-210, 2023, Théologie historique, 9782701017327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée ‘Docteur de l’unité’ et ‘théologien de l’unité’ : quelques remarques liminales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Marie Chaieb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, théologien de l'unité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.9-18, 2023, Théologie historique 132, 9782701017327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Lire ne suffit pas : il faut aussi interpréter ». L’exégèse polémique de Jean 5,17-19 par Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Régis Courtray; Régis Burnet; Jérôme Lagouanère; Maguelone Renard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Jésus des Écritures au Christ des théologiens. Les Pères de l’Église, lecteurs de la vie de Jésus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Brepols Publishers, pp.241-268, 2023, Cahiers de Biblia Patristica, 9782503599427. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/m.cbp-eb.5.133890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04078025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’hymne de la prière de Grégoire de Nysse dans trois textes mis sous les noms d’Éphrem et de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Cassin; Hélène Grelier-Deneux; Françoise Vinel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gregory of Nyssa: Homilies on the Our Father. An English Translation with Commentary and Supporting Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 168, Brill, pp.707-722, 2021, Vigiliae Christianae, Supplements, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004463011_030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘calame d’or’ : Jean Chrysostome écrivain selon le Pseudo-Georges d’Alexandrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dir. G. Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La source sans fin : la Bible chez Jean Chrysostome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cahiers de Biblia Patristica 23 / Cahiers de Biblindex 4, Brepols, pp.219-245, 2021, 9782503596983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vers inédits sur les Psaumes transmis sous le nom de Nicétas Chartophylax</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reinhart Ceulemans; Barbara Crostini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Receptions of the Bible in Byzantium: Texts, Manuscripts, and their Readers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 20, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uppsala University</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.207-258, 2021, Acta Universitatis Upsaliensis - Studia Byzantina Upsaliensia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03178942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héraclide de Nysse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la littérature grecque chrétienne des origines à 451, t. IV, Du IVe siècle au concile de Chalcédoine (451). Constantinople, la Grèce et l’Asie mineure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.787-790, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En quête des premières attestations du surnom ‘Chrysostome’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Catherine Broc-Schmezer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">John Chrysostom through Manuscripts, Editions and History</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CXIV, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.143-159, 2021, Studia Patristica, 978-90-429-4598-2. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv27vt5gb.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03540068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Bible dans les Catéchèses de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans R. Gounelle (éd.), La Bible dans les catéchèses des IVe et Ve siècles, Cahiers de Biblia Patristica. 21, p. 91-121</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03089358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Un homme en tout point incomparable» : Grégoire le Théologien vu par Rufin d’Aquilée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">C. ROUXPETEL, B. CABOURET, A. PETERS-CUSTOT (éd.), La réception des pères grecs et orientaux en Italie au Moyen Âge (Ve-XVe siècle), Paris, Cerf, p. 45-60</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques pistes de recherche à partir des divisions vétérotestamentaires de la Synopse des Écritures de Nicétas Seidès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Guillaume Bady; Marjo C.A. Korpel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les délimitations éditoriales des Écritures, des bibles anciennes aux lectures modernes. Editorial Delimitations of the Scriptures from Ancien Bibles to Modern Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-221, 2020, Pericope, 9789042943759</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les kephalaia dans les Synopses des Écritures attribuées à Athanase et à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marjo C. A. Korpel; Guillaume Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les délimitations éditoriales des Écritures, des bibles anciennes aux lectures modernes. Editorial Delimitations of the Scriptures from Ancien Bibles to Modern Readings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.191-209, 2020, Pericope, 978-90-429-4375-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03058777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’antijudaïsme banalisé. Des homélies de Jean Chrysostome à leurs avatars : l’exemple du sermon inédit Sur le paralytique (CPG 4857)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. G. Bady, D. Cuny. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les polémiques religieuses du Ier au IVe siècle de notre ère. Hommage à Bernard Pouderon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 128, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beauchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.215-230, 2019, Théologie historique, 9782701022772</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’actualité des Pères de l’Église, une mystique visionnaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’après Daech, entre géopolitique et mystique. Les Pères de l’Église dans le chaos oriental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aide à l'Eglise en Détresse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-77, 2018, 2-905287-46-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01765552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ‘vérité hébraïque’ ou la ‘vérité des Hexaples’ chez Jérôme d’après un passage de la Lettre 106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Canellis, É. Ayroulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’exégèse de saint Jérôme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.91-99, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genres et factures des textes exégétiques attribués à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. S. Kefalonnitis et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pragmatique du commentaire. Mondes anciens, mondes lointains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4, Brepols, pp.265-289, 2018, Antiquité et sciences humaines, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.ASH.5.114321⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02047023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jésus, un Dieu en gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jésus. Une encyclopédie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.395-401, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01596557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une course de chevaux vers le ciel. Édition et traduction d’un sermon ‘astringent’ mis sous le nom du ‘divin Chrysostome’ (CPG 4860)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Caroline Macé; Francesca Barone; Pablo A. Ubierna. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philologie, herméneutique et histoire des textes entre Orient et Occident. Mélanges en hommage à Sever J. Voicu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 73, Brepols, pp.811-822, 2017, Instrumenta Patristica et Mediaevalia, 978-2-503-57033-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01596542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Histoire de la tradition textuelle de la Bible », « Divisions et numérotations », « Zoom sur…Esdras », « La Bible comme œuvre et modèle littéraire dans l’Antiquité chrétienne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">dans L. MELLERIN (dir.), Lectures de la Bible (1er - 15e s.), Paris, Cerf, p. 54, 61-63, 64 et 233-234</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le théologien poète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">E. Junod et A. Le Boulluec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anthologie des théologiens de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.237-240, 2016, 9782204111553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ptolémée: Lettre à Flora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Pouderon, J.-M. Salamito et V. Zarini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premiers écrits chrétiens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 617, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gallimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.971-978 1418-1422, 2016, Bibliothèque de la Pléiade, 9782070134861</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le «Démosthène chrétien» : Grégoire le Théologien dans les Rhetores Graeci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Somers; Panayotis Yannopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philokappadox. In memoriam Justin Mossay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 251, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peeters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.285-306, 2016, Orientalia Lovaniensia Analecta, 978-90-429-3318-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Ecclésiaste chez Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">dans L. Mellerin (éd.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception du livre de Qohélet (Ier-XIIIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.149-161, 2016, 9782204111751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01292285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Pères de l’Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Bible dans les littératures du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cerf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.1711-1715, 2016, 9782204113885</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01517317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Saint Socrate’ ? L’‘atopie’ du philosophe chez les Pères de l’Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Élie Ayroulet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Pères de l’Église, première rencontre entre foi et raison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Profac, pp.95-166, 2015, 9782853171458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le miel des Écritures : la fréquence des références bibliques chez Jean Chrysostome et les trois Cappadociens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mellerin, Laurence; Badilita, Smaranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le miel des Écritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.149-178, 2015, Cahiers de Biblindex, 9782503555522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouche d’Or ou ‘langue sans frein’ : Jean Chrysostome et le franc-parler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, un évêque hors contrôle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CaritasPatrum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.33-58, 2015, 9782953428391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01214399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibles et canons de Basile de Césarée, Grégoire de Nazianze et Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mellerin, Laurence; Badilita, Smaranda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le miel des Écritures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Brepols, pp.121-148, 2015, Cahiers de Biblindex, 9782503555522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des lettres comme des flocons de neige&amp;quot; ? Le fait épistolaire dans la Correspondance d'exil de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre gréco-latine. Un genre littéraire ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 52, Publications de la Maison de l'Orient et de la Méditerranée, pp.165-187, 2014, Collection de la Maison de l'Orient et de la Méditerranée, 9782356680457</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01133402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le début inédit du prologue de la Synopse attribuée à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Paramelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eukarpa. Études sur la Bible et ses exégèses réunies par Mireille Loubet et Didier Pralon en hommage à Gilles Dorival</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf, pp.289-293, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00589224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les figures du Théologien : les citations de Grégoire de Nazianze dans les manuels byzantins de figures rhétoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrea Schmidt. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Nazianzenica II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.257-322, 2010, Corpus Christianorum Series Graeca 73, Corpus Nazianzenum 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traduction Œcuménique de la Bible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction Œcuménique de la Bible</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cerf/Bibli'O, pp.1993-2016, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00544893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le renouveau patristique, son commencement et sa finalité. Aperçu bibliographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yves-Marie Blanchard; Guillaume Bady. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De commencement en commencement. Le renouveau patristique dans la théologie contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bayard, pp.305-327, 2007, Théologia, 978-2-227-47628-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducere la Proverbe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Badilita</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cristian Badilita et alii. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septuaginta 4/1. Psalmi, Odele, Proverbele, Ecleziastul, Cântarea cântarilor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polirom, pp.389-399, 2006, Septuaginta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Socrate de Platon: pédéraste ou pédagogue?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Louis Basset et Frédérique Biville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jeux et les ruses de l’ambiguïté volontaire dans les textes grecs et latins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MOM, pp.131-146, 2005, Coll. de la Maison de l'Orient, 33. Série linguistique et philologique 4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « philocalie » d’Irénée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée Docteur de l’Église universelle : un billet d’Henri de Lubac</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syméon le Nouveau Théologien (949-1022). Un millénaire à saluer… et des Lettres à lire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Début et longueur des ethica dans les Homélies sur la Lettre aux Philippiens de Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/mrwi⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinet de curiosités de la bibliothèque des Sources Chrétiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Delmulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Humeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thulane Briois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03427099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un retour aux sources sur les pas d’Irénée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Peter John GENTRY, Septuaginta. Vetus Testamentum Graecum auctoritate Academiae Scientiarum Gottingensis editum XI, 2 Ecclesiastes, Vandenhoeck & Ruprecht 2019, 249 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de Adrian’s Introduction to the Divine Scriptures. An Antiochene Handbook for Scriptural Interpretation, Edited with a Study, Translation, and Commentary by Peter W. MARTENS, Oxford Early Christian Texts, Oxford University Press, 2017, xvi + 344 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de louange : les Odes avant et après l’Alexandrinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02457297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de l’épigramme littéraire dans l’antiquité grecque et romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.701-705</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03984586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys d’Alexandrie, Fragment sur le Cantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04744802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation, annotation et révision de traductions de F. Quéré-Jaulmes : Cyrille d’Alexandrie, Sermon 15, sur l’incarnation du Verbe de Dieu (CPG 5259), et Ps-Hippolyte, Sermon pour la fête de l’Épiphanie (CPG 1917)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lire les Psaumes à l'école des Pères : contributions (notices d'introductions, traductions et notes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quarante martyrs de Sébaste : traduction et révision de plusieurs textes (avec introduction et annotation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, Homélie 45 sur les Actes des Apôtres et (en coll. avec M.-H. Congourdeau), Homélie 24 sur l’Épître aux Hébreux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02424654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hippolyte, Commentaire sur Daniel, livre IV, dans L'Antichrist, coll. Bibliothèque 4, éd. Migne, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Dufour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze, De l'amour des pauvres, dans Riches et pauvres dans l’Église ancienne, coll. Lettres chrétiennes 2, Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Chrysostome, 3e Catéchèse baptismale, dans Catéchuménat des premiers chrétiens, édition nouvelle par M. Dujarier, coll. Les Pères dans la foi 60, Paris, Éd. Migne, p. 161-176</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00537419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">19 recensions dans le « Bulletin chrysostomien pour 2022/2023 »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, pp.179-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface. Nous devons entendre par « frère » tous les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Césaire d'Arles et les cinq continents, tome V, L'influence des Pères de l'Église</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.15-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04161908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encadrés patristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Sagesse selon le livre des Proverbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.6, 8, 11, 14, 21, 23, 27, 29, 34, 35, 38, 40, 42, 44, 47, 50, 53, 58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04744857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, La foi démontrée: Introduction, notes et références bibliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irénée de Lyon, La foi démontrée [= Démonstration de la prédication des apôtres], traduction d’Adelin Rousseau, Cerf, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire de Nazianze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Prudhomme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lettres grecques. Anthologie de la littérature grecque d’Homère à Justinien, Les Belles Lettres, Paris 2020, p. 1555-1560</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03059001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biblical tools of the Biblindex project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Mellerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Goudard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01543378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recension de L. Brottier, Les &amp;quot; Propos sur la contrition &amp;quot; de Jean Chrysostome et le destin d'écrits de jeunesse méconnus, introduction, traduction, annotation par Laurence Brottier, 2010, Paris, Éditions du Cerf (collection &amp;quot; Patrimoines christianisme &amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.392-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00753506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour lire les Pères de l'Église</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adalbert-Gautier Hamman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau Littré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Blum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Pruvost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00136200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Allons et discutons » : le dialogue avec le monde, entre exégèse et polémique, dans quelques écrits attribués à Jean Chrysostome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bady</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01261422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4F689611"/>
+    <w:nsid w:val="E7670120"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bady" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5584-1224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069461163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706702v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bady" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392054v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787046v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Broc-Schmezer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Augustin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.137029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424642v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424848v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424658v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059006v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092195v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courtray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424807v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424865v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424867v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424870v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424873v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424871v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599344v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424872v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424868v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.1161" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424811v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418952v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2014.8355" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848233v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.974.0459" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424843v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848008v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2010.3066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424818v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424815v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Tchernetska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rht.2003.1525" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596550v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596548v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596552v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430388v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foschia Laurence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537423v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537417v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tr&#233;d&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888967v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lampadaridi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923873v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Fogielman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ech Chael" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gonnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Kountoura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9789603710950-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923809v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardus Frederik Diercks" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Leal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Guern" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923798v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gryson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984571v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marie Chaieb" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923807v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Siniscalco" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Podolak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Moreau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923799v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pourkier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Gu&#233;rard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reynard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923795v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Phillips" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923794v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921732v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Zimmerl-Panagl" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sabbah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Angliviel de La Beaumelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923796v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923791v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Martin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morales" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Syre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921731v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Duval" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gain" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540067v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/recherche/publications/actes/john-chrysostom-through-manuscripts-editions-and-history" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427106v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921738v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Boulnois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouffartigue" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058772v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo C.A. Korpel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042943759&amp;amp;series_number_str=11&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambert-Protat" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerzaguet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571795v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921727v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kannengiesser" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian D&#238;nca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Metzler" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Savvidis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/collection/SC-598" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921725v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo L&#233;al" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mattei" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meunier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921728v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047033v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cuny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-beauchesne.com/product_info.php?products_id=2334" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740263v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basanese" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18190/lectures-de-la-bible-ier-xveme-siecle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133404v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136199v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Blanchard" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136196v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tuilier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernardi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251005164/oeuvres-poetiques-tome-i-1re-partie-poemes-personnels-ii-1-1-11" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195333v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706698v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/en/book/the-city-and-its-teacher-9783161647925/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734052v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706686v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042955004&amp;amp;series_number_str=341&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.29556549.20" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706689v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734049v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736116v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736155v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706695v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740793v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984579v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984583v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078025v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.cbp-eb.5.133890" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178942v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uu.diva-portal.org/smash/record.jsf?pid=diva2%3A1472780&amp;amp;dswid=3386" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427126v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427130v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004463011_030" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427127v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540068v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=8412" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv27vt5gb.11" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089358v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058786v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058782v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042943759&amp;amp;series_number_str=11&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058777v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047038v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765552v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aed-france.org/actes-du-colloque-lapres-daech-entre-geopolitique-et-mystique/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836841v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047023v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ASH.5.114321" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596557v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424645v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596542v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418951v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517316v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042933187&amp;amp;series_number_str=251&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418948v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Premiers-ecrits-chretiens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292285v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducerf.fr/librairie/livre/17644/la-reception-du-livre-de-qohelet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517317v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17757/la-bible-dans-les-litteratures-du-monde-coffret" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133397v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251184v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214399v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caritaspatrum.free.fr" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251187v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133402v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589224v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paramelle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581286v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544893v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537435v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136197v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Badilita" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136190v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706678v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706704v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984591v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427099v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Humeau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulane Briois" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427103v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mrwi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706713v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424847v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424846v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457297v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984586v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744802v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636133v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424656v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424652v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424654v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753484v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Dufour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753481v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537419v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400761v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161908v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744857v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059003v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059001v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Prudhomme" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543378v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753506v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537443v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136194v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalbert-Gautier Hamman" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136200v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blum" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261422v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bady" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5584-1224" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069461163" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706702v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bady" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392054v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807803v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04787046v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Broc-Schmezer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Augustin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.REA.5.137029" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706719v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mellerin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201100v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058790v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092195v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424642v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424848v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424658v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424861v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424849v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424851v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Courtray" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424859v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424856v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424865v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424866v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424813v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424871v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424873v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424870v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424872v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424868v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599344v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424810v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596536v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rursus.1161" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418952v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424811v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01134811v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2014.8355" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251195v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133381v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848008v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424843v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rspt.974.0459" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848233v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00848006v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424845v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790851v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753514v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00790849v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457236v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00598294v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537414v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2010.3066" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537474v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424818v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852010v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424842v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Tchernetska" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rht.2003.1525" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00010048v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424841v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424819v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596548v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596550v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596552v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01544201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430388v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517314v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Foschia Laurence" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908117v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00555739v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537417v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Tr&#233;d&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537423v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136191v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136192v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312886v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136195v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308932v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888967v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lampadaridi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616744v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adalbert-Gautier Hamman" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923873v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Antoine Fogielman" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Ech Chael" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gonnet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753312v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Kountoura" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.brepols.net/products/IS-9789603710950-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923809v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardus Frederik Diercks" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo Leal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Guern" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923798v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Gryson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984571v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=marie Chaieb" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923807v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Siniscalco" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Podolak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Moreau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923799v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Pourkier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921737v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Gu&#233;rard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Reynard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923794v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Phillips" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923795v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921732v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Zimmerl-Panagl" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Sabbah" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berthet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Angliviel de La Beaumelle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bruneti&#232;re" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923796v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Martin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Morales" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Syre" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921731v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Duval" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Gain" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540067v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/recherche/publications/actes/john-chrysostom-through-manuscripts-editions-and-history" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427106v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921738v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Boulnois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bouffartigue" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058772v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjo C.A. Korpel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042943759&amp;amp;series_number_str=11&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921726v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Kannengiesser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian D&#238;nca" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meunier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02054778v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chambert-Protat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gerzaguet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571795v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921725v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#243;nimo L&#233;al" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mattei" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921727v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Bara" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Metzler" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriakos Savvidis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sourceschretiennes.org/collection/SC-598" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04921728v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047033v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Cuny" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-beauchesne.com/product_info.php?products_id=2334" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740263v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Aillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Basanese" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bertrand" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/18190/lectures-de-la-bible-ier-xveme-siecle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133404v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136199v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Blanchard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136196v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tuilier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bernardi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lesbelleslettres.com/livre/9782251005164/oeuvres-poetiques-tome-i-1re-partie-poemes-personnels-ii-1-1-11" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195333v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706698v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mohrsiebeck.com/en/book/the-city-and-its-teacher-9783161647925/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706686v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042955004&amp;amp;series_number_str=341&amp;amp;lang=en" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/jj.29556549.20" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734052v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736116v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706689v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04734049v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706683v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629163v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04736155v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706695v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04740793v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984579v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984583v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04078025v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/m.cbp-eb.5.133890" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427130v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004463011_030" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427126v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03178942v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uu.diva-portal.org/smash/record.jsf?pid=diva2%3A1472780&amp;amp;dswid=3386" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427127v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03540068v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?id=8412" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv27vt5gb.11" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03089358v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058786v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058782v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042943759&amp;amp;series_number_str=11&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03058777v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047038v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01765552v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aed-france.org/actes-du-colloque-lapres-daech-entre-geopolitique-et-mystique/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836841v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02047023v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.ASH.5.114321" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01596557v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596542v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424645v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418951v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418948v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Bibliotheque-de-la-Pleiade/Premiers-ecrits-chretiens" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517316v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peeters-leuven.be/detail.php?search_key=9789042933187&amp;amp;series_number_str=251&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01292285v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsducerf.fr/librairie/livre/17644/la-reception-du-livre-de-qohelet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01517317v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducerf.fr/librairie/livre/17757/la-bible-dans-les-litteratures-du-monde-coffret" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133397v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251184v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01214399v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://caritaspatrum.free.fr" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251187v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01133402v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00589224v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Paramelle" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581286v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00544893v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537435v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136197v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Badilita" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136190v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706678v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706704v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984591v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427103v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/mrwi" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03427099v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Delmulle" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Humeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thulane Briois" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706713v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424847v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424846v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457297v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03984586v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744802v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636133v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424656v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424652v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02424654v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753484v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Dufour" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753481v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00537419v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400761v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04161908v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04744857v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059003v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03059001v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Prudhomme" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01543378v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Goudard" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00753506v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537443v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136194v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136200v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blum" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pruvost" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01261422v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>