--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -376,1126 +376,1126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Single-shot quantitative phase-fluorescence imaging using cross-grating wavefront microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative phase microscopies: accuracy comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Bénéfice</w:t>
+                <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-61183-3⟩</w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41377-024-01619-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04912438v1</w:t>
+                <w:t xml:space="preserve">hal-04757496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative phase microscopies: accuracy comparison</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Maire</w:t>
+                <w:t xml:space="preserve">Author Correction: Single-shot quantitative phase-fluorescence imaging using cross-grating wavefront microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sentenac</w:t>
+                <w:t xml:space="preserve">Maëlle Bénéfice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13, pp.288. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.10574. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41377-024-01619-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-61183-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04757496v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04912438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavefront Microscopy Using Quadriwave Lateral Shearing Interferometry: From Bioimaging to Nanophotonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Uniform Huygens Metasurfaces with Postfabrication Phase Pattern Recording Functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Mikheeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Genevet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bedu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10 (2), pp.322-339. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c01238⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 10, pp.1538-1546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03991685v1</w:t>
+                <w:t xml:space="preserve">hal-03994382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry mass photometry of single bacteria using quantitative wavefront microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavefront Microscopy Using Quadriwave Lateral Shearing Interferometry: From Bioimaging to Nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.06.020⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.322-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c01238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04169001v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Microscale Thermometry in Droplets Loaded with Gold Nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tribet</w:t>
+                <w:t xml:space="preserve">Dry mass photometry of single bacteria using quantitative wavefront microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Bénéfice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Marie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurore Gorlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c02550⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (15), pp.3159-3172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419656v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti Stokes Thermometry of Plasmonic Nanoparticle Arrays</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantitative Microscale Thermometry in Droplets Loaded with Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ianina L Violi</w:t>
+                <w:t xml:space="preserve">Lucas Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan A Maier</w:t>
+                <w:t xml:space="preserve">Christophe Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Cortés</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.2301496. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (49), pp.11200-11207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202301496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c02550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207547v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Huygens Metasurfaces with Postfabrication Phase Pattern Recording Functionality</w:t>
+                <w:t xml:space="preserve">Anti Stokes Thermometry of Plasmonic Nanoparticle Arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Mikheeva</w:t>
+                <w:t xml:space="preserve">Simone Ezendam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remi Colom</w:t>
+                <w:t xml:space="preserve">Lin Nan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Genevet</w:t>
+                <w:t xml:space="preserve">Ianina L Violi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Bedu</w:t>
+                <w:t xml:space="preserve">Stefan A Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Igor Ozerov</w:t>
+                <w:t xml:space="preserve">Emiliano Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, pp.1538-1546. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.2301496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00128⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202301496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994382v1</w:t>
+                <w:t xml:space="preserve">hal-04207547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optically-assisted thermophoretic reversible assembly of colloidal particles and E. coli using graphene oxide microstructures</w:t>
+                <w:t xml:space="preserve">Biomass measurements of single neurites in vitro using optical wavefront microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jostine Joby</w:t>
+                <w:t xml:space="preserve">Ljiljana Durdevic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suman Das</w:t>
+                <w:t xml:space="preserve">Aroa Relaño Ginés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Praveenkumar Pinapati</w:t>
+                <w:t xml:space="preserve">Antoine Roueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Rogez</w:t>
+                <w:t xml:space="preserve">Guillaume Blivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12, </w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (12), pp.6550-6560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-022-07588-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/boe.471284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03600572v1</w:t>
+                <w:t xml:space="preserve">hal-03861536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomass measurements of single neurites in vitro using optical wavefront microscopy</w:t>
+                <w:t xml:space="preserve">Optically-assisted thermophoretic reversible assembly of colloidal particles and E. coli using graphene oxide microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ljiljana Durdevic</w:t>
+                <w:t xml:space="preserve">Jostine Joby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aroa Relaño Ginés</w:t>
+                <w:t xml:space="preserve">Suman Das</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Roueff</w:t>
+                <w:t xml:space="preserve">Praveenkumar Pinapati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Blivet</w:t>
+                <w:t xml:space="preserve">Benoît Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13 (12), pp.6550-6560. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/boe.471284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-022-07588-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03861536v1</w:t>
+                <w:t xml:space="preserve">hal-03600572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-grating phase microscopy (CGM): In silico experiment (insilex) algorithm, noise and accuracy</w:t>
               </w:r>
@@ -1585,77 +1585,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life at high temperature observed in vitro upon laser heating of gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Bénéfice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gorlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien M L Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1700,217 +1700,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metasurface Optical Characterization Using Quadriwave Lateral Shearing Interferometry</w:t>
+                <w:t xml:space="preserve">Microscale Thermophoresis in Liquids Induced by Plasmonic Heating and Characterized by Phase and Fluorescence Microscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sadman Shakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Samira Khadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinghua Song</w:t>
+                <w:t xml:space="preserve">Julien Polleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Monneret</w:t>
+                <w:t xml:space="preserve">Alois Würger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (2), pp.603-613. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (39), pp.21533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c06299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161297v1</w:t>
+                <w:t xml:space="preserve">hal-03353116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are bacteria claustrophobic? The problem of micrometric spatial confinement for the culturing of micro-organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gorlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Iv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1968,161 +1968,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03186330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale Thermophoresis in Liquids Induced by Plasmonic Heating and Characterized by Phase and Fluorescence Microscopies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metasurface Optical Characterization Using Quadriwave Lateral Shearing Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Khadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadman Shakib</w:t>
+                <w:t xml:space="preserve">Daniel Andrén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Rogez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samira Khadir</w:t>
+                <w:t xml:space="preserve">Ruggero Verre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Polleux</w:t>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alois Würger</w:t>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 125 (39), pp.21533. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.603-613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c06299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353116v1</w:t>
+                <w:t xml:space="preserve">hal-03161297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative phase microscopy using quadriwave lateral shearing interferometry (QLSI): principle, terminology, algorithm and grating shadow description</w:t>
               </w:r>
@@ -2180,1304 +2180,1304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Stokes Thermometry in Nanoplasmonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoplasmonics of metal layers and nanoholes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Marmri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Thibaudau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c01112⟩</w:t>
+              <w:t xml:space="preserve">APL Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (10), pp.101101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0057185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353191v1</w:t>
+                <w:t xml:space="preserve">hal-03451331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoplasmonics of metal layers and nanoholes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-Stokes Thermometry in Nanoplasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APL Photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (10), pp.101101. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (4), pp.5785-5792. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0057185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c01112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451331v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03353191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications and challenges of thermoplasmonics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal architecture for diamond-based wide-field thermal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Cichos</w:t>
+                <w:t xml:space="preserve">Rana Tanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Quidant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Favaro de Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gediminas Seniutinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-020-0740-6⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.025027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5140030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02922264v1</w:t>
+                <w:t xml:space="preserve">hal-02493073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion layer influence on controlling the local temperature in plasmonic gold nanoholes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Quantifying the Role of the Surfactant and the Thermophoretic Force in Plasmonic Nano-optical Trapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quanbo Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9nr08113e⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (12), pp.8811-8817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461519v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Role of the Surfactant and the Thermophoretic Force in Plasmonic Nano-optical Trapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Adhesion layer influence on controlling the local temperature in plasmonic gold nanoholes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quanbo Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03638⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.2524-2531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nr08113e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064997v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full optical characterization of single nanoparticles using quantitative phase imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications and challenges of thermoplasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cichos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quidant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.381729⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (9), pp.946-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-020-0740-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508604v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple experimental procedures to distinguish photothermal from hot-carrier processes in plasmonics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Full optical characterization of single nanoparticles using quantitative phase imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Khadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andrén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41377-020-00345-0⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.381729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884586v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal architecture for diamond-based wide-field thermal imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Monneret</w:t>
+                <w:t xml:space="preserve">Simple experimental procedures to distinguish photothermal from hot-carrier processes in plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Favaro de Oliveira</w:t>
+                <w:t xml:space="preserve">Ivan Bordacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gediminas Seniutinas</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Andrea Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quidant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.025027. </w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.2047 - 7538. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5140030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41377-020-00345-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02493073v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative model of the image of a radiating dipole through a microscope</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
+                <w:t xml:space="preserve">Microscale Temperature Shaping Using Spatial Light Modulation on Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Durdevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien M L Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Wattellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000478⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-40382-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059860v1</w:t>
+                <w:t xml:space="preserve">hal-02073966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale Temperature Shaping Using Spatial Light Modulation on Gold Nanoparticles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Monneret</w:t>
+                <w:t xml:space="preserve">Quantitative model of the image of a radiating dipole through a microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Khadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36 (4), pp.478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-40382-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAA.36.000478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02073966v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Measurement in Plasmonic Nanoapertures Used for Optical Trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quanbo Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (7), pp.1763-1773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3563,51 +3563,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob Verghese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wattellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (32), </w:t>
@@ -3827,64 +3827,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Imaging and Characterization of Graphene and Other 2D Materials Using Quantitative Phase Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Khadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4013,51 +4013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bermudez Urena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (1), pp.2-8. </w:t>
@@ -4206,1732 +4206,1732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluence Threshold for Photothermal Bubble Generation Using Plasmonic Nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Mensah</w:t>
+                <w:t xml:space="preserve">Quantifying the Efficiency of Plasmonic Materials for Near-Field Enhancement and Photothermal Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lalisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 119 (51), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09903⟩</w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01323089v1</w:t>
+                <w:t xml:space="preserve">hal-01219588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping and Patterning Gold Nanoparticles via Micelle Templated Photochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Kundrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Polleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C5NR04751J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Study of the Photothermal Properties of Metallic Nanowire Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fluence Threshold for Photothermal Bubble Generation Using Plasmonic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b01673⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (51), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219557v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: &amp;quot;Validating subcellular thermal changes revealed by fluorescent thermosensors&amp;quot; and &amp;quot;The 10^5 gap issue between calculation and measurement in single-cell thermometry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative Study of the Photothermal Properties of Metallic Nanowire Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Fairfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. K. Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmeth.3552⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.5551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b01673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219566v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Efficiency of Plasmonic Materials for Near-Field Enhancement and Photothermal Conversion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to: &amp;quot;Validating subcellular thermal changes revealed by fluorescent thermosensors&amp;quot; and &amp;quot;The 10^5 gap issue between calculation and measurement in single-cell thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09294⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmeth.3552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219588v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-harmonic optical heating of plasmonic nanoparticles</w:t>
+                <w:t xml:space="preserve">Deterministic Temperature Shaping using Plasmonic Nanoparticle Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Esteban Bermudez Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pascal Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quidant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035439⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.8984-8989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4NR01644K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056948v1</w:t>
+                <w:t xml:space="preserve">hal-01056946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critique of methods for temperature imaging in single cells</w:t>
+                <w:t xml:space="preserve">Super-Heating and Micro-Bubble Generation around Plasmonic Nanoparticles under cw Illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Polleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jullien</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1, pp.899-901. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118, pp.4890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmeth.3073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp411519k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01059425v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00962204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Heating and Micro-Bubble Generation around Plasmonic Nanoparticles under cw Illumination</w:t>
+                <w:t xml:space="preserve">A critique of methods for temperature imaging in single cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Monneret</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118, pp.4890. </w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.899-901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp411519k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmeth.3073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00962204v1</w:t>
+                <w:t xml:space="preserve">hal-01059425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplasmonics for chemistry</w:t>
+                <w:t xml:space="preserve">Time-harmonic optical heating of plasmonic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Quidant</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed S. A. Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C3CS60364D⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.035439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00991937v1</w:t>
+                <w:t xml:space="preserve">hal-01056948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Temperature Shaping using Plasmonic Nanoparticle Assemblies</w:t>
+                <w:t xml:space="preserve">Nanoplasmonics for chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quidant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6, pp.8984-8989. </w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.3898-3907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C4NR01644K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C3CS60364D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056946v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-plasmonics: using metallic nanostructures as nano-sources of heat</w:t>
+                <w:t xml:space="preserve">Photo-induced heating of nanoparticle arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bermudez Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quidant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (2), pp.171-187. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (8), pp.6478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lpor.201200003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nn401924n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904949v1</w:t>
+                <w:t xml:space="preserve">hal-00904676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-antennes plasmoniques pour la biophotonique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo-plasmonics: using metallic nanostructures as nano-sources of heat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quidant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.171-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lpor.201200003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840846v1</w:t>
+                <w:t xml:space="preserve">hal-00904949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional temperature imaging around a gold microwire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bon</w:t>
+                <w:t xml:space="preserve">Nano-antennes plasmoniques pour la biophotonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Ghenuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grinenval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Belaid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+                <w:t xml:space="preserve">G. Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.37-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904675v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced heating of nanoparticle arrays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Monneret</w:t>
+                <w:t xml:space="preserve">Three-dimensional temperature imaging around a gold microwire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (8), pp.6478. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.244103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn401924n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4811557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904676v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative absorption spectroscopy of nano-objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Berto</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Esteban Bermudez Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quidant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6034,51 +6034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark P. Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quidant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, pp.2107 - 2111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6151,51 +6151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Meyerbröker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Polleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (8), pp.7227-7233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6242,77 +6242,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Imaging of Nanostructures by Quantitative Optical Phase Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Polleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6357,226 +6357,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond-pulsed optical heating of gold nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmon-assisted optofluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon S. Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve Rigneault</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mccloskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quidant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (7), pp.5457-5462</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729077v1</w:t>
+                <w:t xml:space="preserve">hal-00612474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-assisted optofluidics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Femtosecond-pulsed optical heating of gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Quidant</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.035415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.035415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612474v1</w:t>
+                <w:t xml:space="preserve">hal-00729077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchoring phthalocyanine molecules on the 6H-SiC(0001)3x3</w:t>
               </w:r>
@@ -6679,3086 +6679,3211 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00188840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermométrie photoacoustique en thérapie photothermique</w:t>
+                <w:t xml:space="preserve">Size-controlled Au and Pt nanoparticles for enhanced CO₂ photoreduction with water under visible light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Metwally</w:t>
+                <w:t xml:space="preserve">Leila Hammoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Jones</w:t>
+                <w:t xml:space="preserve">Justine Quinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ndjehoya</w:t>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Correard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A.L. Bailly</w:t>
+                <w:t xml:space="preserve">Clément Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optdiag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">C'Nano 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376906v1</w:t>
+                <w:t xml:space="preserve">hal-05562653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum sensing with diamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly-sensitive quantitative thermal microscopy using gold nano-particles as heat sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Philip</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+                <w:t xml:space="preserve">Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Csilla Gergely</w:t>
+                <w:t xml:space="preserve">Kahina Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Quantum Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Imaging, Manipulation, and Analysis of Biomolecules, Cells, and Tissues XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2290083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920172v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAVITY: a project on Glioblastoma Risk Attrition by VectorIzed ThermotherapY</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Thermométrie photoacoustique en thérapie photothermique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ndjehoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West/BIOS2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Optdiag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376897v1</w:t>
+                <w:t xml:space="preserve">hal-02376906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-sensitive quantitative thermal microscopy using gold nano-particles as heat sources</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GRAVITY: a project on Glioblastoma Risk Attrition by VectorIzed ThermotherapY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Federici</w:t>
+                <w:t xml:space="preserve">N. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Robert</w:t>
+                <w:t xml:space="preserve">G. Ndjehoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Meziane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+                <w:t xml:space="preserve">F. Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging, Manipulation, and Analysis of Biomolecules, Cells, and Tissues XVI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics West/BIOS2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01875435v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal effects in nanoplasmonics. Recent applications in physics, chemistry and biology.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantum sensing with diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Tanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Mediterranean International Workshop on Photoacoustic &amp; Photothermal Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Erice, Italy</w:t>
+              <w:t xml:space="preserve">International Symposium on Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317685v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoplasmonics. Applications in physics, chemistry and biology</w:t>
+                <w:t xml:space="preserve">Optical heating of gold nanoparticles. Applications in physics, chemistry and biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bordeaux - COLOQ'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Medinano 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317682v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gold nanoparticles as nanosources of heat. From the control of microscale fluid dynamics to hydrothermal nanochemistry</w:t>
+                <w:t xml:space="preserve">Photothermal effects of gold nanoparticles. Applications in physics, chemistry and biology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSI - Journées surfaces et interfaces 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées Cnano PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274359v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoplasmonics</w:t>
+                <w:t xml:space="preserve">Gold nanoparticles as nanosources of heat. From the control of microscale fluid dynamics to hydrothermal nanochemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNMO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, les Issambres, France</w:t>
+              <w:t xml:space="preserve">JSI - Journées surfaces et interfaces 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317679v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the efficiency of plasmonic materials. The case of metal nitrides.</w:t>
+                <w:t xml:space="preserve">Thermoplasmonics. Applications in physics, chemistry and biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Optique Bordeaux - COLOQ'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317683v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal effects of gold nanoparticles. Applications in physics, chemistry and biology.</w:t>
+                <w:t xml:space="preserve">Photothermal effects in nanoplasmonics. Recent applications in physics, chemistry and biology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Cnano PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Fourth Mediterranean International Workshop on Photoacoustic &amp; Photothermal Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317681v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical heating of gold nanoparticles. Applications in physics, chemistry and biology</w:t>
+                <w:t xml:space="preserve">Thermoplasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medinano 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Athène, Greece</w:t>
+              <w:t xml:space="preserve">JNMO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, les Issambres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01317676v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid superheating, convection and bubble formation around gold nanoparticles</w:t>
+                <w:t xml:space="preserve">Comparing the efficiency of plasmonic materials. The case of metal nitrides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR or Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">META16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274370v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01317683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+                <w:t xml:space="preserve">Thermal imaging of gold nanoparticles using wavefront sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal nanosciences and nanoengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Focus On Microscopy 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Gottingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274360v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoplasmonic assisted hydrodynamics. From microbubble formation to fluid convection</w:t>
+                <w:t xml:space="preserve">Last advances of thermoplasmonics in physics, chemistry and biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, New York, United States</w:t>
+              <w:t xml:space="preserve">Hot nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274368v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Ultrasound Contrast Agents for applications in nanomedicine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoplasmonic-assisted hydrodynamics. From phase transition to fluid convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europeen Nanomedicine Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Frontiers in nanooptics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Locarno, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653656v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature microscopy using quantitative phase imaging</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photothermic Activated Phase-Shifted Perfluorocarbon Droplets for Theranostic applications on Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Al-Kattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS, Photonics West 2015, Quantitative phase imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">51èmes Rencontres Internationales de Chimie Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227822v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-plasmonique et imagerie thermique par l'optique</w:t>
+                <w:t xml:space="preserve">Thermoplasmonic assisted hydrodynamics. From microbubble formation to fluid convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence GdR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">META 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274361v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last advances of thermoplasmonics in physics, chemistry and biology</w:t>
+                <w:t xml:space="preserve">Thermal biophysics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hot nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">Thermal nanosciences and nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274365v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoplasmonic-assisted hydrodynamics. From phase transition to fluid convection</w:t>
+                <w:t xml:space="preserve">Fluid superheating, convection and bubble formation around gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in nanooptics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Locarno, Switzerland</w:t>
+              <w:t xml:space="preserve">GdR or Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274366v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermic Activated Phase-Shifted Perfluorocarbon Droplets for Theranostic applications on Cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Molecular Ultrasound Contrast Agents for applications in nanomedicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Soulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Al-Kattan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes Rencontres Internationales de Chimie Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">Europeen Nanomedicine Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653669v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal imaging of gold nanoparticles using wavefront sensing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+                <w:t xml:space="preserve">Temperature microscopy using quantitative phase imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Monneret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus On Microscopy 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Gottingen, Germany</w:t>
+              <w:t xml:space="preserve">BIOS, Photonics West 2015, Quantitative phase imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228220v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last advances in thermal plasmonics</w:t>
+                <w:t xml:space="preserve">Thermo-plasmonique et imagerie thermique par l'optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon research Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t>
+              <w:t xml:space="preserve">Conférence GdR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274372v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature microscopy using quadriwave shearing interferometry. Applications in Thermoplasmonics</w:t>
+                <w:t xml:space="preserve">Last advances in thermal plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on microscopy 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Masstricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Gordon research Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820510v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative absorption spectroscopy of nano-objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Microscopie quantitative par mesure de front d'onde. Applications à la mesure de masse sèche cellulaire, à la cartographie de température et à l'imagerie de phase vibrationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Herve Rigneault</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on microscopy 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Masstricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées Recherche Industrie de l'Optique Adaptative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820509v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization resolved super-resolution microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Valades Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haitham Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on microscopy 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Masstricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadriwave lateral shearing interferometry as a quantification tool for microscopy. Application to dry mass determination of living cells, temperature mapping, and vibrational phase imaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Temperature microscopy using quadriwave shearing interferometry. Applications in Thermoplasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Savatier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Polleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Methods for Inspection, Characterization, and Imaging of Biomaterials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Focus on microscopy 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Masstricht, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908014v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Imaging using Quadriwave Shearing Interferometry. Applications in Thermoplasmonics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Quantitative absorption spectroscopy of nano-objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.B. Urena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Polleux</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quidant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPP6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Focus on microscopy 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Masstricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00830733v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoplasmonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quadriwave lateral shearing interferometry as a quantification tool for microscopy. Application to dry mass determination of living cells, temperature mapping, and vibrational phase imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSOP3 (Summer School on Plasmonics 3)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Methods for Inspection, Characterization, and Imaging of Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United States. pp.879209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2021331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274373v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie quantitative par mesure de front d'onde. Applications à la mesure de masse sèche cellulaire, à la cartographie de température et à l'imagerie de phase vibrationnelle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Savatier</w:t>
+                <w:t xml:space="preserve">Temperature Imaging using Quadriwave Shearing Interferometry. Applications in Thermoplasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Polleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Industrie de l'Optique Adaptative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France</w:t>
+              <w:t xml:space="preserve">SPP6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908123v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Imaging using Quantitative Phase Microscopy</w:t>
+                <w:t xml:space="preserve">Thermoplasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonons and fluctuations III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Sant Feliu de Guíxols, Spain</w:t>
+              <w:t xml:space="preserve">SSOP3 (Summer School on Plasmonics 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274377v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature imaging using quantitative phase microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Polleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème édition des journées " Imagerie optique non conventionnelle "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temperature Imaging using Quantitative Phase Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Phonons and fluctuations III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Sant Feliu de Guíxols, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoplasmonics. Heating metal nanoparticles using light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9768,114 +9893,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence induite par microscopie à effet tunnel et étude des propriétés électroniques, chimiques et optiques de la surface de carbure de silicium 6H-SiC(0001)3x3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université Paris Sud - Paris XI, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00190955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId287"/>
+      <w:footerReference w:type="default" r:id="rId292"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10022,51 +10147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loukili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jullien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Plasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.034209" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marthy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parreault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.545362" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle B&#233;n&#233;fice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61183-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757496v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-024-01619-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01238" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.06.020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04419656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sixdenier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02550" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ezendam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Nan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina L Violi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Maier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cort&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301496" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mikheeva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Colom" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bedu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00128" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600572v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostine Joby" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Das" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveenkumar Pinapati" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rogez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07588-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861536v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Durdevic" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Rela&#241;o Gin&#233;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.471284" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03764599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2022.128577" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien M L Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33074-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161297v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khadir" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;n" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Verre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01707" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186330v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Iv" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00184a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadman Shakib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rogez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Polleux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois W&#252;rger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c06299" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226641v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfbf9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c01112" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451331v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Marmri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibaudau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057185" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922264v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Cichos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quidant" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-0740-6" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461519v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanbo Jiang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Claude" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr08113e" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064997v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03638" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.381729" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884586v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bordacchini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baldi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00345-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Favaro de Oliveira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Seniutinas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059860v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000478" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073966v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wattellier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40382-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00519" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869064v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vial" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Verghese" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201801910" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869067v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/2018S342" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545180v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metwally Khaled" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00329" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671179v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcevoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00845" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344239v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kundrat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Urena" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413302v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lalisse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38647" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323089v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09903" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219575v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kundrat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR04751J" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219557v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Bell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Fairfield" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Mccarthy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mills" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Boland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b01673" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219566v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marguet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.3552" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219588v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09294" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056948v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. A. Mohamed" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035439" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059425v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.3073" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962204v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411519k" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CS60364D" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056946v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Ure&#241;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR01644K" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201200003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Torres" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grinenval" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brennan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belaid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lagrange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811557" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn401924n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740908v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.165417" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728941v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon S. Donner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian A. Thompson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Kreuzer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl300389y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728839v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Meyerbr&#246;ker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302329c" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729073v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2047586" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729077v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.035415" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612474v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mccloskey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188840v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mayne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comtet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376906v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Metwally" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jones" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ndjehoya" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Bailly" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920172v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Philip" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376897v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875435v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Federici" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Robert" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Meziane" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290083" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317685v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317682v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274359v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317683v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317681v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317676v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274370v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274360v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274368v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653656v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souli&#233;" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227822v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savatier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monneret" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274361v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274365v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274366v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653669v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desgranges" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228220v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274372v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820510v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820509v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Urena" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820507v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valades Cruz" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ahmed" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908014v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2021331" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830733v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274373v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908123v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274377v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697187v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polleux" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869101v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00190955v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loukili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jullien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Plasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.034209" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marthy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parreault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.545362" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-024-01619-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle B&#233;n&#233;fice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61183-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994382v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mikheeva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Colom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bedu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00128" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01238" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.06.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04419656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sixdenier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02550" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ezendam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Nan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina L Violi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Maier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cort&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301496" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Durdevic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Rela&#241;o Gin&#233;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.471284" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostine Joby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Das" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveenkumar Pinapati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rogez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07588-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03764599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2022.128577" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien M L Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33074-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadman Shakib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rogez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khadir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Polleux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois W&#252;rger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c06299" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186330v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Iv" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00184a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Verre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01707" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226641v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfbf9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451331v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Marmri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibaudau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057185" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c01112" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Favaro de Oliveira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Seniutinas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064997v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanbo Jiang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Claude" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03638" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461519v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr08113e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922264v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Cichos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quidant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-0740-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508604v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.381729" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884586v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bordacchini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baldi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00345-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wattellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40382-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059860v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000478" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00519" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869064v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vial" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Verghese" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201801910" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869067v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/2018S342" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545180v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metwally Khaled" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00329" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671179v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcevoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00845" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344239v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kundrat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Urena" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413302v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lalisse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38647" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09294" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kundrat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR04751J" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09903" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219557v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Bell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Fairfield" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Mccarthy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mills" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Boland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b01673" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marguet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.3552" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Ure&#241;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR01644K" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411519k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.3073" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. A. Mohamed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035439" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991937v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CS60364D" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn401924n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904949v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201200003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Torres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grinenval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brennan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belaid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lagrange" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811557" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740908v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.165417" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728941v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon S. Donner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian A. Thompson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Kreuzer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl300389y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728839v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Meyerbr&#246;ker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302329c" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729073v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2047586" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612474v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mccloskey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729077v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.035415" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188840v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mayne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comtet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562653v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hammoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Quinet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Federici" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Robert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Meziane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290083" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376906v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Metwally" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jones" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ndjehoya" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Bailly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376897v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920172v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Philip" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317676v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317681v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274359v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317682v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317685v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317679v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317683v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228220v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monneret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274366v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653669v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souli&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desgranges" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274368v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274360v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274370v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653656v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227822v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savatier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274361v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274372v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820507v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valades Cruz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ahmed" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820510v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820509v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Urena" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908014v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2021331" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830733v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274373v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697187v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polleux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274377v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869101v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00190955v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>