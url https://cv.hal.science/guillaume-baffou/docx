--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -376,862 +376,862 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative phase microscopies: accuracy comparison</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Author Correction: Single-shot quantitative phase-fluorescence imaging using cross-grating wavefront microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Sentenac</w:t>
+                <w:t xml:space="preserve">Maëlle Bénéfice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41377-024-01619-7⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.10574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-61183-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04757496v1</w:t>
+                <w:t xml:space="preserve">hal-04912438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: Single-shot quantitative phase-fluorescence imaging using cross-grating wavefront microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Marthy</w:t>
+                <w:t xml:space="preserve">Quantitative phase microscopies: accuracy comparison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maëlle Bénéfice</w:t>
+                <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.10574. </w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13, pp.288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-61183-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41377-024-01619-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04912438v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniform Huygens Metasurfaces with Postfabrication Phase Pattern Recording Functionality</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wavefront Microscopy Using Quadriwave Lateral Shearing Interferometry: From Bioimaging to Nanophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.1538-1546. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00128⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 10 (2), pp.322-339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c01238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03994382v1</w:t>
+                <w:t xml:space="preserve">hal-03991685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavefront Microscopy Using Quadriwave Lateral Shearing Interferometry: From Bioimaging to Nanophotonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dry mass photometry of single bacteria using quantitative wavefront microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Bénéfice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gorlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Marthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Forterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c01238⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (15), pp.3159-3172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.06.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03991685v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04169001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry mass photometry of single bacteria using quantitative wavefront microscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Bénéfice</w:t>
+                <w:t xml:space="preserve">Quantitative Microscale Thermometry in Droplets Loaded with Gold Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Sixdenier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tribet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Gorlas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emmanuelle Marie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.06.020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (49), pp.11200-11207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c02550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169001v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Microscale Thermometry in Droplets Loaded with Gold Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anti Stokes Thermometry of Plasmonic Nanoparticle Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Ezendam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Nan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Sixdenier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+                <w:t xml:space="preserve">Ianina L Violi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Tribet</w:t>
+                <w:t xml:space="preserve">Stefan A Maier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Marie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emiliano Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (49), pp.11200-11207. </w:t>
+              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.2301496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.3c02550⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adom.202301496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04419656v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04207547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti Stokes Thermometry of Plasmonic Nanoparticle Arrays</w:t>
+                <w:t xml:space="preserve">Uniform Huygens Metasurfaces with Postfabrication Phase Pattern Recording Functionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Ezendam</w:t>
+                <w:t xml:space="preserve">Elena Mikheeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lin Nan</w:t>
+                <w:t xml:space="preserve">Remi Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ianina L Violi</w:t>
+                <w:t xml:space="preserve">Patrice Genevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan A Maier</w:t>
+                <w:t xml:space="preserve">Frederic Bedu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Cortés</w:t>
+                <w:t xml:space="preserve">Igor Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Optical Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, pp.2301496. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.1538-1546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adom.202301496⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00128⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04207547v1</w:t>
+                <w:t xml:space="preserve">hal-03994382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomass measurements of single neurites in vitro using optical wavefront microscopy</w:t>
               </w:r>
@@ -1585,77 +1585,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life at high temperature observed in vitro upon laser heating of gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Bénéfice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gorlas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette da Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien M L Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1700,429 +1700,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscale Thermophoresis in Liquids Induced by Plasmonic Heating and Characterized by Phase and Fluorescence Microscopies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are bacteria claustrophobic? The problem of micrometric spatial confinement for the culturing of micro-organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Molinaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violette da Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gorlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadman Shakib</w:t>
+                <w:t xml:space="preserve">François Iv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Rogez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alois Würger</w:t>
+                <w:t xml:space="preserve">Laurent Gallais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c06299⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (21), pp.12500-12506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1ra00184a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03353116v1</w:t>
+                <w:t xml:space="preserve">hal-03186330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are bacteria claustrophobic? The problem of micrometric spatial confinement for the culturing of micro-organisms</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gorlas</w:t>
+                <w:t xml:space="preserve">Metasurface Optical Characterization Using Quadriwave Lateral Shearing Interferometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Khadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andrén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Verre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Iv</w:t>
+                <w:t xml:space="preserve">Qinghua Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Gallais</w:t>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (21), pp.12500-12506. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (2), pp.603-613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ra00184a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03186330v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metasurface Optical Characterization Using Quadriwave Lateral Shearing Interferometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Microscale Thermophoresis in Liquids Induced by Plasmonic Heating and Characterized by Phase and Fluorescence Microscopies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadman Shakib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Khadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qinghua Song</w:t>
+                <w:t xml:space="preserve">Julien Polleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Monneret</w:t>
+                <w:t xml:space="preserve">Alois Würger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (2), pp.603-613. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (39), pp.21533. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.1c06299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161297v1</w:t>
+                <w:t xml:space="preserve">hal-03353116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative phase microscopy using quadriwave lateral shearing interferometry (QLSI): principle, terminology, algorithm and grating shadow description</w:t>
               </w:r>
@@ -2186,51 +2186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoplasmonics of metal layers and nanoholes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Marmri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2375,780 +2375,780 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03353191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal architecture for diamond-based wide-field thermal imaging</w:t>
+                <w:t xml:space="preserve">Quantifying the Role of the Surfactant and the Thermophoretic Force in Plasmonic Nano-optical Trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rana Tanos</w:t>
+                <w:t xml:space="preserve">Quanbo Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Monneret</w:t>
+                <w:t xml:space="preserve">Jean-Benoît Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Favaro de Oliveira</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jérôme Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5140030⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (12), pp.8811-8817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03638⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493073v1</w:t>
+                <w:t xml:space="preserve">hal-03064997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Role of the Surfactant and the Thermophoretic Force in Plasmonic Nano-optical Trapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adhesion layer influence on controlling the local temperature in plasmonic gold nanoholes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quanbo Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rogez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Benoît Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quanbo Jiang</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Lumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.0c03638⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (4), pp.2524-2531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9nr08113e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064997v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion layer influence on controlling the local temperature in plasmonic gold nanoholes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications and challenges of thermoplasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Cichos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quidant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9nr08113e⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (9), pp.946-958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-020-0740-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461519v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02922264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications and challenges of thermoplasmonics</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Full optical characterization of single nanoparticles using quantitative phase imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samira Khadir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Andrén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chaumet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-020-0740-6⟩</w:t>
+              <w:t xml:space="preserve">Optica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (3), pp.243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OPTICA.381729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922264v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full optical characterization of single nanoparticles using quantitative phase imaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simple experimental procedures to distinguish photothermal from hot-carrier processes in plasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Bordacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Baldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quidant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OPTICA.381729⟩</w:t>
+              <w:t xml:space="preserve">Light: Science and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (1), pp.2047 - 7538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41377-020-00345-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02508604v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple experimental procedures to distinguish photothermal from hot-carrier processes in plasmonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+                <w:t xml:space="preserve">Optimal architecture for diamond-based wide-field thermal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Tanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Bordacchini</w:t>
+                <w:t xml:space="preserve">Felipe Favaro de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Baldi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gediminas Seniutinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Light: Science and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (1), pp.2047 - 7538. </w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.025027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41377-020-00345-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5140030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884586v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02493073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscale Temperature Shaping Using Spatial Light Modulation on Gold Nanoparticles</w:t>
               </w:r>
@@ -3173,51 +3173,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien M L Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Wattellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3264,90 +3264,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative model of the image of a radiating dipole through a microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Khadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick C. Chaumet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sentenac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Optical Society of America. A Optics, Image Science, and Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 36 (4), pp.478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3381,103 +3381,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature Measurement in Plasmonic Nanoapertures Used for Optical Trapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quanbo Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Rogez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Benoît Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Wenger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 6 (7), pp.1763-1773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3827,64 +3827,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Imaging and Characterization of Graphene and Other 2D Materials Using Quantitative Phase Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samira Khadir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vignaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4013,51 +4013,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bermudez Urena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Omega</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1 (1), pp.2-8. </w:t>
@@ -4206,1732 +4206,1732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the Efficiency of Plasmonic Materials for Near-Field Enhancement and Photothermal Conversion</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jerome Plain</w:t>
+                <w:t xml:space="preserve">Shaping and Patterning Gold Nanoparticles via Micelle Templated Photochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Kundrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Polleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09294⟩</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5NR04751J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219588v1</w:t>
+                <w:t xml:space="preserve">hal-01219575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping and Patterning Gold Nanoparticles via Micelle Templated Photochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F Kundrat</w:t>
+                <w:t xml:space="preserve">Fluence Threshold for Photothermal Bubble Generation Using Plasmonic Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Mensah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Polleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5NR04751J⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 119 (51), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219575v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01323089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluence Threshold for Photothermal Bubble Generation Using Plasmonic Nanoparticles</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantitative Study of the Photothermal Properties of Metallic Nanowire Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. A. Fairfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. K. Mccarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mills</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Boland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09903⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9, pp.5551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.5b01673⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01323089v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Study of the Photothermal Properties of Metallic Nanowire Networks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reply to: &amp;quot;Validating subcellular thermal changes revealed by fluorescent thermosensors&amp;quot; and &amp;quot;The 10^5 gap issue between calculation and measurement in single-cell thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.5b01673⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 12, pp.803. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmeth.3552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219557v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to: &amp;quot;Validating subcellular thermal changes revealed by fluorescent thermosensors&amp;quot; and &amp;quot;The 10^5 gap issue between calculation and measurement in single-cell thermometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantifying the Efficiency of Plasmonic Materials for Near-Field Enhancement and Photothermal Conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lalisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Tessier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jullien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 12, pp.803. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmeth.3552⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.5b09294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219566v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deterministic Temperature Shaping using Plasmonic Nanoparticle Assemblies</w:t>
+                <w:t xml:space="preserve">A critique of methods for temperature imaging in single cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Esteban Bermudez Ureña</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jullien</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4NR01644K⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1, pp.899-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmeth.3073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056946v1</w:t>
+                <w:t xml:space="preserve">hal-01059425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Super-Heating and Micro-Bubble Generation around Plasmonic Nanoparticles under cw Illumination</w:t>
+                <w:t xml:space="preserve">Time-harmonic optical heating of plasmonic nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Polleux</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohamed S. A. Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Herve Rigneault</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 118, pp.4890. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.035439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp411519k⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00962204v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A critique of methods for temperature imaging in single cells</w:t>
+                <w:t xml:space="preserve">Super-Heating and Micro-Bubble Generation around Plasmonic Nanoparticles under cw Illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Polleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jullien</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1, pp.899-901. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118, pp.4890. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmeth.3073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp411519k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059425v1</w:t>
+                <w:t xml:space="preserve">hal-00962204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-harmonic optical heating of plasmonic nanoparticles</w:t>
+                <w:t xml:space="preserve">Nanoplasmonics for chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Herve Rigneault</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quidant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.035439⟩</w:t>
+              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43, pp.3898-3907. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C3CS60364D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056948v1</w:t>
+                <w:t xml:space="preserve">hal-00991937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoplasmonics for chemistry</w:t>
+                <w:t xml:space="preserve">Deterministic Temperature Shaping using Plasmonic Nanoparticle Assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bermudez Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quidant</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Society Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 43, pp.3898-3907. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.8984-8989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C3CS60364D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C4NR01644K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00991937v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photo-induced heating of nanoparticle arrays</w:t>
+                <w:t xml:space="preserve">Thermo-plasmonics: using metallic nanostructures as nano-sources of heat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quidant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (8), pp.6478. </w:t>
+              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (2), pp.171-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nn401924n⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lpor.201200003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904676v1</w:t>
+                <w:t xml:space="preserve">hal-00904949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-plasmonics: using metallic nanostructures as nano-sources of heat</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nano-antennes plasmoniques pour la biophotonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petru Ghenuche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Grinenval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Laser and Photonics Reviews</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photoniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.37-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00904949v1</w:t>
+                <w:t xml:space="preserve">hal-00840846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nano-antennes plasmoniques pour la biophotonique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Brennan</w:t>
+                <w:t xml:space="preserve">Three-dimensional temperature imaging around a gold microwire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Baffou</w:t>
+                <w:t xml:space="preserve">Nadia Belaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bergaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photoniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 102, pp.244103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4811557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840846v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional temperature imaging around a gold microwire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+                <w:t xml:space="preserve">Photo-induced heating of nanoparticle arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Bermudez Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quidant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 102, pp.244103. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (8), pp.6478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4811557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nn401924n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00904675v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00904676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative absorption spectroscopy of nano-objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban Bermudez Ureña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quidant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6034,51 +6034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark P. Kreuzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Quidant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 12, pp.2107 - 2111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6151,51 +6151,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolaus Meyerbröker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Polleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (8), pp.7227-7233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6242,77 +6242,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Imaging of Nanostructures by Quantitative Optical Phase Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Polleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6357,226 +6357,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon-assisted optofluidics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Femtosecond-pulsed optical heating of gold nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romain Quidant</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.035415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.84.035415⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00612474v1</w:t>
+                <w:t xml:space="preserve">hal-00729077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Femtosecond-pulsed optical heating of gold nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmon-assisted optofluidics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon S. Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve Rigneault</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Mccloskey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quidant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5 (7), pp.5457-5462</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00729077v1</w:t>
+                <w:t xml:space="preserve">hal-00612474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anchoring phthalocyanine molecules on the 6H-SiC(0001)3x3</w:t>
               </w:r>
@@ -6838,674 +6838,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly-sensitive quantitative thermal microscopy using gold nano-particles as heat sources</w:t>
+                <w:t xml:space="preserve">Thermométrie photoacoustique en thérapie photothermique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Federici</w:t>
+                <w:t xml:space="preserve">K. Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Robert</w:t>
+                <w:t xml:space="preserve">N. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Meziane</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+                <w:t xml:space="preserve">G. Ndjehoya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.L. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imaging, Manipulation, and Analysis of Biomolecules, Cells, and Tissues XVI</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Optdiag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01875435v1</w:t>
+                <w:t xml:space="preserve">hal-02376906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermométrie photoacoustique en thérapie photothermique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">GRAVITY: a project on Glioblastoma Risk Attrition by VectorIzed ThermotherapY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Metwally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Ndjehoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Correard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optdiag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Photonics West/BIOS2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376906v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GRAVITY: a project on Glioblastoma Risk Attrition by VectorIzed ThermotherapY</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantum sensing with diamond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Ndjehoya</w:t>
+                <w:t xml:space="preserve">Isabelle Philip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana Tanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Correard</w:t>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.L. Bailly</w:t>
+                <w:t xml:space="preserve">Csilla Gergely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West/BIOS2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Symposium on Quantum Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376897v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum sensing with diamond</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly-sensitive quantitative thermal microscopy using gold nano-particles as heat sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Federici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Philip</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Waseem Akhtar</w:t>
+                <w:t xml:space="preserve">Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jacques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Csilla Gergely</w:t>
+                <w:t xml:space="preserve">Kahina Meziane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Quantum Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Imaging, Manipulation, and Analysis of Biomolecules, Cells, and Tissues XVI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, San Francisco, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2290083⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920172v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical heating of gold nanoparticles. Applications in physics, chemistry and biology</w:t>
+                <w:t xml:space="preserve">Thermoplasmonics. Applications in physics, chemistry and biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medinano 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Athène, Greece</w:t>
+              <w:t xml:space="preserve">Optique Bordeaux - COLOQ'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317676v1</w:t>
+                <w:t xml:space="preserve">hal-01317682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal effects of gold nanoparticles. Applications in physics, chemistry and biology.</w:t>
+                <w:t xml:space="preserve">Photothermal effects in nanoplasmonics. Recent applications in physics, chemistry and biology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Cnano PACA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">Fourth Mediterranean International Workshop on Photoacoustic &amp; Photothermal Phenomena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317681v1</w:t>
+                <w:t xml:space="preserve">hal-01317685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gold nanoparticles as nanosources of heat. From the control of microscale fluid dynamics to hydrothermal nanochemistry</w:t>
               </w:r>
@@ -7554,1157 +7554,1157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoplasmonics. Applications in physics, chemistry and biology</w:t>
+                <w:t xml:space="preserve">Thermoplasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optique Bordeaux - COLOQ'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">JNMO 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, les Issambres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317682v1</w:t>
+                <w:t xml:space="preserve">hal-01317679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermal effects in nanoplasmonics. Recent applications in physics, chemistry and biology.</w:t>
+                <w:t xml:space="preserve">Comparing the efficiency of plasmonic materials. The case of metal nitrides.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Mediterranean International Workshop on Photoacoustic &amp; Photothermal Phenomena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Erice, Italy</w:t>
+              <w:t xml:space="preserve">META16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317685v1</w:t>
+                <w:t xml:space="preserve">hal-01317683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoplasmonics</w:t>
+                <w:t xml:space="preserve">Photothermal effects of gold nanoparticles. Applications in physics, chemistry and biology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNMO 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, les Issambres, France</w:t>
+              <w:t xml:space="preserve">Journées Cnano PACA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317679v1</w:t>
+                <w:t xml:space="preserve">hal-01317681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the efficiency of plasmonic materials. The case of metal nitrides.</w:t>
+                <w:t xml:space="preserve">Optical heating of gold nanoparticles. Applications in physics, chemistry and biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META16</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Malaga, Spain</w:t>
+              <w:t xml:space="preserve">Medinano 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Athène, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01317683v1</w:t>
+                <w:t xml:space="preserve">hal-01317676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal imaging of gold nanoparticles using wavefront sensing</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Baffou</w:t>
+                <w:t xml:space="preserve">Thermal biophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus On Microscopy 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Gottingen, Germany</w:t>
+              <w:t xml:space="preserve">Thermal nanosciences and nanoengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228220v1</w:t>
+                <w:t xml:space="preserve">hal-01274360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last advances of thermoplasmonics in physics, chemistry and biology</w:t>
+                <w:t xml:space="preserve">Fluid superheating, convection and bubble formation around gold nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hot nanostructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Mainz, Germany</w:t>
+              <w:t xml:space="preserve">GdR or Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274365v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoplasmonic-assisted hydrodynamics. From phase transition to fluid convection</w:t>
+                <w:t xml:space="preserve">Thermoplasmonic assisted hydrodynamics. From microbubble formation to fluid convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in nanooptics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Locarno, Switzerland</w:t>
+              <w:t xml:space="preserve">META 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, New York, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274366v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photothermic Activated Phase-Shifted Perfluorocarbon Droplets for Theranostic applications on Cancer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular Ultrasound Contrast Agents for applications in nanomedicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Metwally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Soulié</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ahmed Al-Kattan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51èmes Rencontres Internationales de Chimie Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Avignon, France</w:t>
+              <w:t xml:space="preserve">Europeen Nanomedicine Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653669v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoplasmonic assisted hydrodynamics. From microbubble formation to fluid convection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+                <w:t xml:space="preserve">Temperature microscopy using quantitative phase imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monneret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">META 15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, New York, United States</w:t>
+              <w:t xml:space="preserve">BIOS, Photonics West 2015, Quantitative phase imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274368v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01227822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal biophysics</w:t>
+                <w:t xml:space="preserve">Thermo-plasmonique et imagerie thermique par l'optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermal nanosciences and nanoengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Conférence GdR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274360v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid superheating, convection and bubble formation around gold nanoparticles</w:t>
+                <w:t xml:space="preserve">Last advances of thermoplasmonics in physics, chemistry and biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR or Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Hot nanostructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Mainz, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274370v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Ultrasound Contrast Agents for applications in nanomedicine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoplasmonic-assisted hydrodynamics. From phase transition to fluid convection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europeen Nanomedicine Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Frontiers in nanooptics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Locarno, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653656v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature microscopy using quantitative phase imaging</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Photothermic Activated Phase-Shifted Perfluorocarbon Droplets for Theranostic applications on Cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Soulié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Correard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Al-Kattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Desgranges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOS, Photonics West 2015, Quantitative phase imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">51èmes Rencontres Internationales de Chimie Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01227822v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04653669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-plasmonique et imagerie thermique par l'optique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+                <w:t xml:space="preserve">Thermal imaging of gold nanoparticles using wavefront sensing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baffou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence GdR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">Focus On Microscopy 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Gottingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274361v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Last advances in thermal plasmonics</w:t>
               </w:r>
@@ -8753,1049 +8753,1049 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01274372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopie quantitative par mesure de front d'onde. Applications à la mesure de masse sèche cellulaire, à la cartographie de température et à l'imagerie de phase vibrationnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Monneret</w:t>
+                <w:t xml:space="preserve">Temperature microscopy using quadriwave shearing interferometry. Applications in Thermoplasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bon</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">P. Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Savatier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Polleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Recherche Industrie de l'Optique Adaptative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France</w:t>
+              <w:t xml:space="preserve">Focus on microscopy 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Masstricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00908123v1</w:t>
+                <w:t xml:space="preserve">hal-00820510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polarization resolved super-resolution microscopy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId180" w:history="1">
+                <w:t xml:space="preserve">Quantitative absorption spectroscopy of nano-objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.B. Urena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Quidant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on microscopy 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Masstricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820507v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature microscopy using quadriwave shearing interferometry. Applications in Thermoplasmonics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bon</w:t>
+                <w:t xml:space="preserve">Polarization resolved super-resolution microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Valades Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haitham Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Polleux</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on microscopy 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Masstricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820510v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative absorption spectroscopy of nano-objects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+                <w:t xml:space="preserve">Quadriwave lateral shearing interferometry as a quantification tool for microscopy. Application to dry mass determination of living cells, temperature mapping, and vibrational phase imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Berto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Herve Rigneault</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Savatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on microscopy 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Methods for Inspection, Characterization, and Imaging of Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, United States. pp.879209, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.2021331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00820509v1</w:t>
+                <w:t xml:space="preserve">hal-00908014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadriwave lateral shearing interferometry as a quantification tool for microscopy. Application to dry mass determination of living cells, temperature mapping, and vibrational phase imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Savatier</w:t>
+                <w:t xml:space="preserve">Temperature Imaging using Quadriwave Shearing Interferometry. Applications in Thermoplasmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Polleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Methods for Inspection, Characterization, and Imaging of Biomaterials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SPP6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.2021331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00908014v1</w:t>
+                <w:t xml:space="preserve">hal-00830733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Imaging using Quadriwave Shearing Interferometry. Applications in Thermoplasmonics</w:t>
+                <w:t xml:space="preserve">Thermoplasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Baffou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPP6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">SSOP3 (Summer School on Plasmonics 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830733v1</w:t>
+                <w:t xml:space="preserve">hal-01274373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoplasmonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microscopie quantitative par mesure de front d'onde. Applications à la mesure de masse sèche cellulaire, à la cartographie de température et à l'imagerie de phase vibrationnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSOP3 (Summer School on Plasmonics 3)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Cargèse, France</w:t>
+              <w:t xml:space="preserve">Journées Recherche Industrie de l'Optique Adaptative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274373v1</w:t>
+                <w:t xml:space="preserve">hal-00908123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature imaging using quantitative phase microscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Temperature Imaging using Quantitative Phase Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème édition des journées " Imagerie optique non conventionnelle "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Phonons and fluctuations III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697187v1</w:t>
+                <w:t xml:space="preserve">hal-01274377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Imaging using Quantitative Phase Microscopy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temperature imaging using quantitative phase microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baffou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Savatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Berto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Polleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phonons and fluctuations III</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Sant Feliu de Guíxols, Spain</w:t>
+              <w:t xml:space="preserve">7ème édition des journées " Imagerie optique non conventionnelle "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01274377v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10147,51 +10147,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loukili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jullien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Plasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.034209" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marthy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parreault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.545362" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757496v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-024-01619-7" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912438v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle B&#233;n&#233;fice" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61183-3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994382v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mikheeva" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Colom" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bedu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00128" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991685v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01238" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169001v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.06.020" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04419656v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sixdenier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marie" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02550" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207547v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ezendam" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Nan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina L Violi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Maier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cort&#233;s" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301496" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Durdevic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Rela&#241;o Gin&#233;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.471284" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostine Joby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Das" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveenkumar Pinapati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rogez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07588-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03764599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2022.128577" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien M L Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33074-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353116v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadman Shakib" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rogez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khadir" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Polleux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois W&#252;rger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c06299" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186330v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Iv" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00184a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161297v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;n" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Verre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01707" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226641v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfbf9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451331v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Marmri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibaudau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057185" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c01112" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493073v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Favaro de Oliveira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Seniutinas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140030" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064997v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanbo Jiang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Claude" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03638" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461519v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr08113e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922264v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Cichos" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quidant" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-0740-6" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508604v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.381729" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884586v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bordacchini" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baldi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00345-0" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wattellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40382-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059860v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000478" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00519" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869064v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vial" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Verghese" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201801910" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869067v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/2018S342" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545180v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metwally Khaled" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00329" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671179v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcevoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00845" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344239v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kundrat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Urena" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413302v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lalisse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38647" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09294" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219575v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kundrat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR04751J" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323089v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09903" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219557v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Bell" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Fairfield" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Mccarthy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mills" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Boland" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b01673" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219566v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marguet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.3552" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056946v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Ure&#241;a" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR01644K" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962204v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411519k" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059425v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.3073" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056948v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. A. Mohamed" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035439" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991937v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CS60364D" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904676v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn401924n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904949v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201200003" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840846v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Torres" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grinenval" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brennan" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffou" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904675v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belaid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lagrange" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811557" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740908v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.165417" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728941v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon S. Donner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian A. Thompson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Kreuzer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl300389y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728839v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Meyerbr&#246;ker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302329c" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729073v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2047586" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612474v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mccloskey" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729077v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.035415" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188840v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mayne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comtet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562653v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hammoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Quinet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875435v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Federici" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Robert" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Meziane" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290083" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376906v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Metwally" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jones" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ndjehoya" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correard" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Bailly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376897v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920172v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Philip" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317676v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317681v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274359v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317682v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317685v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317679v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317683v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228220v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monneret" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274366v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653669v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souli&#233;" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desgranges" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274368v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274360v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274370v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653656v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227822v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savatier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274361v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274372v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908123v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berto" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820507v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valades Cruz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ahmed" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820510v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820509v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Urena" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908014v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2021331" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830733v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274373v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697187v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polleux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274377v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869101v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00190955v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988278v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Loukili" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jullien" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Baffou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Plasson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.111.034209" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406367v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Beaudier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Marthy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bouyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Parreault" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.545362" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04912438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle B&#233;n&#233;fice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-61183-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757496v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick C. Chaumet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sentenac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-024-01619-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991685v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c01238" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gorlas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.06.020" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04419656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Sixdenier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tribet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Marie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.3c02550" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207547v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Ezendam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Nan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ianina L Violi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan A Maier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Cort&#233;s" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202301496" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994382v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mikheeva" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Colom" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Genevet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bedu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Ozerov" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00128" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861536v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Durdevic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aroa Rela&#241;o Gin&#233;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roueff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blivet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.471284" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600572v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jostine Joby" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suman Das" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Praveenkumar Pinapati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rogez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07588-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03764599v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2022.128577" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777642v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Molinaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien M L Robert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33074-6" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186330v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Iv" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gallais" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra00184a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161297v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khadir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andr&#233;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Verre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinghua Song" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01707" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353116v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadman Shakib" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Rogez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Polleux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alois W&#252;rger" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.1c06299" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226641v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6463/abfbf9" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451331v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Marmri" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Thibaudau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057185" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03353191v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c01112" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064997v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quanbo Jiang" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Claude" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wenger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c03638" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461519v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9nr08113e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922264v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Cichos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Quidant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-0740-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508604v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chaumet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonod" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.381729" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884586v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Bordacchini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Baldi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41377-020-00345-0" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493073v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Tanos" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Waseem Akhtar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Favaro de Oliveira" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gediminas Seniutinas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5140030" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02073966v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Wattellier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-40382-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059860v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAA.36.000478" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196575v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.9b00519" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869064v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Savatier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vial" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Verghese" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201801910" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869067v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/2018S342" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545180v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metwally Khaled" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Mensah" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00329" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01671179v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vignaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Galopin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niall Mcevoy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b00845" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344239v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Kundrat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Urena" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.6b00019" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413302v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lalisse" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tessier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Plain" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep38647" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219575v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Kundrat" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR04751J" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01323089v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Metwally" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09903" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219557v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Bell" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Fairfield" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. K. Mccarthy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mills" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Boland" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.5b01673" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219566v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marguet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.3552" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219588v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5b09294" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059425v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Rigneault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmeth.3073" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056948v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berto" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed S. A. Mohamed" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.035439" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962204v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp411519k" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991937v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C3CS60364D" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056946v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Bermudez Ure&#241;a" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR01644K" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.201200003" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840846v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Torres" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petru Ghenuche" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Grinenval" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brennan" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baffou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904675v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Belaid" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lagrange" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bergaud" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4811557" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904676v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn401924n" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740908v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.86.165417" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728941v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon S. Donner" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian A. Thompson" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark P. Kreuzer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl300389y" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728839v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Zhu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaus Meyerbr&#246;ker" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn302329c" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729073v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nn2047586" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00729077v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.84.035415" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612474v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mccloskey" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00188840v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Mayne" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Comtet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Dujardin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sonnet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562653v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Hammoud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Quinet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Roux" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376906v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Metwally" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jones" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ndjehoya" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Correard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Bailly" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376897v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01920172v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Philip" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csilla Gergely" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875435v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Federici" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Robert" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Meziane" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2290083" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317682v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317685v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274359v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317679v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317683v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317681v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317676v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274360v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274370v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274368v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653656v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Souli&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Correard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Kattan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01227822v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Savatier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monneret" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274361v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274365v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274366v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653669v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Desgranges" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228220v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Robert" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274372v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820510v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Berto" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820509v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.B. Urena" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820507v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Valades Cruz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Ahmed" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertaux" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908014v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2021331" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830733v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274373v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908123v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01274377v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697187v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polleux" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869101v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00190955v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>