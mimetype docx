--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GUILLAUME BAGNAROSA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor, Finance & Accounting Academic Area, RSBResearch Affiliate at the INRAe – UMR SMART</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Stochastic Integrated Climate–Economic Spatiotemporal Model for Agricultural Insurance Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suikai Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Actuarial Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1), pp.27-56. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10920277.2023.2176323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dependence structure of European vegetable oil markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (52), pp.6611-6630. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2275220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media influences on corn futures pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadish Dandu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (2), pp.399-435. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbae002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and high-frequency price discovery in the soybean complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M.E. Pennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Commodity Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.100314. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomm.2023.100314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price transmission in European fish markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suikai Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Matkovskyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Tawil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (19), pp.2194-2213. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2021.1985075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which risk factors drive oil futures price curves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel V. Shevchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.104676. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2020.104676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor‐augmented Bayesian cointegration models: a case‐study on the soybean crush spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Marowka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolas Kantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (2), pp.483-500. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssc.12395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des instruments innovants à la disposition des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.61-74. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/xeg5-nj41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the interplay between covariance forecasting factor models and risk-based portfolio allocations in currency carry trades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Shevchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (8), pp.805-831. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/for.2505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do cointegrated commodities bubble together? the case of hog, corn, and soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dowling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.96-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId47"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> GUILLAUME BAGNAROSA </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor, Finance & Accounting Academic Area, RSBResearch Affiliate at the INRAe – UMR SMART</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Do Corporate Factors Affect Price Discovery Process Between Equity and Credit Markets?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Cummins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 66 (1), pp.551-574. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/acfi.70116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05562524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dynamic Stochastic Integrated Climate–Economic Spatiotemporal Model for Agricultural Insurance Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suikai Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North American Actuarial Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 28 (1), pp.27-56. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10920277.2023.2176323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the dependence structure of European vegetable oil markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Menier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56 (52), pp.6611-6630. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2023.2275220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04523660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Media influences on corn futures pricing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jagadish Dandu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Agricultural Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 51 (2), pp.399-435. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/erae/jbae002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and high-frequency price discovery in the soybean complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xinquan Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost M.E. Pennings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Debie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Commodity Markets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30, pp.100314. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcomm.2023.100314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04059421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Price transmission in European fish markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suikai Gao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dowling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roman Matkovskyy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dima Tawil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 54 (19), pp.2194-2213. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00036846.2021.1985075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factor‐augmented Bayesian cointegration models: a case‐study on the soybean crush spread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maciej Marowka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikolas Kantas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Statistical Society: Series C Applied Statistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 69 (2), pp.483-500. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rssc.12395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02780193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which risk factors drive oil futures price curves?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel V. Shevchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 87, pp.104676. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eneco.2020.104676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02779870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La diversité des instruments innovants à la disposition des agriculteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gohin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.61-74. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/xeg5-nj41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02905706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the interplay between covariance forecasting factor models and risk-based portfolio allocations in currency carry trades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ames</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Shevchenko</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Forecasting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 37 (8), pp.805-831. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/for.2505⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do cointegrated commodities bubble together? the case of hog, corn, and soybean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Alexakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bagnarosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Dowling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23, pp.96-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId50"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-04506480v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suikai Gao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnarosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Peters" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ames" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10920277.2023.2176323" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2275220" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643077v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinquan Zhou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dowling" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish Dandu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbae002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-04059421v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost M.E. Pennings" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomm.2023.100314" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-03603013v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Matkovskyy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Tawil" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1985075" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-02779870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W. Peters" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel V. Shevchenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2020.104676" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-02780193v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Marowka" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kantas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12395" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905706v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xeg5-nj41" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953605v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shevchenko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/for.2505" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-02002169v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexakis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562524v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinquan Zhou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bagnarosa" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cummins" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acfi.70116" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-04506480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suikai Gao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Peters" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ames" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10920277.2023.2176323" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523660v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2023.2275220" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04643077v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Dowling" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jagadish Dandu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbae002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-04059421v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost M.E. Pennings" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Debie" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcomm.2023.100314" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-03603013v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Matkovskyy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Tawil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036846.2021.1985075" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-02780193v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maciej Marowka" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W. Peters" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Kantas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rssc.12395" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-02779870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel V. Shevchenko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eneco.2020.104676" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905706v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/xeg5-nj41" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Shevchenko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/for.2505" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rennes-sb.hal.science/hal-02002169v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Alexakis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>