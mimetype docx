--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -100,489 +100,489 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Energy transition and polycentric governance: a geographical approach to the multiscalar diffusion of energy communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IST 2025, sustainability transition Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, STRN, Jun 2025, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05110570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion et passage à l'échelle des communautés d'énergie citoyenne dans le Grand Ouest (Bretagne, Pays de la Loire) : des modèles politiques contrastés (Redon, Les Mauges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Axe 3 ESO – 3 mars 2025 – Le Mans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ESO, Mar 2025, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04973331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapa participativo na Amazónia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminario international del Proyecto ICOOPEB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIFAP, Feb 2025, MACAPA, Brasil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dynamiques d'émergence et de diffusion des énergies citoyennes dans le Grand Ouest (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques d'émergence et de diffusion des énergies citoyennes dans le Grand Ouest (France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR ESO RENNES, Nov 2025, Rennes (Campus Villejean), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Diffusion et passage à l'échelle des communautés d'énergie citoyenne dans le Grand Ouest (Bretagne, Pays de la Loire) : des modèles politiques contrastés (Redon, Les Mauges)</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy transition and polycentric governance: a geographical approach to the multiscalar diffusion of energy communities. The case in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...296 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sustainability Transitions Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sustainability Transitions Network Research, Jun 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -601,316 +601,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analysis of spatio-hierarchical diffusion processes of citizen energy collectives in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Patenotte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 th International Geographical Congress 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI, UGU, Géograph society of Ireland, Aug 2024, DUBLIN, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04648770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'atlas social du Mans, un observatoire propice à la diffusion de la connaissance géographique et aux échanges pluridisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre appropriations et réinventions : le territoire comme objet de création collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Recherche en Humanités et Sciences Sociales - Le Mans Université, Jun 2024, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modeling and disseminating citizen energy projects in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCSG Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wagueninguen université, Oct 2024, Wageningen (NL), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...175 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversatorio sobre cómo se utilizarán el mapa participativo (metodología de aplicación de esas herramientas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminarion Internacional proyecto international ICOOPEB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Regional Autónoma de los Andes, Mar 2024, AMBATO, PUYO, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -929,303 +929,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Participación ciudadana, desarrollo territorial, juegos serios, experiencias en Francia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Salin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Desarrollo sostenible: visiones compartidas entre América Latina y Europa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universidad de la Costa, Mar 2023, Baranquilla, Colombia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04090488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Participación ciudadana: cuando los vecinos participan en la remodelación de su pueblo o ciudad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleo de Meio Ambiente, programa de post-graduación en gestión de recursos naturales y desarrollo local en Amazonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFPA; NUMA; PPGEDAM, May 2023, Belem (Para), Brasil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04090431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Atlas Social du Mans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Sciences Humaines et Sociales sur leur territoire, dialogue sciences-société et transitions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MSH Ange Guépin, May 2023, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04090386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desenvolvimento do mapa participativo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminário ICOOPEB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Federal do Pará (IFPA), Mar 2023, Castanhal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1250,90 +1250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energias Cidadãs no Oeste da França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Tsayem Demaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1375,51 +1375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexões geográficas sobre as eleições Municipais Francesas em Tempos de Pandemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1457,51 +1457,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participación de los habitantes, planificación urbana, en Le Mans y pueblos vecinos, in Presentación del proyecto &amp;quot;Agricultura y manejo de Recursos Naturales en la Costa de Colombia y en la Amazonía Brasileña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Universidad y su contribución al cumplimiento de los objetivos de Desarrollo Sostenible. Revisión a los impactos de la crisis sanitaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Barranquilla, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1526,51 +1526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voter au Mans en 2020 : un exercice démocratique périlleux dans un contexte sanitaire exceptionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1608,51 +1608,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation habitante et aménagement des territoires, retours d'expériences en lien avec des collectivités territoriales françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’expansion de l’agriculture commerciale au Brésil et ses conséquences sur les paysages, les sociétés locales et la durabilité des territoires, Séminaire international.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Le Mans Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1703,51 +1703,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Trémoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Les mobilités émergente, Fondements et conséquences des nouvelles pratiques de déplacement des personnes et d’acheminement des marchandises, 10-11 octobre 2019, Université Paul-Valéry Montpellier 3 – Site Saint-Charles 2.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1798,51 +1798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Trémoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM) Montréal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1880,51 +1880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éco-vallée et la technopole urbaine : un système territorial symbiotique ou antinomique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Araszkiewiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1975,51 +1975,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les conducteurs de véhicule électrique se représentent et éprouvent leurs parcours grâce aux outils connectés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.560-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2038,658 +2038,658 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01854547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La réplication de démonstrateurs comme moteurs d'une nouvelle forme de production d'écosystèmes territoriaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TERRI’2017 «Territoires Intelligents : un modèle si smart ? Effets paradoxaux d’une mutation technologique et sociale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, D. Desponds, Université de Cergy, France, Mar 2017, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01481316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enjeux de pouvoirs et coopérations dans les bâtiments intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">colloque international «Médiation et Villes des intelligences »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01638614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les drones, un outil au service de l’aménagement des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les drones, un outil au service de l’aménagement des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESO Le Mans, Apr 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie et utopie : petit essai de spatialisation prométhéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Celnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leriche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TERRI’2017 «Territoires Intelligents : un modèle si smart ? Effets paradoxaux d’une mutation technologique et sociale »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, D. Desponds, Université de Cergy, France, Mar 2017, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">Utopies culturelles contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01450026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du terrain aux terres virtuelles : un renouvellement de la dynamique démocratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international «Médiation et Villes des intelligences »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Carrefours de la pensée, 26e Carrefour - Où va la démocratie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'association « LES CARREFOURS DE LA PENSEE » a été créée en 1990 à l'initiative de Henry Lelièvre, alors adjoint à la culture de la ville du Mans., Mar 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la ville par projets partenariaux: Trois retours d’expérience de nouvelles modalités de coopération urbaine et territoriale franciliens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> les Rencontres internationales d’urbanisme de l’APERAU. 
 Les nouvelles formes de coopérations urbaines et territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APEREAU, May 2016, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infrastructures de recharge pour véhicules électriques: des lieux d’immobilité pour un nouveau temps de mobilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société en mouvement, sociologie en changement, XXième congrès international des sociologues français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2016, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drones et réalité augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire(s), Entre perceptions et identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2714,51 +2714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance et numérique, un possible renouvèlement de la dynamique démocratique, de la théorie à l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil local de l'Internet Citoyen </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville du Mans, Sep 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2783,77 +2783,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité énergétique des entreprises, quelle perception des salariés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Danteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés contemporaines à l’épreuve des transitions énergétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département de sociologie UMR 7324 CNRS Citeres, Jul 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2878,64 +2878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’électro-mobilité redessine l’espace du quotidien…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Danteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2967,234 +2967,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Culture(s) et innovations industrielles en dialogue de la création à la diffusion. Le cas de la Renault Zoé et de l’éco-mobilité électrique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Danteur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science, innovation, technique et société, AFS/AISLF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFS/AISLF, Jul 2014, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comprendre la résilience urbaine à Mantes-La-Jolie, de l'atelier au terrain, enquête et approche délibérative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vers une intelligence durable des territoires: les échelles de la résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IT GO ROSKO 2014, May 2014, Roscoff (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la résilience urbaine à Mantes-La-Jolie, de l'atelier au terrain, enquête et approche délibérative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3245,51 +3245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des structures intercommunales en Haute-Normandie : des périmètres à géographies variables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude, recomposition intercommunale en Haute-Normandie et en France, entre légitimation et appropriation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR IDEES, Oct 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3340,51 +3340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du LEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEF, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3409,64 +3409,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation territoriale : présentation des méthodes et outils pour réduire les vulnérabilités et accroître la résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REEDS, Apr 2013, Mantes la Jolie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3491,64 +3491,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to enhance urban resiliance : a decision support approach based on input/output modeling, geographic information system and participative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Ecological Economics and Rio+20, Challenges and contribution for a green economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEE, Jun 2012, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3573,51 +3573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green growth and the critical issue of the genuine savings path for an capital-short economy: the case of emerging countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Radja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3668,64 +3668,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche culturelle de la résilience urbaine sur le territoire de Mantes-la-Jolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Ecocities of the future Innovation within territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REEDS OVSQ, Oct 2012, GUYANCOURT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3744,206 +3744,206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Estimation des bénéfices des mesures de protection des plages face au changement climatique : Le cas du Languedoc-Roussillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du CARE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche et d'Analyse en Économie (CARE). UFR Droit, Économie et Gestion, May 2011, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Périmétrage des intercommunalités et rationalisation du discours étatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Réforme des collectivités territoriales : quelle adéquation entre les objectifs poursuivis et la loi du 16 décembre 2010 ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de droit et de sciences politiques de Nantes, Jan 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Agro-Tourism Sustainable Development Potential of the Bran-Rucăr Valley (Transilvanya, Romania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -3953,51 +3953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Aurel Baltălungă</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th 4th International Conference Rural space and local development, The Regeneration of the Rural Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valahia University of Târgoviste, Jul 2010, Bistrita, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4048,51 +4048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baltalunga Adrian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4124,195 +4124,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La coopération intercommunale intégrée et la quête chimérique de l’optimum territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Neuvièmes rencontres Théoquant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, THEMA, Mar 2009, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Périmètres péri-urbains et périmètres des champs, quand les élus haut-normands fabriquent du territoire pour résister ou exister face aux polarités urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement et gouvernance des espaces urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 6266 IDEES, May 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés de communes haut-normandes et géopolitiques locales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l’Espace politique : Concepts et échelles colloque international de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département de géographie, URCA et Laboratoire Habiter (EA 2076), Apr 2008, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4337,51 +4337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantons et établissements publics de coopération intercommunale : de l’analyse spatiale aux jeux d’acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le canton, un territoire du quotidien dans la France contemporaine 1790-2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 2 Haute-Bretagne, Sep 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4406,51 +4406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intercommunalité en Haute-Normandie : la logique communautaire et l'action publique locale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude « Démocratie locale et nouveaux territoires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM, Inspection académique, Nov 2006, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4469,346 +4469,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Analyse de la dynamique d’expansion de l’intercommunalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelles approches en géographie théorique et quantitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, THEMA, Jan 2005, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La représentation des femmes dans les collectivités et institutions en France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Colange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres ADRET « Genre, territoire, politique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques spatiales et intercommunalité, initiatives locales et projets étatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles approches en géographie théorique et quantitative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, THEMA, Jan 2005, Besançon, France</w:t>
+              <w:t xml:space="preserve">Rencontre MTG/PARIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Laboratoire MTG, UMR IDEES, Mar 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et intercommunalité,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de la FRE IDEES, Université de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie et établissements publics de coopération intercommunale en Haute-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forme en géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Dupont, UMR ESPACE, Jun 2004, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4833,246 +4833,518 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux politiques et intercommunalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre ADRET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen, laboratoire MTG, UMR IDEES, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles d’émergence et d’essAimage des collectifs d’énergie citoyenne et gouvernance Polycentrique de l’Energie dans le Grand Ouest (MAPEGO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Tsayem Demaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESO - Espaces et Société; EM Normandie Business School; RECIT; Taranis. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05460200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En ville, sans ma voiture ? Evaluation du 22 septembre 1998 : méthodes et résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Mermoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études sur les réseaux, les transports, l'urbanisme et les constructions publiques (CERTU). 1999, 97 p., photos, graphiques, tableaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy transition and polycentric governance: a geographical approach to the multiscalar diffusion of energy communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IST 2025. International Sustainability Transitions Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05110589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bran-Rucar Corridor - Risk Versus Prosperity in the Sustainable Touristic Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5081,179 +5353,179 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Aurel Baltălungă</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5-th WSEAS International Conference on Economy and Management Transformation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings ISI of 5-th WSEAS International Conference on Economy and Management Transformation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMT10, pp.92- 97., 2013, 978-960-474-240-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nommer les communautés de communes : état des lieux en 2012, à l'heure de la réforme territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Jordan &amp; Ferjan Ormeling; Verlag Dr. Kovač, 2011, ISBN 978-3-8300-6700-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04108777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Agro-Tourism Sustainable Development Potential of the Bran-Rucăr Valley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5262,373 +5534,101 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Aurel Baltălungă</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th 4th International Conference Rural space and local development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th 4th International Conference Rural space and local development, The Regeneration of the Rural Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.77, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108828v1</w:t>
-              </w:r>
-[...270 lines deleted...]
-                <w:t xml:space="preserve">hal-02163838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5780,51 +5780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre les changements climatiques et intercommunalité : des délimitations en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Tsayem-Demaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5865,252 +5865,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04301411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Sarthe, l’Huisne et la ville du Mans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hugo Meunier</w:t>
+                <w:t xml:space="preserve">Élections municipales : entre pandémie et abstention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Louche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social du Mans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48649/asdm.643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04276231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Sarthe, l’Huisne et la ville du Mans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48649/asdm.650⟩</w:t>
-[...33 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Thomas Louche</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social du Mans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48649/asdm.643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48649/asdm.650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04276231v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04137760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perilous democratic exercice within an exceptional health context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6170,64 +6170,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Carsharing Schemes in Low-Density Areas: The Case of the Outskirts of Le Mans (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Science Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6261,77 +6261,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atlas social du Mans : un observatoire fédérateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social du Mans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6359,697 +6359,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04276230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Territoires d’innovation : du concept à l’expérimentation»</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">«Les territoires d’innovation, un champ de recherche transdisciplinaire qui invite à la coopération»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02936040v1</w:t>
+                <w:t xml:space="preserve">halshs-02936039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Les territoires d’innovation, un champ de recherche transdisciplinaire qui invite à la coopération»</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Élections municipales françaises dans un contexte de pandémie mondiale : un niveau d’abstention élevé dans l’agglomération mancelle »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.8715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03169928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Territoires d’innovation : du concept à l’expérimentation»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 4</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Thomas Louche</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02936040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une utopie naïve à un véritable modèle de société pour demain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">[im]Pertinences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01898090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Open space ou comment les jeux de pouvoir engendrent de nouvelles formes de micro-territorialités dans les bâtiments intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 41, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.8715⟩</w:t>
+              <w:t xml:space="preserve">, 2017, VARIA, 1 (31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.4251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...67 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01513525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des consentements à payer et de leur spatialisation à l’étude de l’acceptabilité des politiques d’adaptation à la montée du niveau de la mer liée au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bailly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Rey Valette</w:t>
+                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18 (3), pp.387-408</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 3 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.18.387-408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604728v1</w:t>
+                <w:t xml:space="preserve">hal-01450008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des consentements à payer et de leur spatialisation à l’étude de l’acceptabilité des politiques d’adaptation à la montée du niveau de la mer liée au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3 (18), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.387-408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450008v1</w:t>
+                <w:t xml:space="preserve">hal-02604728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">People in Smart Buildings: Daily Practices in Automated Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 104-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7113,51 +7113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Aurel Baltălungă</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Manea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7195,51 +7195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nommer les espaces de coopération intercommunale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (5), pp.79-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7305,51 +7305,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires d’innovation : du concept à l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7445,51 +7445,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Trémoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Les mobilités émergente, Fondements et conséquences des nouvelles pratiques de déplacement des personnes et d’acheminement des marchandises, 10-11 octobre 2019, Université Paul-Valéry Montpellier 3 – Site Saint-Charles 2.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7527,51 +7527,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale par tracking GPS des usages d’un service d’autopartage électrique : mouv'n go</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Trémoureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7635,51 +7635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Trémoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG 2019, conférence francophone ESRI, 16 et 17 octobre 2019, Les Docks de Paris, Oct 2019, Paris.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7704,51 +7704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart-cities dualité sous haute-surveillance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Conférence Francophone Esri 16 et 17 octobre 2019 Les Docks de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7767,290 +7767,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02279039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Potentialité de densification foncières en milieu rural (chassant, 28)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter les territoires, CIST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structuration et refonte des périmètres de la Politique de la Ville au Mans Métropole : normes, effets et conséquences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopoint 2018 Espaces citoyens Sciences de l’espace et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01736968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Insularité d’ici Batz, sillage, traces, héritages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence francophone ESRI, SIG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to enhance urban resiliance : a decision support approach based on input/output modeling, geographic information system and participative processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Ecological Economics and Rio+20, Challenges and contribution for a green économy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8075,51 +8075,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels noms pour les intercommunalités après la réforme territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC, 25ème international géographic conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8144,51 +8144,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Maps Evaluation of the Agro-Tourism Sustainable Development Potential of the Bran-Rucăr Valley.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural space and local development, regeneration of the rural space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Bistrita, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8213,51 +8213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canton et intercommunalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviano Freire-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8321,285 +8321,285 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le Mans (Sarthe-Huisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carcaud N., Arnaud-Fassetta G., Évain C. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rivières en ville – Aujourd’hui, hier, demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02092326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Smart cities et intelligence énergétique : des usages prévus aux pratiques réelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Messaoudi.D, Michoudet.C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La géographie de la France, les nouvelles dynamiques spatiales du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellipse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9782340-032668</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02279024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...127 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réplication de démonstrateurs comme moteurs d’une nouvelle forme de production d’écosystèmes territoriaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8648,216 +8648,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01891005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cantons et établissements publics de coopération intercommunale : de l’analyse spatiale aux jeux d’acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse Universitaire de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le canton, un territoire du quotidien dans la France contemporaine, 1790-2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.297-307., 2009, SBN:978-2-7535-0830-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’intercommunalité en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bussi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications des Universités de Rouen et du Havre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un monde en recomposition, géographie des coopérations territoriales », Presse Universitaire de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp 103-123, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du territoire aux territoires : des certitudes de l’aménagement aux incertitudes de l’espace, du temps et de l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Denizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8957,51 +8957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhilEAD, l'autoformation à la cartographie thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9045,64 +9045,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que la data force soit avec toi : échanger des données pour exercer sa citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9152,51 +9152,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courants d'aires : les formes de l'intercommunalité en France et en Haute-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. UMR 6266, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009ROUEL006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9392,51 +9392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04973331v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Emelianoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05138402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648770v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Patenotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04984014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tr&#233;moureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Charpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Celnik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450020v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Danteur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108506v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Cordier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108252v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03453262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108505v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Billard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dumitrescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Aurel Balt&#259;lung&#259;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltalunga Adrian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108424v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108211v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108208v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108777v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05460200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02163838v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mermoud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05114690v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Canciani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Davrain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertorello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-025-10093-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Tsayem-Demaze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.847" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137760v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.650" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276231v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.643" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/RM0000.0000.0000" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12523" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.604" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936039v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8715" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898090v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513525v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4251" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450008v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.387-408" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Manea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.317" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939304v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285401v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279039v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108413v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108412v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736968v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108405v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108403v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviano Freire-Diaz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279024v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edition-ellipse.fr" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092326v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891005v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/collection/villes-territoires" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108772v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108751v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Denizot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortunel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622423v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03996009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ROUEL006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04973331v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Emelianoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379431v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05138402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648770v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Patenotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04984014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tr&#233;moureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450026v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Celnik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Danteur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Cordier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108252v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03453262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108505v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Billard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dumitrescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Aurel Balt&#259;lung&#259;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltalunga Adrian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108424v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05460200v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02163838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mermoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108823v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108828v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05114690v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Canciani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Davrain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertorello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-025-10093-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Tsayem-Demaze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.847" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.643" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137760v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.650" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/RM0000.0000.0000" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12523" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.604" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8715" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936040v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898090v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513525v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4251" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.387-408" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Manea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.317" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939304v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285401v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279039v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736968v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108413v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108405v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108403v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviano Freire-Diaz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092326v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edition-ellipse.fr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891005v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/collection/villes-territoires" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108772v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Denizot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortunel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622423v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03996009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ROUEL006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>