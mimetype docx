--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -100,489 +100,489 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dynamiques d'émergence et de diffusion des énergies citoyennes dans le Grand Ouest (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dynamiques d'émergence et de diffusion des énergies citoyennes dans le Grand Ouest (France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ESO RENNES, Nov 2025, Rennes (Campus Villejean), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion et passage à l'échelle des communautés d'énergie citoyenne dans le Grand Ouest (Bretagne, Pays de la Loire) : des modèles politiques contrastés (Redon, Les Mauges)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Axe 3 ESO – 3 mars 2025 – Le Mans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR ESO, Mar 2025, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04973331v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapa participativo na Amazónia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminario international del Proyecto ICOOPEB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UNIFAP, Feb 2025, MACAPA, Brasil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Energy transition and polycentric governance: a geographical approach to the multiscalar diffusion of energy communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IST 2025, sustainability transition Network</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, STRN, Jun 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05110570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Diffusion et passage à l'échelle des communautés d'énergie citoyenne dans le Grand Ouest (Bretagne, Pays de la Loire) : des modèles politiques contrastés (Redon, Les Mauges)</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy transition and polycentric governance: a geographical approach to the multiscalar diffusion of energy communities. The case in Western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...309 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyria Emelianoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sustainability Transitions Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sustainability Transitions Network Research, Jun 2025, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -601,316 +601,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05138402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modeling and disseminating citizen energy projects in Western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">WCSG Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wagueninguen université, Oct 2024, Wageningen (NL), Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'atlas social du Mans, un observatoire propice à la diffusion de la connaissance géographique et aux échanges pluridisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre appropriations et réinventions : le territoire comme objet de création collective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Recherche en Humanités et Sciences Sociales - Le Mans Université, Jun 2024, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649731v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analysis of spatio-hierarchical diffusion processes of citizen energy collectives in western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Patenotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35 th International Geographical Congress 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UGI, UGU, Géograph society of Ireland, Aug 2024, DUBLIN, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04648770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...149 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversatorio sobre cómo se utilizarán el mapa participativo (metodología de aplicación de esas herramientas)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminarion Internacional proyecto international ICOOPEB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Regional Autónoma de los Andes, Mar 2024, AMBATO, PUYO, Ecuador</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -929,303 +929,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Participación ciudadana: cuando los vecinos participan en la remodelación de su pueblo o ciudad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nucleo de Meio Ambiente, programa de post-graduación en gestión de recursos naturales y desarrollo local en Amazonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UFPA; NUMA; PPGEDAM, May 2023, Belem (Para), Brasil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04090431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Atlas Social du Mans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gasnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Angonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Sciences Humaines et Sociales sur leur territoire, dialogue sciences-société et transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSH Ange Guépin, May 2023, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04090386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Participación ciudadana, desarrollo territorial, juegos serios, experiencias en Francia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Salin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Desarrollo sostenible: visiones compartidas entre América Latina y Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de la Costa, Mar 2023, Baranquilla, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04090488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...162 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desenvolvimento do mapa participativo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminário ICOOPEB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Instituto Federal do Pará (IFPA), Mar 2023, Castanhal, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1250,90 +1250,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energias Cidadãs no Oeste da França</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Tsayem Demaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1375,51 +1375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexões geográficas sobre as eleições Municipais Francesas em Tempos de Pandemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1451,208 +1451,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03610046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Voter au Mans en 2020 : un exercice démocratique périlleux dans un contexte sanitaire exceptionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les élections municipales de 2020 à l’aune de la recomposition du champ politique local et national.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, RENNES, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03109839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Participación de los habitantes, planificación urbana, en Le Mans y pueblos vecinos, in Presentación del proyecto &amp;quot;Agricultura y manejo de Recursos Naturales en la Costa de Colombia y en la Amazonía Brasileña</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Universidad y su contribución al cumplimiento de los objetivos de Desarrollo Sostenible. Revisión a los impactos de la crisis sanitaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Barranquilla, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03610095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation habitante et aménagement des territoires, retours d'expériences en lien avec des collectivités territoriales françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’expansion de l’agriculture commerciale au Brésil et ses conséquences sur les paysages, les sociétés locales et la durabilité des territoires, Séminaire international.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Le Mans Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1671,1025 +1671,1025 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02878127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les usagers d’un service d’autopartage électrique en milieu périurbain : des comportements spécifiques à cet espace géographique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Trémoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM) Montréal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02279037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale des usages d'un service d'autopartage en milieu périurbain : le cas de Mouv'nGo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Trémoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Les mobilités émergente, Fondements et conséquences des nouvelles pratiques de déplacement des personnes et d’acheminement des marchandises, 10-11 octobre 2019, Université Paul-Valéry Montpellier 3 – Site Saint-Charles 2.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02279034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les conducteurs de véhicule électrique se représentent et éprouvent leurs parcours grâce aux outils connectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e Rencontres Francophones Transport Mobilité (RFTM) Montréal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.560-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éco-vallée et la technopole urbaine : un système territorial symbiotique ou antinomique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Araszkiewiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème colloque RIODD, Le développement durable en questions, 16-18 octobre, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, GRENOBLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01898087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les drones, un outil au service de l’aménagement des territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIST2018 - Représenter les territoires / Representing territories</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège international des sciences territoriales (CIST), Mar 2018, Rouen, France. pp.560-564</w:t>
+              <w:t xml:space="preserve">Les drones, un outil au service de l’aménagement des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESO Le Mans, Apr 2017, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réplication de démonstrateurs comme moteurs d'une nouvelle forme de production d'écosystèmes territoriaux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TERRI’2017 «Territoires Intelligents : un modèle si smart ? Effets paradoxaux d’une mutation technologique et sociale »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, D. Desponds, Université de Cergy, France, Mar 2017, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01481316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux de pouvoirs et coopérations dans les bâtiments intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international «Médiation et Villes des intelligences »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01638614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de la ville par projets partenariaux: Trois retours d’expérience de nouvelles modalités de coopération urbaine et territoriale franciliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...257 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> les Rencontres internationales d’urbanisme de l’APERAU. 
 Les nouvelles formes de coopérations urbaines et territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APEREAU, May 2016, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01450042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les infrastructures de recharge pour véhicules électriques: des lieux d’immobilité pour un nouveau temps de mobilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Société en mouvement, sociologie en changement, XXième congrès international des sociologues français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2016, MONTREAL, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géographie et utopie : petit essai de spatialisation prométhéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Celnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leriche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Utopies culturelles contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Nimes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01450026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-01450013v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du terrain aux terres virtuelles : un renouvellement de la dynamique démocratique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Carrefours de la pensée, 26e Carrefour - Où va la démocratie ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'association « LES CARREFOURS DE LA PENSEE » a été créée en 1990 à l'initiative de Henry Lelièvre, alors adjoint à la culture de la ville du Mans., Mar 2016, Le Mans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01450020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drones et réalité augmentée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire(s), Entre perceptions et identités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2714,51 +2714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance et numérique, un possible renouvèlement de la dynamique démocratique, de la théorie à l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conseil local de l'Internet Citoyen </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ville du Mans, Sep 2016, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2783,77 +2783,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacité énergétique des entreprises, quelle perception des salariés ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Danteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sociétés contemporaines à l’épreuve des transitions énergétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département de sociologie UMR 7324 CNRS Citeres, Jul 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2878,64 +2878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand l’électro-mobilité redessine l’espace du quotidien…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Danteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2967,234 +2967,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comprendre la résilience urbaine à Mantes-La-Jolie, de l'atelier au terrain, enquête et approche délibérative.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateo Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vers une intelligence durable des territoires: les échelles de la résilience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IT GO ROSKO 2014, May 2014, Roscoff (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Culture(s) et innovations industrielles en dialogue de la création à la diffusion. Le cas de la Renault Zoé et de l’éco-mobilité électrique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Danteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science, innovation, technique et société, AFS/AISLF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS/AISLF, Jul 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la résilience urbaine à Mantes-La-Jolie, de l'atelier au terrain, enquête et approche délibérative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3245,51 +3245,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évolution des structures intercommunales en Haute-Normandie : des périmètres à géographies variables ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Ruffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude, recomposition intercommunale en Haute-Normandie et en France, entre légitimation et appropriation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR IDEES, Oct 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3340,51 +3340,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du LEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEF, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3409,64 +3409,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimentation territoriale : présentation des méthodes et outils pour réduire les vulnérabilités et accroître la résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine du développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REEDS, Apr 2013, Mantes la Jolie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3491,64 +3491,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to enhance urban resiliance : a decision support approach based on input/output modeling, geographic information system and participative processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Ecological Economics and Rio+20, Challenges and contribution for a green economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISEE, Jun 2012, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3573,51 +3573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green growth and the critical issue of the genuine savings path for an capital-short economy: the case of emerging countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Radja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3668,64 +3668,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche culturelle de la résilience urbaine sur le territoire de Mantes-la-Jolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Ecocities of the future Innovation within territories</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, REEDS OVSQ, Oct 2012, GUYANCOURT, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3744,206 +3744,206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Périmétrage des intercommunalités et rationalisation du discours étatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Réforme des collectivités territoriales : quelle adéquation entre les objectifs poursuivis et la loi du 16 décembre 2010 ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de droit et de sciences politiques de Nantes, Jan 2011, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estimation des bénéfices des mesures de protection des plages face au changement climatique : Le cas du Languedoc-Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Rey-Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du CARE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recherche et d'Analyse en Économie (CARE). UFR Droit, Économie et Gestion, May 2011, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Agro-Tourism Sustainable Development Potential of the Bran-Rucăr Valley (Transilvanya, Romania)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
@@ -3953,51 +3953,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Aurel Baltălungă</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th 4th International Conference Rural space and local development, The Regeneration of the Rural Space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valahia University of Târgoviste, Jul 2010, Bistrita, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4048,51 +4048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Dumitrescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baltalunga Adrian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4124,195 +4124,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Périmètres péri-urbains et périmètres des champs, quand les élus haut-normands fabriquent du territoire pour résister ou exister face aux polarités urbaines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gouvernement et gouvernance des espaces urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6266 IDEES, May 2009, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La coopération intercommunale intégrée et la quête chimérique de l’optimum territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuvièmes rencontres Théoquant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, THEMA, Mar 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communautés de communes haut-normandes et géopolitiques locales.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l’Espace politique : Concepts et échelles colloque international de géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Département de géographie, URCA et Laboratoire Habiter (EA 2076), Apr 2008, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4337,51 +4337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cantons et établissements publics de coopération intercommunale : de l’analyse spatiale aux jeux d’acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le canton, un territoire du quotidien dans la France contemporaine 1790-2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rennes 2 Haute-Bretagne, Sep 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4406,51 +4406,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intercommunalité en Haute-Normandie : la logique communautaire et l'action publique locale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude « Démocratie locale et nouveaux territoires »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUFM, Inspection académique, Nov 2006, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4469,208 +4469,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La représentation des femmes dans les collectivités et institutions en France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Colange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres ADRET « Genre, territoire, politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Analyse de la dynamique d’expansion de l’intercommunalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles approches en géographie théorique et quantitative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, THEMA, Jan 2005, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques spatiales et intercommunalité, initiatives locales et projets étatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre MTG/PARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen, Laboratoire MTG, UMR IDEES, Mar 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4695,51 +4695,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et intercommunalité,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de la FRE IDEES, Université de Rouen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4764,51 +4764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphologie et établissements publics de coopération intercommunale en Haute-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La forme en géographie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe Dupont, UMR ESPACE, Jun 2004, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4833,802 +4833,802 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux politiques et intercommunalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontre ADRET</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen, laboratoire MTG, UMR IDEES, Mar 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Energy transition and polycentric governance: a geographical approach to the multiscalar diffusion of energy communities.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Salhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IST 2025. International Sustainability Transitions Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lisbonne, Portugal. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bran-Rucar Corridor - Risk Versus Prosperity in the Sustainable Touristic Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian-Aurel Baltălungă</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5-th WSEAS International Conference on Economy and Management Transformation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings ISI of 5-th WSEAS International Conference on Economy and Management Transformation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMT10, pp.92- 97., 2013, 978-960-474-240-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer les communautés de communes : état des lieux en 2012, à l'heure de la réforme territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Peter Jordan &amp; Ferjan Ormeling; Verlag Dr. Kovač, 2011, ISBN 978-3-8300-6700-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04108777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the Agro-Tourism Sustainable Development Potential of the Bran-Rucăr Valley</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Dumitrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian-Aurel Baltălungă</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 5th 4th International Conference Rural space and local development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 5th 4th International Conference Rural space and local development, The Regeneration of the Rural Space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.77, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles d’émergence et d’essAimage des collectifs d’énergie citoyenne et gouvernance Polycentrique de l’Energie dans le Grand Ouest (MAPEGO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyria Emelianoff</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Salima Salhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moise Tsayem Demaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ESO - Espaces et Société; EM Normandie Business School; RECIT; Taranis. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05460200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En ville, sans ma voiture ? Evaluation du 22 septembre 1998 : méthodes et résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Mermoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Centre d'études sur les réseaux, les transports, l'urbanisme et les constructions publiques (CERTU). 1999, 97 p., photos, graphiques, tableaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Paillard</w:t>
-[...32 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02163838v1</w:t>
-              </w:r>
-[...438 lines deleted...]
-                <w:t xml:space="preserve">halshs-04108828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5780,51 +5780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lutte contre les changements climatiques et intercommunalité : des délimitations en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moïse Tsayem-Demaze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5871,51 +5871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élections municipales : entre pandémie et abstention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5962,51 +5962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sarthe, l’Huisne et la ville du Mans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6066,51 +6066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A perilous democratic exercice within an exceptional health context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6170,64 +6170,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducing Carsharing Schemes in Low-Density Areas: The Case of the Outskirts of Le Mans (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Billard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Science Policy and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6261,77 +6261,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’atlas social du Mans : un observatoire fédérateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gasnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas social du Mans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6359,325 +6359,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04276230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Les territoires d’innovation, un champ de recherche transdisciplinaire qui invite à la coopération»</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">«Territoires d’innovation : du concept à l’expérimentation»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02936040v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">«Les territoires d’innovation, un champ de recherche transdisciplinaire qui invite à la coopération»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02936039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élections municipales françaises dans un contexte de pandémie mondiale : un niveau d’abstention élevé dans l’agglomération mancelle »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Louche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 41, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.8715⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.8715⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03169928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...80 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une utopie naïve à un véritable modèle de société pour demain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">[im]Pertinences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6702,64 +6702,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Open space ou comment les jeux de pouvoir engendrent de nouvelles formes de micro-territorialités dans les bâtiments intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, VARIA, 1 (31), </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6793,263 +6793,263 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des consentements à payer et de leur spatialisation à l’étude de l’acceptabilité des politiques d’adaptation à la montée du niveau de la mer liée au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3 (18), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.387-408</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01450008v1</w:t>
+                <w:t xml:space="preserve">hal-02604728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des consentements à payer et de leur spatialisation à l’étude de l’acceptabilité des politiques d’adaptation à la montée du niveau de la mer liée au changement climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bailly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">H. Rey Valette</w:t>
+                <w:t xml:space="preserve">Hélène Rey Valette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 18 (3), pp.387-408</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 3 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.18.387-408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604728v1</w:t>
+                <w:t xml:space="preserve">hal-01450008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">People in Smart Buildings: Daily Practices in Automated Areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 104-127</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7113,51 +7113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian-Aurel Baltălungă</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerald Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Manea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7195,51 +7195,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nommer les espaces de coopération intercommunale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (5), pp.79-96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7305,51 +7305,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires d’innovation : du concept à l’expérimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7358,1575 +7358,1575 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K@iros. Revue interdisciplinaire en sciences de l'information et de la communication et civilisations étrangères, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02939304v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smart cities et intelligence énergétique : des usages prévus aux pratiques réelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Messaoudi.D, Michoudet.C. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La géographie de la France, les nouvelles dynamiques spatiales du territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ellipse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9782340-032668</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02279024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Mans (Sarthe-Huisne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Gatien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carcaud N., Arnaud-Fassetta G., Évain C. (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les rivières en ville – Aujourd’hui, hier, demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Éditions, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02092326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La réplication de démonstrateurs comme moteurs d’une nouvelle forme de production d’écosystèmes territoriaux ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Coulbaut-Lazzarini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ESSEC. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Territoires intelligents : un modèle si smart ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de l'Aube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.123-135, 2018, Bibliothèque des territoires</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01891005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’intercommunalité en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Publications des Universités de Rouen et du Havre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un monde en recomposition, géographie des coopérations territoriales », Presse Universitaire de Rouen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp 103-123, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cantons et établissements publics de coopération intercommunale : de l’analyse spatiale aux jeux d’acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presse Universitaire de Rennes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le canton, un territoire du quotidien dans la France contemporaine, 1790-2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.297-307., 2009, SBN:978-2-7535-0830-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du territoire aux territoires : des certitudes de l’aménagement aux incertitudes de l’espace, du temps et de l’action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Denizot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Caen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aménagement du territoire, changement de temps, changement d'espace.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.359-365, 2008, 978-2-84133-312-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Analyse spatiale des usages d'un service d'autopartage en milieu périurbain : le cas de Mouv'nGo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Trémoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque international Les mobilités émergente, Fondements et conséquences des nouvelles pratiques de déplacement des personnes et d’acheminement des marchandises, 10-11 octobre 2019, Université Paul-Valéry Montpellier 3 – Site Saint-Charles 2.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02279036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Trémoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIG 2019, conférence francophone ESRI, 16 et 17 octobre 2019, Les Docks de Paris, Oct 2019, Paris.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02292792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse spatiale par tracking GPS des usages d’un service d’autopartage électrique : mouv'n go</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Trémoureux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIG 2019, conférence francophone ESRI, 16 et 17 octobre 2019, Les Docks de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02285401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart-cities dualité sous haute-surveillance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Conférence Francophone Esri 16 et 17 octobre 2019 Les Docks de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02279039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insularité d’ici Batz, sillage, traces, héritages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence francophone ESRI, SIG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04108413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structuration et refonte des périmètres de la Politique de la Ville au Mans Métropole : normes, effets et conséquences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Louche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géopoint 2018 Espaces citoyens Sciences de l’espace et politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01736968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentialité de densification foncières en milieu rural (chassant, 28)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Représenter les territoires, CIST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...150 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to enhance urban resiliance : a decision support approach based on input/output modeling, geographic information system and participative processes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mateo Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference Ecological Economics and Rio+20, Challenges and contribution for a green économy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Rio, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels noms pour les intercommunalités après la réforme territoriale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICC, 25ème international géographic conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Maps Evaluation of the Agro-Tourism Sustainable Development Potential of the Bran-Rucăr Valley.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rural space and local development, regeneration of the rural space</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Bistrita, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canton et intercommunalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylviano Freire-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04108403v1</w:t>
-              </w:r>
-[...615 lines deleted...]
-                <w:t xml:space="preserve">halshs-04108747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8957,51 +8957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhilEAD, l'autoformation à la cartographie thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Fortunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9045,64 +9045,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que la data force soit avec toi : échanger des données pour exercer sa citoyenneté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Angonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9152,51 +9152,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courants d'aires : les formes de l'intercommunalité en France et en Haute-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. UMR 6266, 2009. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009ROUEL006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9392,51 +9392,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110570v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04973331v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Emelianoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379431v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05138402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648770v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legrand" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Patenotte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649731v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710073v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090488v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090431v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090386v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04984014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610095v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279034v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tr&#233;moureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898087v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854547v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481316v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638614v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108430v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Charpentier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450026v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Celnik" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Danteur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108507v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108506v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Cordier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108252v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03453262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108505v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108223v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108432v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Billard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dumitrescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Aurel Balt&#259;lung&#259;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltalunga Adrian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108427v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108217v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108424v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108423v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108211v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colange" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05460200v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02163838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchand" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mermoud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paillard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110589v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108823v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108777v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108828v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05114690v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Canciani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Davrain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertorello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-025-10093-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Tsayem-Demaze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.847" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.643" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137760v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.650" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/RM0000.0000.0000" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12523" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.604" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936039v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169928v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8715" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936040v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898090v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513525v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4251" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450008v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.387-408" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604728v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailly" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Manea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.317" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939304v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279036v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285401v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292792v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279039v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108412v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736968v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108413v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108407v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108405v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108403v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviano Freire-Diaz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092326v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279024v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edition-ellipse.fr" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891005v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/collection/villes-territoires" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108751v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108772v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108747v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Denizot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leroux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortunel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622423v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03996009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ROUEL006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379431v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Durand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyria Emelianoff" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bailly" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Salhi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04973331v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Emelianoff" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983791v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110570v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05138402v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710073v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04648770v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Patenotte" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983804v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090431v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gasnier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Angonnet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04090488v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04984014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04273405v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Tsayem Demaze" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610046v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Louche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03109839v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610095v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02878127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279037v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Leroy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Tr&#233;moureux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279034v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut-Lazzarini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898087v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Araszkiewiez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108430v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Charpentier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Billard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481316v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Coulbaut" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01638614v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450042v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450013v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01450026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Celnik" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leriche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450020v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450031v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450039v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108508v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Danteur" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622458v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108506v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateo Cordier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01052947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cordier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108252v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Ruffray" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108241v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Rey-Valette" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108227v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108761v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03453262v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Radja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schembri" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108505v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108432v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108223v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Billard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Dumitrescu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian-Aurel Balt&#259;lung&#259;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626446v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baltalunga Adrian" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108217v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108426v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108424v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108215v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108211v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colange" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108423v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108208v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108203v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108421v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108117v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110589v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108823v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108777v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108828v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05460200v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-02163838v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fabre" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Mermoud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Paillard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05114690v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Picart" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Crozet" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Canciani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Davrain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bertorello" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10967-025-10093-3" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301411v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Tsayem-Demaze" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.847" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276231v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.643" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04137760v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Meunier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.650" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4215/RM0000.0000.0000" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03610119v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rsp3.12523" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04276230v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48649/asdm.604" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936040v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02936039v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03169928v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.8715" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898090v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01513525v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.4251" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604728v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bailly" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rey Valette" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01450008v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey Valette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.387-408" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622491v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108819v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Manea" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04108815v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.317" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02939304v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279024v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edition-ellipse.fr" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02092326v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gatien" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fournier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01891005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsdelaube.fr/collection/villes-territoires" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108772v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bussi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108751v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Denizot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leroux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279036v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292792v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285401v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279039v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108413v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01736968v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108412v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108409v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108407v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108403v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviano Freire-Diaz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01400470v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fortunel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;gou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01622423v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03996009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009ROUEL006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>