--- v0 (2026-03-28)
+++ v1 (2026-05-04)
@@ -183,51 +183,51 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Barnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMBIO: A Journal of Environment and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 18 p. </w:t>
+              <w:t xml:space="preserve">, 2026, 55, pp.1061-1078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13280-025-02313-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>