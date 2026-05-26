--- v1 (2026-05-04)
+++ v2 (2026-05-26)
@@ -1808,51 +1808,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude portant sur les conditions de réussite préalables à la décision de recours à une opération de renforcement de population du lynx boréal en France. Résumé</w:t>
+                <w:t xml:space="preserve">Expertise scientifique collective sur la viabilité des populations de lynx boréal en France. Résumé exécutif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
@@ -1884,97 +1884,97 @@
                 <w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OFB; MNHN. 2024, 16 p</w:t>
+              <w:t xml:space="preserve">OFB; MNHN. 2024, 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04811143v1</w:t>
+                <w:t xml:space="preserve">hal-04808588v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise scientifique collective sur la viabilité des populations de lynx boréal en France. Résumé exécutif</w:t>
+                <w:t xml:space="preserve">Étude portant sur les conditions de réussite préalables à la décision de recours à une opération de renforcement de population du lynx boréal en France. Résumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Arpin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Sarrazin</w:t>
@@ -2006,73 +2006,73 @@
                 <w:t xml:space="preserve">Nolwenn Drouet-Hoguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Dumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">OFB; MNHN. 2024, 24 p</w:t>
+              <w:t xml:space="preserve">OFB; MNHN. 2024, 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808588v2</w:t>
+                <w:t xml:space="preserve">hal-04811143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude portant sur les conditions de réussite préalables à la décision de recours à une opération de renforcement de population du lynx boréal en France. Rapport final</w:t>
               </w:r>
@@ -2763,51 +2763,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Renault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Claire Young" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-025-02313-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04174023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rouyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerzerho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derridj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15507" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira de Eyto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291239" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04142910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Quaintenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaume Bal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12532" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04171450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Calderwood" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104365" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561009v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montorio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13314" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan White" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115659" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2011.02902.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2S3C4Z9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/316203.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811143v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dumez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04808588v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811130v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bacon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Menoni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05370536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431482v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspard Renault" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arpin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Claire Young" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13280-025-02313-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04174023v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rouyer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerzerho" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Derridj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.15507" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309848v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira de Eyto" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0291239" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04142910v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Comolet-Tirman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Quaintenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Siblet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Wroza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03415664v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Fromentin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilaume Bal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fog.12532" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-04171450v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Calderwood" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reid" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2020.104365" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01561009v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Montorio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Rivot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pr&#233;vost" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jfb.13314" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210251v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan White" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0115659" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210142v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica C&#244;te" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Roussel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Le Cam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeb.12007" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453810v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Piou" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2011.02902.x" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K2S3C4Z9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453861v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797552v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan van Baaren" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Martignac" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Lann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/316203.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04808588v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Sarrazin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Drouet-Hoguet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dumez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811143v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811168v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04811130v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524611v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Bacon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Menoni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Calenge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Millon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05370536v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02807172v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>