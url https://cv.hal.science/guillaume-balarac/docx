--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -472,776 +472,776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04141992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tetrahedral Remeshing in the Context of Large-Scale Numerical Simulation and High Performance Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of an air–water mixing layer: focus on the confinement effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Matas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Bordeu</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MathematicS In Action</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/msia.22⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 933, 27 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.1069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344779v1</w:t>
+                <w:t xml:space="preserve">hal-03510976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an air–water mixing layer: focus on the confinement effect</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tetrahedral Remeshing in the Context of Large-Scale Numerical Simulation and High Performance Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Basile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+                <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Matas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Felipe Bordeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Desjardins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Baptiste Chapelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 933, 27 p. </w:t>
+              <w:t xml:space="preserve">MathematicS In Action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (1), pp.129-164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.1069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/msia.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510976v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear to turbulent Görtler instability transition</w:t>
+                <w:t xml:space="preserve">A finite-volume method for simulating contact lines on unstructured meshes in a conservative level-set framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Dagaut</w:t>
+                <w:t xml:space="preserve">Savinien Pertant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Eletta Negretti</w:t>
+                <w:t xml:space="preserve">Manuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (1), pp.014102. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 444, pp.110582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0033944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124690v1</w:t>
+                <w:t xml:space="preserve">hal-03321268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of numerical inlet boundary conditions using machine learning: Application to the swirling flow inside a conical diffuser</w:t>
+                <w:t xml:space="preserve">A finite-size correction model for two-fluid large-eddy simulation of particle-laden boundary layer flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Véras</w:t>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bombenger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (8), pp.085132. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 913, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0058642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366968v1</w:t>
+                <w:t xml:space="preserve">hal-03158689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite-volume method for simulating contact lines on unstructured meshes in a conservative level-set framework</w:t>
+                <w:t xml:space="preserve">Reconstruction of numerical inlet boundary conditions using machine learning: Application to the swirling flow inside a conical diffuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savinien Pertant</w:t>
+                <w:t xml:space="preserve">Pedro Véras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Bernard</w:t>
+                <w:t xml:space="preserve">Olivier Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Didier Georges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bombenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110582⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (8), pp.085132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0058642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321268v1</w:t>
+                <w:t xml:space="preserve">hal-03366968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite-size correction model for two-fluid large-eddy simulation of particle-laden boundary layer flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear to turbulent Görtler instability transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
+                <w:t xml:space="preserve">Jérémie Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+                <w:t xml:space="preserve">Maria-Eletta Negretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 913, </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (1), pp.014102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0033944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158689v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eulerian spatiotemporal correlations in passive scalar turbulence</w:t>
               </w:r>
@@ -1357,64 +1357,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traction open boundary condition for incompressible, turbulent, single- or multi-phase flows, and surface wave simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Desjardins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1474,77 +1474,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulation of boiling on unstructured grids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1589,538 +1589,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An hybrid particle-grid method for the study of differential diffusion</w:t>
+                <w:t xml:space="preserve">Physical invariance in neural networks for subgrid-scale scalar flux modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Santoso</w:t>
+                <w:t xml:space="preserve">Hugo Frezat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lagaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges-Henri Cottet</w:t>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105018⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03154383v2</w:t>
+                <w:t xml:space="preserve">hal-03084215v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical invariance in neural networks for subgrid-scale scalar flux modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Frezat</w:t>
+                <w:t xml:space="preserve">An hybrid particle-grid method for the study of differential diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Santoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lagaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redouane Lguensat</w:t>
+                <w:t xml:space="preserve">Georges-Henri Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 6 (2), </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 227, pp.105018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024607⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084215v2</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154383v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the dissipative range of the energy spectrum in grid turbulence and in direct numerical simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anastasiia Gorbunova</w:t>
+                <w:t xml:space="preserve">RANS and LES Simulations at Partial Load in Francis Turbines: Three-Dimensional Topology and Dynamic Behaviour of Inter- Blade Vortices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Doussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Mordant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James Brammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Laurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Métais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.044604⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fluid Machinery and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5293/IJFMS.2019.13.1.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02565392v1</w:t>
+                <w:t xml:space="preserve">hal-02470023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANS and LES Simulations at Partial Load in Francis Turbines: Three-Dimensional Topology and Dynamic Behaviour of Inter- Blade Vortices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Doussot</w:t>
+                <w:t xml:space="preserve">Analysis of the dissipative range of the energy spectrum in grid turbulence and in direct numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Gorbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Brammer</w:t>
+                <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Laurant</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Mordant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fluid Machinery and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5293/IJFMS.2019.13.1.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.5.044604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470023v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02565392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulations on Vertical Axis Hydrokinetic Turbines - Power coefficient analysis for various solidities</w:t>
               </w:r>
@@ -2223,51 +2223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework to perform high-order deconvolution for finite-volume method on simplicial meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2585,261 +2585,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02470019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulations on a pitching airfoil: Analysis of the reduced frequency influence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathanaël Guillaud</w:t>
+                <w:t xml:space="preserve">RANS computations of a confined cavitating tip-leakage vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Goncalves da Silva</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Munch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.11.002⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630084v1</w:t>
+                <w:t xml:space="preserve">hal-01597845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANS computations of a confined cavitating tip-leakage vortex</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Dreyer</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulations on a pitching airfoil: Analysis of the reduced frequency influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Munch</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Goncalves da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597845v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of the flapping mechanism for a two-phase coaxial jet</w:t>
               </w:r>
@@ -3752,51 +3752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ségoufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3843,103 +3843,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RANS and LES computations of the tip- leakage vortex for different gap widths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Decaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Munch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 16 (4), pp.309-341. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4453,77 +4453,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid spectral-particle method for the turbulent transport of a passive scalar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lagaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henri Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 260, pp.127-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4570,51 +4570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A dynamic regularized gradient model of the subgrid-scale scalar flux for large eddy simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4668,265 +4668,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00835655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction of turbulent flows using Reynolds-averaged Navier-Stokes and large-eddy simulation with uncertain inflow conditions</w:t>
+                <w:t xml:space="preserve">Large-Eddy Simulation and Conjugate Heat Transfer Around a Low-Mach Turbine Blade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+                <w:t xml:space="preserve">Florent Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Maheu,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4025165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734575v1</w:t>
+                <w:t xml:space="preserve">hal-01339894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation and Conjugate Heat Transfer Around a Low-Mach Turbine Blade</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Numerical prediction of turbulent flows using Reynolds-averaged Navier-Stokes and large-eddy simulation with uncertain inflow conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72 (3), pp.341-358</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339894v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical optimization of a Francis turbine’s guide vane axis location including inflow uncertainties</w:t>
               </w:r>
@@ -4951,51 +4951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5137,90 +5137,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wall-layer model for large-eddy simulations of turbulent flows with/out pressure gradient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brugière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5267,77 +5267,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation des Grandes Echelles d'un Aspirateur de Centrale Hydraulique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Laverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5375,90 +5375,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of molecular diffusion on the subgrid-scale modeling of passive scalars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos B. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 20 (2), pp.025102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5505,51 +5505,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixing enhancement in coaxial jets through inflow forcing : a numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lesieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5635,51 +5635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Si-Ameur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Lesieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8, pp.N22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5829,51 +5829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The near field of coaxial jets: a numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.65-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5933,51 +5933,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos B. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6693,51 +6693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-025-00669-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenouilloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2214399" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2225139" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344779v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Basile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chapelier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510976v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desjardins" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1069" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124690v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dagaut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eletta Negretti" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033944" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366968v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#233;ras" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;tais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bombenger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058642" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savinien Pertant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110582" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Jian Hsu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Gorbunova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pagani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Canet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.124606" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110161" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154383v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Santoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagaert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Cottet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105018" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084215v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Frezat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024607" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044604" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470023v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doussot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brammer" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5293/IJFMS.2019.13.1.012" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Guillaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalves da Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Zanette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.08.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558814v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4839" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572291v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bellec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bieder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Turi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5293/IJFMS.2019.12.4.439" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.11.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597845v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decaix" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dreyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Munch" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.09.004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824012v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.05.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470950v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Wschebor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.023107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vollant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2017.1334907" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980961v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kunhappan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Harthong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. J. Dumont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001514" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pushkarev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084606" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4204" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339923v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941781" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418780v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Kessar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plunian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964782" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418777v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wilhelm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;goufin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9767-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110158v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.984068" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339865v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodion Stepanov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.031004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capuano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangennaro Coppola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio de Luca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.06.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.08.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HNMZKXR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.053309" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935487v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.12.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835655v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813812" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734575v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duchaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maheu," TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025165" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339908v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brugi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flores" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fabre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3657090" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557034v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529358" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491515v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laverne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos B. da Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2844469" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261425v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lesieur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2747680" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261424v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Si-Ameur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600833094" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491516v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.07.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT2FPCDV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265278v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1900786" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265101v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/4/1/024" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047709v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947515v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953589v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00121393v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-025-00669-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenouilloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2214399" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2225139" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desjardins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Basile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chapelier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.22" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savinien Pertant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110582" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Jian Hsu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#233;ras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;tais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bombenger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058642" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dagaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eletta Negretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033944" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Gorbunova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pagani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Canet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.124606" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110161" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084215v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Frezat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024607" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154383v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Santoso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Cottet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doussot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brammer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5293/IJFMS.2019.13.1.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044604" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Guillaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalves da Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Zanette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.08.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558814v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4839" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572291v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bellec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bieder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Turi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5293/IJFMS.2019.12.4.439" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decaix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dreyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Munch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.09.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.11.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824012v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.05.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470950v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Wschebor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.023107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vollant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2017.1334907" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980961v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kunhappan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Harthong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. J. Dumont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001514" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pushkarev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084606" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4204" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339923v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941781" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418780v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Kessar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plunian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964782" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418777v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wilhelm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;goufin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9767-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110158v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.984068" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339865v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodion Stepanov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.031004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capuano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangennaro Coppola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio de Luca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.06.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.08.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HNMZKXR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.053309" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935487v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.12.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835655v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813812" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339894v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duchaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maheu," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025165" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734575v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339908v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brugi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flores" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fabre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3657090" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557034v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529358" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491515v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laverne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos B. da Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2844469" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261425v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lesieur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2747680" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261424v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Si-Ameur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600833094" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491516v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.07.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT2FPCDV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265278v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1900786" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265101v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/4/1/024" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047709v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947515v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953589v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00121393v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>