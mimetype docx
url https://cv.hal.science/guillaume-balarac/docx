--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -66,1996 +66,1996 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient LES Parametric Studies via ANN-Based Multi-Fidelity Modeling and Adaptive Sampling</w:t>
+                <w:t xml:space="preserve">Large Eddy Simulations of the Part-Load Instability in a Pump-Turbine in Pump Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Berthelon</w:t>
+                <w:t xml:space="preserve">Eliott Alloin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Mahdi</w:t>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Olivier Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Laurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ségoufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10494-025-00669-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 148 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4070749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05111848v1</w:t>
+                <w:t xml:space="preserve">hal-05597843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the use of LES for industrial complex geometries. Part I: automatic mesh definition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient LES Parametric Studies via ANN-Based Multi-Fidelity Modeling and Adaptive Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thomas Berthelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2023.2214399⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 115, pp.603-622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-025-00669-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04110791v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the use of LES for industrial complex geometries. Part II: Reduce the time-to-solution by using a linearised implicit time advancement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Toward the use of LES for industrial complex geometries. Part I: automatic mesh definition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grenouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Berthelon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24 (6-7), pp.311-329. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2023.2225139⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 6-7, pp.280-310. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2023.2214399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141992v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04110791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of an air–water mixing layer: focus on the confinement effect</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Toward the use of LES for industrial complex geometries. Part II: Reduce the time-to-solution by using a linearised implicit time advancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Berthelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.1069⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (6-7), pp.311-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2023.2225139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03510976v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetrahedral Remeshing in the Context of Large-Scale Numerical Simulation and High Performance Computing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Bordeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Chapelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MathematicS In Action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (1), pp.129-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/msia.22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite-volume method for simulating contact lines on unstructured meshes in a conservative level-set framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of an air–water mixing layer: focus on the confinement effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Bernard</w:t>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Jean-Philippe Matas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Desjardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110582⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 933, 27 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.1069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03321268v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03510976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A finite-size correction model for two-fluid large-eddy simulation of particle-laden boundary layer flow</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear to turbulent Görtler instability transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chauchat</w:t>
+                <w:t xml:space="preserve">Jérémie Dagaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Maria-Eletta Negretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 913, </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (1), pp.014102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2021.4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0033944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03158689v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of numerical inlet boundary conditions using machine learning: Application to the swirling flow inside a conical diffuser</w:t>
+                <w:t xml:space="preserve">A finite-volume method for simulating contact lines on unstructured meshes in a conservative level-set framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro Véras</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Savinien Pertant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0058642⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 444, pp.110582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366968v1</w:t>
+                <w:t xml:space="preserve">hal-03321268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear to turbulent Görtler instability transition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A finite-size correction model for two-fluid large-eddy simulation of particle-laden boundary layer flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Dagaut</w:t>
+                <w:t xml:space="preserve">Julien Chauchat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Eletta Negretti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Cyrille Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Brun</w:t>
+                <w:t xml:space="preserve">Tian-Jian Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (1), pp.014102. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 913, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0033944⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2021.4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124690v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03158689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eulerian spatiotemporal correlations in passive scalar turbulence</w:t>
+                <w:t xml:space="preserve">Reconstruction of numerical inlet boundary conditions using machine learning: Application to the swirling flow inside a conical diffuser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasiia Gorbunova</w:t>
+                <w:t xml:space="preserve">Pedro Véras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Pagani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léonie Canet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antoine Bombenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.124606⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (8), pp.085132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0058642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266110v1</w:t>
+                <w:t xml:space="preserve">hal-03366968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traction open boundary condition for incompressible, turbulent, single- or multi-phase flows, and surface wave simulations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Eulerian spatiotemporal correlations in passive scalar turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasiia Gorbunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Pagani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossetto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110528⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (12), pp.124606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.124606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609644v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of boiling on unstructured grids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Traction open boundary condition for incompressible, turbulent, single- or multi-phase flows, and surface wave simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Bozonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Desjardins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.110161. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110161⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 443, pp.110528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126543v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical invariance in neural networks for subgrid-scale scalar flux modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical simulation of boiling on unstructured grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Ghigliotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024607⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.110161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2021.110161⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084215v2</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An hybrid particle-grid method for the study of differential diffusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physical invariance in neural networks for subgrid-scale scalar flux modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Frezat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Santoso</w:t>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Lagaert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Ronan Fablet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges-Henri Cottet</w:t>
+                <w:t xml:space="preserve">Redouane Lguensat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 227, pp.105018. </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 6 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.6.024607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154383v2</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084215v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANS and LES Simulations at Partial Load in Francis Turbines: Three-Dimensional Topology and Dynamic Behaviour of Inter- Blade Vortices</w:t>
+                <w:t xml:space="preserve">An hybrid particle-grid method for the study of differential diffusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Doussot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Simon Santoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lagaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Laurant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Olivier Métais</w:t>
+                <w:t xml:space="preserve">Georges-Henri Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fluid Machinery and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, </w:t>
+              <w:t xml:space="preserve">Computers and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 227, pp.105018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5293/IJFMS.2019.13.1.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compfluid.2021.105018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02470023v1</w:t>
+                <w:t xml:space="preserve">hal-03154383v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the dissipative range of the energy spectrum in grid turbulence and in direct numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasiia Gorbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léonie Canet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mordant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2100,2902 +2100,2915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulations on Vertical Axis Hydrokinetic Turbines - Power coefficient analysis for various solidities</w:t>
+                <w:t xml:space="preserve">RANS and LES Simulations at Partial Load in Francis Turbines: Three-Dimensional Topology and Dynamic Behaviour of Inter- Blade Vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaël Guillaud</w:t>
+                <w:t xml:space="preserve">François Doussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Brammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Laurant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jeronimo Zanette</w:t>
+                <w:t xml:space="preserve">Olivier Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Renewable Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.08.039⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fluid Machinery and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5293/IJFMS.2019.13.1.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288648v1</w:t>
+                <w:t xml:space="preserve">hal-02470023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A framework to perform high-order deconvolution for finite-volume method on simplicial meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Puigt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 92 (11), pp.1551-1583. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fld.4839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558814v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of turbulence on the wavefront of an ultra high intensity laser beam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Eddy Simulations on Vertical Axis Hydrokinetic Turbines - Power coefficient analysis for various solidities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathanaël Guillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Bellec</w:t>
+                <w:t xml:space="preserve">Eric Goncalves da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Girard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeronimo Zanette</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4049113⟩</w:t>
+              <w:t xml:space="preserve">Renewable Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.473-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.renene.2019.08.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02572291v2</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Methodology to Predict and Analyze Cavitating Flows in a Kaplan Turbine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of turbulence on the wavefront of an ultra high intensity laser beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Turi</w:t>
+                <w:t xml:space="preserve">Ulrich Bieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regiane Fortes Patella</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fluid Machinery and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12, pp.1882 - 9554. </w:t>
+              <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5293/IJFMS.2019.12.4.439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4049113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470019v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02572291v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANS computations of a confined cavitating tip-leakage vortex</w:t>
+                <w:t xml:space="preserve">Numerical Methodology to Predict and Analyze Cavitating Flows in a Kaplan Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Decaix</w:t>
+                <w:t xml:space="preserve">Flavia Turi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Dreyer</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Regiane Fortes Patella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Munch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.09.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fluid Machinery and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.1882 - 9554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5293/IJFMS.2019.12.4.439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01597845v1</w:t>
+                <w:t xml:space="preserve">hal-02470019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulations on a pitching airfoil: Analysis of the reduced frequency influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathanaël Guillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Goncalves da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers and Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 161, pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compfluid.2017.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the flapping mechanism for a two-phase coaxial jet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RANS computations of a confined cavitating tip-leakage vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Odier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+                <w:t xml:space="preserve">Cécile Munch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106, pp.164 - 178. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.05.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2017.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01824012v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal velocity-velocity correlation function in fully developed turbulence</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical analysis of the flapping mechanism for a two-phase coaxial jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Wschebor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Nicolas Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.023107⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106, pp.164 - 178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2018.05.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470950v1</w:t>
+                <w:t xml:space="preserve">hal-01824012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subgrid-scale scalar flux modelling based on optimal estimation theory and machine-learning procedures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Vollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (9), pp.854-878. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14685248.2017.1334907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of high aspect ratio flexible fibers in inertial flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deepak Kunhappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barthélémy Harthong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre J. J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 29 (9), pp.093302. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.5001514⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reynolds and Prandtl number scaling of viscous heating in isotropic turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Pushkarev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wouter J.T. Bos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (8), pp.084606. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevFluids.2.084606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesh adaptation for large-eddy simulations in complex geometries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Spatiotemporal velocity-velocity correlation function in fully developed turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonie Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rossetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Wschebor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 81 (12), pp.719-740. </w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp. 023107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fld.4204⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.95.023107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339519v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic regularized gradient model of the subgrid-scale stress tensor for large-eddy simulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">The effect of subgrid-scale models on grid-scale/subgrid-scale energy transfers in large-eddy simulation of incompressible magnetohydrodynamic turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Kessar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plunian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4941781⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4964782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339923v1</w:t>
+                <w:t xml:space="preserve">hal-01418780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of subgrid-scale models on grid-scale/subgrid-scale energy transfers in large-eddy simulation of incompressible magnetohydrodynamic turbulence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mesh adaptation for large-eddy simulations in complex geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Dobrzynski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4964782⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 81 (12), pp.719-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fld.4204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418780v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Head Losses in a Turbine Draft Tube by Means of 3D Unsteady Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">A dynamic regularized gradient model of the subgrid-scale stress tensor for large-eddy simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Claire Ségoufin</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 97 (4), pp.1255-1280. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (2), pp.025114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10494-016-9767-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4941781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01418777v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RANS and LES computations of the tip- leakage vortex for different gap widths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Decaix</w:t>
+                <w:t xml:space="preserve">Analysis of Head Losses in a Turbine Draft Tube by Means of 3D Unsteady Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Wilhelm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cécile Munch</w:t>
+                <w:t xml:space="preserve">Olivier Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ségoufin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14685248.2014.984068⟩</w:t>
+              <w:t xml:space="preserve">Flow, Turbulence and Combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (4), pp.1255-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10494-016-9767-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110158v1</w:t>
+                <w:t xml:space="preserve">hal-01418777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Kolmogorov cascade of helicity-driven turbulence</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Energy preserving turbulent simulations at a reduced computational cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Capuano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giangennaro Coppola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livio de Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.031004⟩</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339865v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy preserving turbulent simulations at a reduced computational cost</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Numerical study of a flapping liquid sheet sheared by a high-speed stream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Odier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Livio de Luca</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 77, pp.2259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2015.06.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2015.08.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339884v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of a flapping liquid sheet sheared by a high-speed stream</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">RANS and LES computations of the tip- leakage vortex for different gap widths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Decaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Odier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Mohamed Farhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Moureau</w:t>
+                <w:t xml:space="preserve">Cécile Munch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (4), pp.309-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685248.2014.984068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2015.08.001⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01298315v1</w:t>
+                <w:t xml:space="preserve">hal-01110158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic bias in the calculation of spectral density from a three-dimensional spatial grid</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Non-Kolmogorov cascade of helicity-driven turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Kessar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodion Stepanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.053309. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.053309⟩</w:t>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.92.031004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01107659v1</w:t>
+                <w:t xml:space="preserve">hal-01339865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid spectral-particle method for the turbulent transport of a passive scalar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Lagaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges-Henri Cottet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 260, pp.127-142. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2013.12.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00935487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dynamic regularized gradient model of the subgrid-scale scalar flux for large eddy simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Systematic bias in the calculation of spectral density from a three-dimensional spatial grid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodion Stepanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Plunian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Kessar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antoine Vollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.075107. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.053309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4813812⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.90.053309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00835655v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01107659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-Eddy Simulation and Conjugate Heat Transfer Around a Low-Mach Turbine Blade</w:t>
+                <w:t xml:space="preserve">Numerical prediction of turbulent flows using Reynolds-averaged Navier-Stokes and large-eddy simulation with uncertain inflow conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Duchaine</w:t>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Maheu,</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Moreau</w:t>
+                <w:t xml:space="preserve">Cédric Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 72 (3), pp.341-358</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339894v1</w:t>
+                <w:t xml:space="preserve">hal-00734575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical prediction of turbulent flows using Reynolds-averaged Navier-Stokes and large-eddy simulation with uncertain inflow conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large-Eddy Simulation and Conjugate Heat Transfer Around a Low-Mach Turbine Blade</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Duchaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Maheu,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+                <w:t xml:space="preserve">Stéphane Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Turbomachinery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/1.4025165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734575v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical optimization of a Francis turbine’s guide vane axis location including inflow uncertainties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Eric Corre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Flores</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5040,986 +5053,1103 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new dynamic procedure for the Clark model of the subgrid-scale scalar flux using the concept of optimal estimator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dynamic regularized gradient model of the subgrid-scale scalar flux for large eddy simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Fabre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Xavier Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Vollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 23, pp.115103. </w:t>
+              <w:t xml:space="preserve">, 2013, pp.075107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3657090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4813812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00642577v1</w:t>
+                <w:t xml:space="preserve">hal-00835655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wall-layer model for large-eddy simulations of turbulent flows with/out pressure gradient</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Development of a new dynamic procedure for the Clark model of the subgrid-scale scalar flux using the concept of optimal estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Brugière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 23, pp.015101. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3529358⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 23, pp.115103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3657090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00557034v1</w:t>
+                <w:t xml:space="preserve">hal-00642577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation des Grandes Echelles d'un Aspirateur de Centrale Hydraulique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">A wall-layer model for large-eddy simulations of turbulent flows with/out pressure gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Laverne</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Marco Congedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Brugière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23, pp.015101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3529358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491515v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00557034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of molecular diffusion on the subgrid-scale modeling of passive scalars</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Brun</w:t>
+                <w:t xml:space="preserve">Simulation des Grandes Echelles d'un Aspirateur de Centrale Hydraulique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Laverne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanics &amp; Industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 10 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01713682v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing enhancement in coaxial jets through inflow forcing : a numerical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of molecular diffusion on the subgrid-scale modeling of passive scalars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos B. da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Métais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcel Lesieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 19 (7), pp.075102. </w:t>
+              <w:t xml:space="preserve">, 2008, 20 (2), pp.025102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2747680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2844469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261425v1</w:t>
+                <w:t xml:space="preserve">hal-01713682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct numerical simulations of high velocity ratio coaxial jets: mixing properties and influence of upstream conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mixing enhancement in coaxial jets through inflow forcing : a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+                <w:t xml:space="preserve">Olivier Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Si-Ameur</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marcel Lesieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Turbulence</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 8, pp.N22. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (7), pp.075102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14685240600833094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2747680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00261424v1</w:t>
+                <w:t xml:space="preserve">hal-00261425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing and coherent vortices in turbulent coaxial jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct numerical simulations of high velocity ratio coaxial jets: mixing properties and influence of upstream conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Si-Ameur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Balarac</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Si-Ameur</w:t>
+                <w:t xml:space="preserve">Olivier Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2005.07.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Turbulence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8, pp.N22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14685240600833094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491516v1</w:t>
+                <w:t xml:space="preserve">hal-00261424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The near field of coaxial jets: a numerical study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Mixing and coherent vortices in turbulent coaxial jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Métais</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Si-Ameur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 17, pp.65-102. </w:t>
+              <w:t xml:space="preserve"> Comptes rendus de l’Académie des sciences. Série IIb, Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 333 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1900786⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2005.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265278v1</w:t>
+                <w:t xml:space="preserve">hal-00491516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The near field of coaxial jets: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Métais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.65-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1900786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00265278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transition in high velocity ratio coaxial jets analyzed direct numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos B. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Balarac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Métais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Turbulence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 4 (24), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1468-5248/4/1/024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00265101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6029,407 +6159,407 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de transmission par lien souple pour l’entrainement d’une génératrice unique sur une éolienne flottante à turbines jumelles à axes verticaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Eolienne flottante à turbines jumelles à axe vertical et architecture optimisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR 18/53409. 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Maurice</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02047703v1</w:t>
+                <w:t xml:space="preserve">hal-01947515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eolienne terrestre rabattable à axe vertical à grande rusticité et faible coût</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR1854198. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eolienne flottante à turbines jumelles à axe vertical et architecture optimisée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Système de transmission par lien souple pour l’entrainement d’une génératrice unique sur une éolienne flottante à turbines jumelles à axes verticaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Maurice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR 18/53409. 2018</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR1853410. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947515v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrale hydroélectrique flottante pour rivières peu profondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Achard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR17/60436 puis PCT/EP2018/079717. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01953589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6439,114 +6569,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique de la dynamique tourbillonnaire et du mélange dans les jets coaxiaux turbulents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Balarac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Grenoble - INPG, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00121393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId208"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6693,51 +6823,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111848v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-025-00669-0" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110791v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenouilloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2214399" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141992v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahut" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2225139" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510976v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desjardins" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1069" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344779v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Basile" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chapelier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.22" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savinien Pertant" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110582" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158689v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Jian Hsu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.4" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366968v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#233;ras" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;tais" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bombenger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058642" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124690v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dagaut" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eletta Negretti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033944" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Gorbunova" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pagani" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Canet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.124606" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609644v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110528" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126543v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110161" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084215v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Frezat" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024607" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154383v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Santoso" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagaert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Cottet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105018" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470023v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doussot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brammer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurant" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5293/IJFMS.2019.13.1.012" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044604" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288648v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Guillaud" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalves da Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Zanette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.08.039" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558814v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4839" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572291v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bellec" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bieder" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049113" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Turi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5293/IJFMS.2019.12.4.439" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597845v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decaix" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dreyer" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Munch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.09.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630084v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.11.002" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824012v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.05.028" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470950v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Wschebor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.023107" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vollant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2017.1334907" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980961v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kunhappan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Harthong" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. J. Dumont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001514" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705329v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pushkarev" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084606" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4204" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339923v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941781" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418780v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Kessar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plunian" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964782" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418777v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wilhelm" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;goufin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9767-9" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110158v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.984068" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339865v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodion Stepanov" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.031004" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339884v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capuano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangennaro Coppola" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio de Luca" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.06.011" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298315v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.08.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HNMZKXR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107659v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.053309" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935487v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.12.026" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835655v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meunier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813812" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339894v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duchaine" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maheu," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025165" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734575v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339908v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brugi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flores" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642577v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fabre" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3657090" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557034v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529358" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491515v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laverne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos B. da Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2844469" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261425v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lesieur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2747680" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261424v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Si-Ameur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600833094" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491516v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.07.003" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT2FPCDV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265278v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1900786" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265101v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/4/1/024" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047703v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047709v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947515v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953589v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00121393v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05597843v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Alloin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Balarac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier M&#233;tais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Laurant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire S&#233;goufin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111848v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mahdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-025-00669-0" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04110791v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grenouilloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leparoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Moureau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2214399" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141992v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Lartigue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2023.2225139" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03344779v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Basile" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre B&#233;nard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Chapelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/msia.22" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03510976v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bozonnet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Matas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desjardins" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1069" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Dagaut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Eletta Negretti" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033944" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321268v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savinien Pertant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Ghigliotti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110582" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158689v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mathieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chauchat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bonamy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian-Jian Hsu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366968v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro V&#233;ras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bombenger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0058642" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266110v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Gorbunova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pagani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onie Canet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rossetto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.124606" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03609644v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110528" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03126543v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2021.110161" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084215v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Frezat" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Sommer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Lguensat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.6.024607" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154383v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Santoso" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagaert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-Henri Cottet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2021.105018" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.5.044604" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Doussot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Brammer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5293/IJFMS.2019.13.1.012" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558814v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4839" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathana&#235;l Guillaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Goncalves da Silva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeronimo Zanette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2019.08.039" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02572291v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bellec" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Bieder" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Millet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4049113" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470019v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Turi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regiane Fortes Patella" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5293/IJFMS.2019.12.4.439" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630084v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compfluid.2017.11.002" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597845v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Decaix" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Dreyer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Farhat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Munch" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2017.09.004" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824012v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Odier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Eric Corre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2018.05.028" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539517v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vollant" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2017.1334907" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980961v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepak Kunhappan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Harthong" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J. J. Dumont" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5001514" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705329v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pushkarev" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.2.084606" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470950v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Wschebor" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.95.023107" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418780v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Kessar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Plunian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4964782" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339519v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dobrzynski" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fld.4204" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339923v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4941781" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418777v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Wilhelm" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10494-016-9767-9" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339884v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Capuano" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giangennaro Coppola" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livio de Luca" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2015.06.011" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298315v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2015.08.001" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HNMZKXR-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01110158v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685248.2014.984068" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339865v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodion Stepanov" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.92.031004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00935487v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2013.12.026" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107659v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.90.053309" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00734575v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Marco Congedo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Duprat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339894v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Duchaine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maheu," TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Moreau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4025165" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339908v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brugi&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flores" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2013023" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835655v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Meunier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4813812" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00642577v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fabre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3657090" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00557034v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3529358" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491515v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Laverne" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713682v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos B. da Silva" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2844469" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261425v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Lesieur" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2747680" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00261424v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Si-Ameur" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14685240600833094" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491516v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2005.07.003" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZT2FPCDV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265278v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1900786" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265101v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1468-5248/4/1/024" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947515v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Achard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Maurice" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047709v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047703v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953589v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00121393v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>