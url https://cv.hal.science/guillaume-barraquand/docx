--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -870,209 +870,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random walk on nonnegative integers in beta distributed random environment</w:t>
+                <w:t xml:space="preserve">A stationary model of non-intersecting directed polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Rychnovsky</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00220-022-04536-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (4), pp.045001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/acb6c8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766758v1</w:t>
+                <w:t xml:space="preserve">hal-03766752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stationary model of non-intersecting directed polymers</w:t>
+                <w:t xml:space="preserve">Random walk on nonnegative integers in beta distributed random environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rychnovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56 (4), pp.045001. </w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 398 (2), pp.823-875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/acb6c8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-022-04536-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766752v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stationary measures for the log-gamma polymer and KPZ equation in half-space</w:t>
               </w:r>
@@ -2027,209 +2027,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02565202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate deviations for diffusion in time dependent random media</w:t>
+                <w:t xml:space="preserve">Large deviations for sticky Brownian motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rychnovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 53 (21), pp.215002. </w:t>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, pp.1-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab8b39⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/20-EJP515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566228v1</w:t>
+                <w:t xml:space="preserve">hal-02999050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large deviations for sticky Brownian motions</w:t>
+                <w:t xml:space="preserve">Moderate deviations for diffusion in time dependent random media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Rychnovsky</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25, pp.1-52. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (21), pp.215002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/20-EJP515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab8b39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999050v1</w:t>
+                <w:t xml:space="preserve">hal-02566228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Half-Space Macdonald Processes</w:t>
               </w:r>
@@ -2547,209 +2547,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02408346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random-walk in Beta-distributed random environment</w:t>
+                <w:t xml:space="preserve">The $q$-Hahn asymmetric exclusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Corwin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 167 (3-4), pp.1057-1116. </w:t>
+              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.2304-2356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00440-016-0699-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/15-AAP1148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02408343v1</w:t>
+                <w:t xml:space="preserve">hal-02196351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The $q$-Hahn asymmetric exclusion process</w:t>
+                <w:t xml:space="preserve">Random-walk in Beta-distributed random environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Corwin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Applied Probability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (4), pp.2304-2356. </w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 167 (3-4), pp.1057-1116. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/15-AAP1148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00440-016-0699-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02196351v1</w:t>
+                <w:t xml:space="preserve">hal-02408343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phase transition for q-TASEP with a few slower particles</w:t>
               </w:r>
@@ -3053,51 +3053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy-Widom Asymptotics for a River Delta Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rychnovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Dynamics out of Equilibrium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.483-522, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3157,177 +3157,177 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary inverse-Wishart polymers</w:t>
+                <w:t xml:space="preserve">Introduction to quantum exclusion processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zikun Ouyang</w:t>
+                <w:t xml:space="preserve">Denis Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395609v1</w:t>
+                <w:t xml:space="preserve">hal-05337540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction to quantum exclusion processes</w:t>
+                <w:t xml:space="preserve">Stationary inverse-Wishart polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bernard</w:t>
+                <w:t xml:space="preserve">Zikun Ouyang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337540v1</w:t>
+                <w:t xml:space="preserve">hal-05395609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence of the KMP model to the KPZ equation</w:t>
               </w:r>
@@ -3382,151 +3382,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le paysage dirigé</w:t>
+                <w:t xml:space="preserve">Integral formulas for two-layer Schur and Whittaker processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834177v1</w:t>
+                <w:t xml:space="preserve">hal-04740520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integral formulas for two-layer Schur and Whittaker processes</w:t>
+                <w:t xml:space="preserve">Le paysage dirigé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740520v1</w:t>
+                <w:t xml:space="preserve">hal-04834177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3705,51 +3705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1583156B"/>
+    <w:nsid w:val="E13ABD83"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3936,51 +3936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-barraquand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0082-7510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/barraquand_g_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357593v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barraquand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Corwin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Dimitrov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-025-0387-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937068v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Blondel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJP1390" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03496-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2024.5.89" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongrui Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-024-01277-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acc0eb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-022-04509-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766758v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rychnovsky" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-022-04536-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766752v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acb6c8" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOP1634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Das" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-024-01324-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357598v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouda Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac132" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac25a9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krajenbrink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac761d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01122-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357588v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01073-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.024502" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02622-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565202v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.040101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab8b39" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999050v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJP515" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02796984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Borodin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fmp.2020.3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wheeler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2018-0019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinho Baik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Suidan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1226" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408343v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-016-0699-z" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196351v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AAP1148" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.01.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v19-3674" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01593-0_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15096-9_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395609v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikun Ouyang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337540v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Casini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834177v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01167855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-barraquand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0082-7510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/barraquand_g_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357593v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barraquand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Corwin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Dimitrov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-025-0387-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937068v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Blondel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJP1390" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03496-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2024.5.89" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongrui Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-024-01277-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acc0eb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-022-04509-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acb6c8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rychnovsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-022-04536-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOP1634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Das" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-024-01324-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357598v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouda Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac132" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac25a9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krajenbrink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac761d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01122-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357588v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01073-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.024502" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02622-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565202v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.040101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJP515" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab8b39" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02796984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Borodin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fmp.2020.3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wheeler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2018-0019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinho Baik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Suidan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1226" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AAP1148" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-016-0699-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.01.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v19-3674" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01593-0_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15096-9_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikun Ouyang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Casini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740520v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834177v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01167855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>