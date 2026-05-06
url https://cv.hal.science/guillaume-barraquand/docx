--- v1 (2026-04-08)
+++ v2 (2026-05-06)
@@ -675,599 +675,599 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04257103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary measures of the KPZ equation on an interval from Enaud-Derrida's matrix product ansatz representation</w:t>
+                <w:t xml:space="preserve">KPZ exponents for the half-space log-gamma polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Corwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayan Das</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/acc0eb⟩</w:t>
+              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 192 (3-4), pp.1113-1243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00440-024-01324-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806362v1</w:t>
+                <w:t xml:space="preserve">hal-04257105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial tightness at the edge of Gibbsian line ensembles</w:t>
+                <w:t xml:space="preserve">A stationary model of non-intersecting directed polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Evgeni Dimitrov</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (4), pp.045001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/acb6c8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-022-04509-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03357591v1</w:t>
+                <w:t xml:space="preserve">hal-03766752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A stationary model of non-intersecting directed polymers</w:t>
+                <w:t xml:space="preserve">Stationary measures of the KPZ equation on an interval from Enaud-Derrida's matrix product ansatz representation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 56 (4), pp.045001. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 56 (14), pp.144003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/acc0eb⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/acb6c8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03766752v1</w:t>
+                <w:t xml:space="preserve">hal-03806362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Random walk on nonnegative integers in beta distributed random environment</w:t>
+                <w:t xml:space="preserve">Spatial tightness at the edge of Gibbsian line ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Rychnovsky</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Corwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeni Dimitrov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 398 (2), pp.823-875. </w:t>
+              <w:t xml:space="preserve">, 2023, 397 (3), pp.1309-1386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00220-022-04536-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00220-022-04509-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766758v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03357591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stationary measures for the log-gamma polymer and KPZ equation in half-space</w:t>
+                <w:t xml:space="preserve">Random walk on nonnegative integers in beta distributed random environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ivan Corwin</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rychnovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annals of Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/23-AOP1634⟩</w:t>
+              <w:t xml:space="preserve">Communications in Mathematical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 398 (2), pp.823-875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00220-022-04536-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03766762v1</w:t>
+                <w:t xml:space="preserve">hal-03766758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KPZ exponents for the half-space log-gamma polymer</w:t>
+                <w:t xml:space="preserve">Stationary measures for the log-gamma polymer and KPZ equation in half-space</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Corwin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sayan Das</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Probability Theory and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 192 (3-4), pp.1113-1243. </w:t>
+              <w:t xml:space="preserve">The Annals of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (5), pp.1830-1869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00440-024-01324-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1214/23-AOP1634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04257105v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An identity in distribution between full-space and half-space log-gamma polymers</w:t>
               </w:r>
@@ -1819,564 +1819,564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half-Space Stationary Kardar–Parisi–Zhang Equation</w:t>
+                <w:t xml:space="preserve">Half-Space Macdonald Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Borodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Corwin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10955-020-02622-z⟩</w:t>
+              <w:t xml:space="preserve">Forum of Mathematics, Pi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.e11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/fmp.2020.3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04974636v1</w:t>
+                <w:t xml:space="preserve">hal-02796984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic growth in time-dependent environments</w:t>
+                <w:t xml:space="preserve">Half-Space Stationary Kardar–Parisi–Zhang Equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Krajenbrink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Doussal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 181, pp.1149 - 1203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.040101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10955-020-02622-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565202v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04974636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large deviations for sticky Brownian motions</w:t>
+                <w:t xml:space="preserve">Stochastic growth in time-dependent environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mark Rychnovsky</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Rosso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1214/20-EJP515⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.101.040101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02999050v1</w:t>
+                <w:t xml:space="preserve">hal-02565202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moderate deviations for diffusion in time dependent random media</w:t>
+                <w:t xml:space="preserve">Large deviations for sticky Brownian motions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rychnovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electronic Journal of Probability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25, pp.1-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/20-EJP515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab8b39⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02566228v1</w:t>
+                <w:t xml:space="preserve">hal-02999050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half-Space Macdonald Processes</w:t>
+                <w:t xml:space="preserve">Moderate deviations for diffusion in time dependent random media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ivan Corwin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Doussal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum of Mathematics, Pi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.e11. </w:t>
+              <w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (21), pp.215002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/fmp.2020.3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1751-8121/ab8b39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02796984v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stochastic six-vertex model in a half-quadrant and half-line open asymmetric simple exclusion process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Borodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Corwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3053,51 +3053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracy-Widom Asymptotics for a River Delta Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barraquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Rychnovsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stochastic Dynamics out of Equilibrium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.483-522, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3705,51 +3705,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E13ABD83"/>
+    <w:nsid w:val="7039D574"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3936,51 +3936,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-barraquand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0082-7510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/barraquand_g_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357593v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barraquand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Corwin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Dimitrov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-025-0387-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937068v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Blondel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJP1390" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03496-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2024.5.89" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongrui Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-024-01277-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acc0eb" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357591v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-022-04509-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acb6c8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766758v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rychnovsky" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-022-04536-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766762v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOP1634" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257105v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Das" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-024-01324-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357598v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouda Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac132" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac25a9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krajenbrink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac761d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01122-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357588v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01073-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.024502" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02622-z" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565202v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.040101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999050v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJP515" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566228v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab8b39" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02796984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Borodin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fmp.2020.3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wheeler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2018-0019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinho Baik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Suidan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1226" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AAP1148" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-016-0699-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.01.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v19-3674" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01593-0_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15096-9_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikun Ouyang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Casini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740520v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834177v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01167855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-barraquand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0082-7510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/barraquand_g_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357593v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barraquand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Corwin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Dimitrov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-025-0387-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937068v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Blondel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJP1390" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03496-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2024.5.89" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongrui Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-024-01277-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Das" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-024-01324-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acb6c8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acc0eb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-022-04509-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rychnovsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-022-04536-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOP1634" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357598v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouda Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac132" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac25a9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krajenbrink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac761d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01122-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357588v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01073-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.024502" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02796984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Borodin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fmp.2020.3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02622-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.040101" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJP515" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab8b39" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wheeler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2018-0019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinho Baik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Suidan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1226" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AAP1148" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-016-0699-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.01.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v19-3674" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01593-0_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15096-9_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikun Ouyang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Casini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740520v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834177v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01167855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>