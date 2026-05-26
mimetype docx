--- v2 (2026-05-06)
+++ v3 (2026-05-26)
@@ -1,3650 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3599 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Barraquand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-barraquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0082-7510</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">barraquand_g_1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=TFgA5nMAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximal free energy of the log-gamma polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Corwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeni Dimitrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal d'analyse mathématique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11854-025-0387-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weakly asymmetric facilitated exclusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (none), </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/25-EJP1390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03937068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large time cumulants of the KPZ equation on an interval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Doussal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 192 (8), pp.111. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-025-03496-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markov duality and Bethe ansatz formula for half-line open ASEP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Corwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability and Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 5 (1), pp.89-129. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2140/pmp.2024.5.89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary measures for integrable polymers on a strip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Corwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zongrui Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inventiones Mathematicae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 237 (3), pp.1567-1641. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00222-024-01277-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KPZ exponents for the half-space log-gamma polymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Corwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sayan Das</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 192 (3-4), pp.1113-1243. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-024-01324-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04257105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A stationary model of non-intersecting directed polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Doussal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (4), pp.045001. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8121/acb6c8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary measures of the KPZ equation on an interval from Enaud-Derrida's matrix product ansatz representation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Doussal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 56 (14), pp.144003. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8121/acc0eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial tightness at the edge of Gibbsian line ensembles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Corwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeni Dimitrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 397 (3), pp.1309-1386. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-022-04509-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walk on nonnegative integers in beta distributed random environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rychnovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications in Mathematical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 398 (2), pp.823-875. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00220-022-04536-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary measures for the log-gamma polymer and KPZ equation in half-space</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Corwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 51 (5), pp.1830-1869. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/23-AOP1634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An identity in distribution between full-space and half-space log-gamma polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shouda Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Mathematics Research Notices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2023 (14), pp.11877-11929. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/imrn/rnac132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steady state of the KPZ equation on an interval and Liouville quantum mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Doussal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPL - Europhysics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 137 (6), pp.61003. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1209/0295-5075/ac25a9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-space stationary Kardar–Parisi–Zhang equation beyond the Brownian case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krajenbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Doussal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 55 (27), pp.275004. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8121/ac761d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03720041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Random-walk in Beta-distributed random environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Corwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 183 (3-4), pp.1329-1336. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-022-01122-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04979429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluctuations of the log-gamma polymer free energy with general parameters and slopes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Corwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evgeni Dimitrov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 181 (1-3), pp.113-195. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-021-01073-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kardar-Parisi-Zhang equation in a half space with flat initial condition and the unbinding of a directed polymer from an attractive wall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Doussal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104 (2), pp.024502. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.104.024502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-Space Macdonald Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Corwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum of Mathematics, Pi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, pp.e11. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/fmp.2020.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Half-Space Stationary Kardar–Parisi–Zhang Equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Krajenbrink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Doussal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Statistical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 181, pp.1149 - 1203. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10955-020-02622-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic growth in time-dependent environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Doussal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Rosso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 101 (4), </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.101.040101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large deviations for sticky Brownian motions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rychnovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25, pp.1-52. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/20-EJP515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate deviations for diffusion in time dependent random media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Doussal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics A: Mathematical and Theoretical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 53 (21), pp.215002. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1751-8121/ab8b39⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02566228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stochastic six-vertex model in a half-quadrant and half-line open asymmetric simple exclusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Borodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Corwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Wheeler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Duke Mathematical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 167 (13), pp.2457-2529. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1215/00127094-2018-0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pfaffian Schur processes and last passage percolation in a half-quadrant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinho Baik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Corwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Suidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 46 (6), pp.3015-3089. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/17-AOP1226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The $q$-Hahn asymmetric exclusion process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Corwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Annals of Applied Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 26 (4), pp.2304-2356. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/15-AAP1148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random-walk in Beta-distributed random environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Corwin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probability Theory and Related Fields</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 167 (3-4), pp.1057-1116. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00440-016-0699-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase transition for q-TASEP with a few slower particles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Processes and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 125 (7), pp.2674-2699. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spa.2015.01.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01164575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A short proof of a symmetry identity for the q-Hahn distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Communications in Probability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (50), pp.1-3. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1214/ECP.v19-3674⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitated Exclusion Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinho Baik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Corwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toufic Suidan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Abelsymposium 2016: Computation and Combinatorics in Dynamics, Stochastics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1-35, 2019, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-01593-0_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracy-Widom Asymptotics for a River Delta Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Rychnovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Stochastic Dynamics out of Equilibrium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.483-522, 2019, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-15096-9_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to quantum exclusion processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stationary inverse-Wishart polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zikun Ouyang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05395609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergence of the KMP model to the KPZ equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Casini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integral formulas for two-layer Schur and Whittaker processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04740520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le paysage dirigé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04834177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some integrable models in the KPZ universality class</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Barraquand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Probability [math.PR]. Université Paris Diderot -- Paris 7, 2015. English. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01167855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3705,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7039D574"/>
+    <w:nsid w:val="E68394B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3936,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-barraquand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0082-7510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/barraquand_g_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357593v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barraquand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Corwin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Dimitrov" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-025-0387-y" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937068v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Blondel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJP1390" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03496-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257113v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2024.5.89" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongrui Yang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-024-01277-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257105v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Das" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-024-01324-x" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766752v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acb6c8" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acc0eb" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357591v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-022-04509-4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766758v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rychnovsky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-022-04536-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766762v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOP1634" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357598v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouda Wang" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac132" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357596v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac25a9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720041v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krajenbrink" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac761d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979429v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01122-3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357588v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01073-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.024502" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02796984v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Borodin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fmp.2020.3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974636v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02622-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565202v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.040101" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999050v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJP515" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab8b39" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408348v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wheeler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2018-0019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinho Baik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Suidan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1226" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196351v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AAP1148" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408343v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-016-0699-z" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164575v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.01.009" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108348v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v19-3674" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408345v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01593-0_1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408349v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15096-9_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337540v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikun Ouyang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337531v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Casini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740520v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834177v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01167855v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-barraquand" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0082-7510" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/barraquand_g_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=TFgA5nMAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357593v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barraquand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Corwin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeni Dimitrov" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11854-025-0387-y" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937068v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Blondel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/25-EJP1390" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337525v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Doussal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-025-03496-9" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257113v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/pmp.2024.5.89" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zongrui Yang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-024-01277-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04257105v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayan Das" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-024-01324-x" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766752v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acb6c8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/acc0eb" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357591v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-022-04509-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766758v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rychnovsky" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00220-022-04536-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/23-AOP1634" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357598v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shouda Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imrn/rnac132" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/ac25a9" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720041v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Krajenbrink" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ac761d" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979429v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-022-01122-3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357588v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-021-01073-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357595v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.104.024502" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02796984v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Borodin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fmp.2020.3" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-020-02622-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565202v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rosso" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.101.040101" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999050v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/20-EJP515" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566228v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1751-8121/ab8b39" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wheeler" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/00127094-2018-0019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408346v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinho Baik" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Suidan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/17-AOP1226" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196351v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/15-AAP1148" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408343v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00440-016-0699-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164575v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spa.2015.01.009" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108348v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/ECP.v19-3674" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408345v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01593-0_1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408349v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-15096-9_17" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337540v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bernard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395609v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zikun Ouyang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337531v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Casini" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740520v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834177v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01167855v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>