--- v0 (2026-04-17)
+++ v1 (2026-05-12)
@@ -147,1074 +147,1074 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un corpus de tables de recensement historiques : publication, analyse et extraction de lignes</w:t>
+                <w:t xml:space="preserve">Text Line Detection in Historical Index Tables: Evaluations on a New French PArish REcord Survey Dataset (PARES)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casey Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélodie Boillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Kermorvant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document (SIFED 2023)</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">The 25th International Conference on Asia-Pacific Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hao-Ren KE (National Taiwan Normal University, Taiwan), Dec 2023, Taipei, Taiwan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113017v1</w:t>
+                <w:t xml:space="preserve">hal-04207205v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un moteur de recherche d'événements pour explorer la presse numérique ou historique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INFORSID (INFormatique des ORganisations et Systèmes d'Information et de Décision) 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de La Rochelle, May 2023, La Rochelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attention Modulation for Zero-Shot Cross-Domain Dialogue State Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd Workshop on Computational Approaches to Discourse (CODI) at COLING 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Gyeongju, South Korea. pp.86-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03839919v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tracking news stories in short messages in the era of infodemic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conference and Labs of the Evaluation Forum (CLEF 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università di Bologna, Italy, Sep 2022, Bologne, Italy. pp.18-32, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-13643-6_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Comprehensive Extraction of Relevant Real-World-Event Qualifiers for Semantic Search Engines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linking Theory and Practice of Digital Libraries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France. pp.153-164, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-86324-1_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Event Related Document Retrieval with Multilingual Real World Event Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Suire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Semantic Web Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03415957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluate on-the-job learning dialogue systems and a case study for natural language understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Galibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop NeurIPS 2020 Human in the Loop Dialogue Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Virtual only, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03301611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards reconstruction of human trajectories in indoor environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karell Bertet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EKAW 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nancy, France. pp.37-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Text Line Detection in Historical Index Tables: Evaluations on a New French PArish REcord Survey Dataset (PARES)</w:t>
+                <w:t xml:space="preserve">Un corpus de tables de recensement historiques : publication, analyse et extraction de lignes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casey Wall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Coustaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th International Conference on Asia-Pacific Digital Libraries</w:t>
-[...729 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium International Francophone sur l'Ecrit et le Document (SIFED 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karell Bertet</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">hal-03341263v1</w:t>
+                <w:t xml:space="preserve">hal-04113017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1516,51 +1516,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2E31EF7"/>
+    <w:nsid w:val="A8B5C761"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1747,51 +1747,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bernard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5945-4865" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270262768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113017v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Wall" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207205v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113008v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blot" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839919v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rosso" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329842v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86324-1_19" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415957v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301611v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341263v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04115986v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LAROS032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02331188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17516/1997-1370-0486" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bernard" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5945-4865" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/270262768" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207205v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Casey Wall" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Boillet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Coustaty" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113008v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Blot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839919v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Veron" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Galibert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727200v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Suire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Faucher" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Doucet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rosso" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-13643-6_2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329842v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-86324-1_19" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03415957v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03301611v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341263v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karell Bertet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113017v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04115986v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022LAROS032" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02331188v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Nowakowski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17516/1997-1370-0486" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>