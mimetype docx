--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1607,1815 +1607,1815 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Introduction » du dossier « À quoi rime la prose ? Les vers dans les textes en prose au XVIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Maira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (2), pp.291-304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20161-8.p.0291⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05446428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Guillaume Des Autels, Mythistoire Barragouyne de Fanfreluche et Gaudichon, Michèle Clément et Jean-Charles Monferran (éd.), Paris, STFM, 2025.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 4 (125), pp.930-932. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-20194-6.p.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05457155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Introduction » du dossier « À quoi rime la prose ? Les vers dans les textes en prose au XVIe siècle »</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Maria Proshina, Mouvements inaccoutumés. Proverbes et expressions idiomatiques chez Rabelais et Montaigne, Toulouse, Presses Universitaires du Midi, 2023, 271 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniele Maira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 50 (2), pp.291-304. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Maria Proshina, Mouvements inaccoutumés. Proverbes et expressions idiomatiques chez Rabelais et Montaigne, Toulouse, Presses Universitaires du Midi, 2023, 271 p.</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04681397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le corpus des premiers coq-à-l'âne, à l'ombre de Clément Marot : attributions, désattributions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, 45 (1), pp.381-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15141-8.p.0381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Le corpus des premiers coq-à-l'âne, à l'ombre de Clément Marot : attributions, désattributions</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04179232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle traduction évangélique de Charles Fontaine : l’épître de Paul à Tite (1541-1542 ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Rajchenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 85 (2), pp.335-355</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04219910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épître de Tohibac Ouassou à François Ier : un témoignage poétique précoce des ambitions françaises au Brésil (1539 ?)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Bichüe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 84 (2), pp.327-342</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03747881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Companion to François Rabelais, ed. Bernd Renner, 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 45 (1), pp.381-408. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-15141-8.p.0381⟩</w:t>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.17838⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">Une nouvelle traduction évangélique de Charles Fontaine : l’épître de Paul à Tite (1541-1542 ?)</w:t>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04391394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Strasbourg à Cambridge, l’itinéraire d’un imprimeur : Rémy Guédon (1546-1553). Première partie. De Claude Garamont à Martin Bucer, autour de deux lettres de 1549 et 1550</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Élise Rajchenbach</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dick Wursten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du bibliophile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1, pp.21-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bubib.375.0033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03708715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Antonius Arena, Meygra Entrepriza (1537), éd. et trad. Dominique Amann, 2019 et Antonius Arena, Meygra Entrepriza… 1537, éd. et trad. Marie-Joëlle Louison-Lassablière, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.16557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle édition de Charles de Sainte-Marthe : le Pro Archia de Cicéron (Lyon, 1540) et sa préface à Maurice Scève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Monferran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 85 (2), pp.335-355</w:t>
+              <w:t xml:space="preserve">, 2021, 83 (2), pp.323-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’épître de Tohibac Ouassou à François Ier : un témoignage poétique précoce des ambitions françaises au Brésil (1539 ?)</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03317132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Littérales n° 47, 2020, « Dossiers génétiques de la première modernité », sous la direction de Guillaume Peureux, Presses de l’Université Paris Nanterre, 137 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Bichüe</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03620549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combattant marotique, traducteur humaniste, auteur évangélique : la trajectoire de Calvy de la Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (2), pp.163-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11263-1.p.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La curée contre le chancelier Guillaume Poyet (1542-1545) : Clément Marot et les coq-à-l’âne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 84 (2), pp.327-342</w:t>
+              <w:t xml:space="preserve">, 2020, LXXXII (3), pp.443-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Companion to François Rabelais, ed. Bernd Renner, 2021</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03107399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recueil Grenet : collection poétique, pratiques littéraires et réseaux culturels (Genève, XVIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doudet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (3), pp.419-442</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marot &amp;quot;joueur&amp;quot; : portrait de l’auteur en saltimbanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors-série Agrégation 2019, pp.13-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/babel.5537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01987318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Rémi Jimenes, Charlotte Guillard, une femme imprimeur à la Renaissance, Rennes-Tours, Presses universitaires François-Rabelais et Presses universitaires de Rennes, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (1), pp.189-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08862-2.p.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03181834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« F. R. carmen » : Rabelais et Claude Colet chez Chrétien Wechel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.413-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09030-4.p.0413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02117146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabelais éditeur des œuvres de Clément Marot (Lyon, 1533-1535)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.127-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07775-6.p.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01796687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rondeaux de L’Adolescence clémentine. Mémoire d’une pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Agrégation 2019, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01964953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Élise Rajchenbach-Teller, « Mais devant tous est le Lyon marchant » : construction littéraire d’un milieu éditorial et livres de poésie française à Lyon (1536-1551)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/crm.17838⟩</w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.14148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De Strasbourg à Cambridge, l’itinéraire d’un imprimeur : Rémy Guédon (1546-1553). Première partie. De Claude Garamont à Martin Bucer, autour de deux lettres de 1549 et 1550</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabelais, Marot et la tentation anti-courtisane : sur une épigramme imitée de Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
-              </w:r>
-[...741 lines deleted...]
-                <w:t xml:space="preserve">Romain Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 3, pp.413-433. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09030-4.p.0413⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 1, pp.391-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06298-1.p.0391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...262 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01796688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du plagiarius au plagiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19, pp.145-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04927776v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01796688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Vérène de Diesbach-Soultrait, Six siècles de littérature française : XVIe siècle (Bibliothèque Jean Bonna), Genève, Droz, 2017, 2 vol., 224 et 211 p.</w:t>
               </w:r>
@@ -7105,51 +7105,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="81D72119"/>
+    <w:nsid w:val="4666036D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7336,51 +7336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-berthon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0045-4550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111131871" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37215448" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000522248X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/crmh/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humboldt-foundation.de/en/connect/explore-the-humboldt-network/singleview/1221009/dr-guillaume-berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slamlivrerare.org/presentation" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600066310" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baydova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aquilon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Poesie-Gallimard/Les-Epitres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cappellen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600062527" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/fr/livre/?DZOI=260019006783" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Le Flanchec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frieden" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lombart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-intention-du-poete-clement-marot-autheur.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2023-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20161-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457155v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20194-6.p.0157" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20161-8.p.0291" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219910v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bich&#252;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.17838" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Wursten" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kemp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.375.0033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.16557" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11263-1.p.0163" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.5537" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08862-2.p.0183" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09030-4.p.0413" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07775-6.p.0127" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sieffert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14148" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06298-1.p.0391" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07183-9.p.0211" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13794" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13829" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.361.0172" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756578v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eve.1181" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.080.0069" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.361.0168" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13246" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756575v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2014.3362" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2014.1100" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13296" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927753v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01326619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.356.0165" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.354.0187" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179252v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927729v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600066723" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13139-book-08536197-9782745361974.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413574v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/representations-de-soi-a-la-renaissance--9791037029065-page-61.htm" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.vaill.2023.01.0061" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Politics-of-Obscenity-in-the-Age-of-the-Gutenberg-Revolution-Obscene/Frei-Labere/p/book/9780367537357" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062381" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69121-9_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-saulnier/le-manuscrit-litteraire-la-renaissance" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UJGE3738" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10176-5.p.0105" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/editer-les-oeuvres-completes-xvie-et-xviie-siecles-en-belle-forme-de-livre.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10004-1.p.0041" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310150v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0051" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2123-5.p.0359" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.4.00253" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080384v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/zmqw9324" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762004v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01901501v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-berthon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0045-4550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111131871" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37215448" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000522248X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/crmh/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humboldt-foundation.de/en/connect/explore-the-humboldt-network/singleview/1221009/dr-guillaume-berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slamlivrerare.org/presentation" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600066310" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baydova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aquilon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Poesie-Gallimard/Les-Epitres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cappellen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600062527" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/fr/livre/?DZOI=260019006783" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Le Flanchec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frieden" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lombart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-intention-du-poete-clement-marot-autheur.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2023-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20161-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20161-8.p.0291" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20194-6.p.0157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219910v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bich&#252;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.17838" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Wursten" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kemp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.375.0033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.16557" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11263-1.p.0163" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.5537" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08862-2.p.0183" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09030-4.p.0413" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07775-6.p.0127" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sieffert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14148" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06298-1.p.0391" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927776v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07183-9.p.0211" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13794" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13829" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.361.0172" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756578v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eve.1181" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.080.0069" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.361.0168" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13246" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756575v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2014.3362" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2014.1100" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13296" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927753v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01326619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.356.0165" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.354.0187" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179252v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927729v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600066723" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13139-book-08536197-9782745361974.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413574v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/representations-de-soi-a-la-renaissance--9791037029065-page-61.htm" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.vaill.2023.01.0061" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Politics-of-Obscenity-in-the-Age-of-the-Gutenberg-Revolution-Obscene/Frei-Labere/p/book/9780367537357" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062381" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69121-9_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-saulnier/le-manuscrit-litteraire-la-renaissance" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UJGE3738" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10176-5.p.0105" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/editer-les-oeuvres-completes-xvie-et-xviie-siecles-en-belle-forme-de-livre.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10004-1.p.0041" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310150v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0051" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2123-5.p.0359" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.4.00253" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080384v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/zmqw9324" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762004v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01901501v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>