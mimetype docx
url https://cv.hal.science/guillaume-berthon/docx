--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1479,51 +1479,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les sonnets 70-73 des Amours de Ronsard de 1552 (p. 40-41)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Amis de Ronsard</w:t>
+              <w:t xml:space="preserve">Revue des amis de Ronsard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 38, pp.55-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05548293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2289,1621 +2289,1621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03708715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une nouvelle édition de Charles de Sainte-Marthe : le Pro Archia de Cicéron (Lyon, 1540) et sa préface à Maurice Scève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Monferran</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 83 (2), pp.323-331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03317132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : Antonius Arena, Meygra Entrepriza (1537), éd. et trad. Dominique Amann, 2019 et Antonius Arena, Meygra Entrepriza… 1537, éd. et trad. Marie-Joëlle Louison-Lassablière, 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.16557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/crm.16557⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">halshs-03113551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Littérales n° 47, 2020, « Dossiers génétiques de la première modernité », sous la direction de Guillaume Peureux, Presses de l’Université Paris Nanterre, 137 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une nouvelle édition de Charles de Sainte-Marthe : le Pro Archia de Cicéron (Lyon, 1540) et sa préface à Maurice Scève</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03620549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combattant marotique, traducteur humaniste, auteur évangélique : la trajectoire de Calvy de la Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Monferran</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 40 (2), pp.163-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11263-1.p.0163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La curée contre le chancelier Guillaume Poyet (1542-1545) : Clément Marot et les coq-à-l’âne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 83 (2), pp.323-331</w:t>
+              <w:t xml:space="preserve">, 2020, LXXXII (3), pp.443-452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Littérales n° 47, 2020, « Dossiers génétiques de la première modernité », sous la direction de Guillaume Peureux, Presses de l’Université Paris Nanterre, 137 p.</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03107399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recueil Grenet : collection poétique, pratiques littéraires et réseaux culturels (Genève, XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (3), pp.419-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marot &amp;quot;joueur&amp;quot; : portrait de l’auteur en saltimbanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors-série Agrégation 2019, pp.13-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/babel.5537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01987318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Rémi Jimenes, Charlotte Guillard, une femme imprimeur à la Renaissance, Rennes-Tours, Presses universitaires François-Rabelais et Presses universitaires de Rennes, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (1), pp.189-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08862-2.p.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Combattant marotique, traducteur humaniste, auteur évangélique : la trajectoire de Calvy de la Fontaine</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03181834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« F. R. carmen » : Rabelais et Claude Colet chez Chrétien Wechel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.413-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09030-4.p.0413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02117146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabelais éditeur des œuvres de Clément Marot (Lyon, 1533-1535)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.127-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07775-6.p.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01796687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rondeaux de L’Adolescence clémentine. Mémoire d’une pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Agrégation 2019, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01964953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Élise Rajchenbach-Teller, « Mais devant tous est le Lyon marchant » : construction littéraire d’un milieu éditorial et livres de poésie française à Lyon (1536-1551)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40 (2), pp.163-182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11263-1.p.0163⟩</w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.14148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">La curée contre le chancelier Guillaume Poyet (1542-1545) : Clément Marot et les coq-à-l’âne</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du plagiarius au plagiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, LXXXII (3), pp.443-452</w:t>
+              <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.145-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le recueil Grenet : collection poétique, pratiques littéraires et réseaux culturels (Genève, XVIe siècle)</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04927776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabelais, Marot et la tentation anti-courtisane : sur une épigramme imitée de Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Doudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.391-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06298-1.p.0391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Rémi Jimenes, Charlotte Guillard, une femme imprimeur à la Renaissance, Rennes-Tours, Presses universitaires François-Rabelais et Presses universitaires de Rennes, 2017</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01796688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Vérène de Diesbach-Soultrait, Six siècles de littérature française : XVIe siècle (Bibliothèque Jean Bonna), Genève, Droz, 2017, 2 vol., 224 et 211 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 119 (1), pp.189-190. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08862-2.p.0183⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 117 (4), pp.979-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07183-9.p.0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« F. R. carmen » : Rabelais et Claude Colet chez Chrétien Wechel</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03181832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les éditions de Marot au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Menini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française d'histoire du livre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 137, pp.51-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...189 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Élise Rajchenbach-Teller, « Mais devant tous est le Lyon marchant » : construction littéraire d’un milieu éditorial et livres de poésie française à Lyon (1536-1551)</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04927769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Gilbert Ducher, Épigrammes, édition, traduction et notes par Sylvie Laigneau-Fontaine et Catherine Langlois-Pézeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/crm.14148⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.13794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...318 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Gilbert Ducher, Épigrammes, édition, traduction et notes par Sylvie Laigneau-Fontaine et Catherine Langlois-Pézeret</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Trésors royaux. La bibliothèque de François Ier, sous la direction de Maxence Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/crm.13794⟩</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.13829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Trésors royaux. La bibliothèque de François Ier, sous la direction de Maxence Hermant</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dédicace du Cymbalum mundi de Bonaventure Des Périers (?) (1537). Une défense facétieuse du français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/crm.13829⟩</w:t>
+              <w:t xml:space="preserve">Corpus Eve. Émergence du Vernaculaire en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eve.1181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...27 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de : François Rabelais, Almanach pour l’an M.D.XXXV , Alessandro Vitale-Brovarone (éd.). Paris, Classiques Garnier, 2014, 160 p. (Les Mondes de Rabelais, n° 3).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du bibliophile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, N° 361 (1), pp.160-163. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/bubib.361.0172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04616675v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01756578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulpice Sabon, Clément Marot et l’enseigne du Rocher (Lyon, 1542-1544) : découvertes, énigmes, enjeux</w:t>
               </w:r>
@@ -7105,51 +7105,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4666036D"/>
+    <w:nsid w:val="FDBAC87C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7336,51 +7336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-berthon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0045-4550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111131871" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37215448" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000522248X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/crmh/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humboldt-foundation.de/en/connect/explore-the-humboldt-network/singleview/1221009/dr-guillaume-berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slamlivrerare.org/presentation" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600066310" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baydova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aquilon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Poesie-Gallimard/Les-Epitres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cappellen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600062527" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/fr/livre/?DZOI=260019006783" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Le Flanchec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frieden" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lombart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-intention-du-poete-clement-marot-autheur.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2023-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20161-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20161-8.p.0291" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20194-6.p.0157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219910v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bich&#252;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.17838" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Wursten" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kemp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.375.0033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.16557" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11263-1.p.0163" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.5537" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08862-2.p.0183" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09030-4.p.0413" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07775-6.p.0127" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sieffert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14148" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796688v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06298-1.p.0391" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927776v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07183-9.p.0211" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13794" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13829" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616675v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.361.0172" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756578v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eve.1181" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.080.0069" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.361.0168" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13246" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756575v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2014.3362" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2014.1100" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13296" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927753v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01326619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.356.0165" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.354.0187" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179252v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927729v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600066723" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13139-book-08536197-9782745361974.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413574v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/representations-de-soi-a-la-renaissance--9791037029065-page-61.htm" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.vaill.2023.01.0061" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Politics-of-Obscenity-in-the-Age-of-the-Gutenberg-Revolution-Obscene/Frei-Labere/p/book/9780367537357" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062381" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69121-9_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-saulnier/le-manuscrit-litteraire-la-renaissance" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UJGE3738" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10176-5.p.0105" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/editer-les-oeuvres-completes-xvie-et-xviie-siecles-en-belle-forme-de-livre.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10004-1.p.0041" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310150v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0051" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2123-5.p.0359" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.4.00253" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080384v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/zmqw9324" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762004v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01901501v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-berthon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0045-4550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111131871" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37215448" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000522248X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/crmh/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humboldt-foundation.de/en/connect/explore-the-humboldt-network/singleview/1221009/dr-guillaume-berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slamlivrerare.org/presentation" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600066310" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baydova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aquilon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Poesie-Gallimard/Les-Epitres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cappellen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600062527" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/fr/livre/?DZOI=260019006783" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Le Flanchec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frieden" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lombart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-intention-du-poete-clement-marot-autheur.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2023-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20161-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20161-8.p.0291" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20194-6.p.0157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219910v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bich&#252;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.17838" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Wursten" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kemp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.375.0033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.16557" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11263-1.p.0163" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.5537" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08862-2.p.0183" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09030-4.p.0413" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07775-6.p.0127" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sieffert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14148" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06298-1.p.0391" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07183-9.p.0211" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13794" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13829" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756578v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eve.1181" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.361.0172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.080.0069" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.361.0168" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13246" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756575v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2014.3362" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2014.1100" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13296" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927753v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01326619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.356.0165" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.354.0187" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179252v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927729v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600066723" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13139-book-08536197-9782745361974.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413574v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/representations-de-soi-a-la-renaissance--9791037029065-page-61.htm" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.vaill.2023.01.0061" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Politics-of-Obscenity-in-the-Age-of-the-Gutenberg-Revolution-Obscene/Frei-Labere/p/book/9780367537357" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062381" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69121-9_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-saulnier/le-manuscrit-litteraire-la-renaissance" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UJGE3738" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10176-5.p.0105" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/editer-les-oeuvres-completes-xvie-et-xviie-siecles-en-belle-forme-de-livre.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10004-1.p.0041" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310150v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0051" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2123-5.p.0359" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.4.00253" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080384v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/zmqw9324" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762004v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01901501v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>