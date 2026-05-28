--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -2289,50 +2289,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03708715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Antonius Arena, Meygra Entrepriza (1537), éd. et trad. Dominique Amann, 2019 et Antonius Arena, Meygra Entrepriza… 1537, éd. et trad. Marie-Joëlle Louison-Lassablière, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.16557⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle édition de Charles de Sainte-Marthe : le Pro Archia de Cicéron (Lyon, 1540) et sa préface à Maurice Scève</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2341,1889 +2423,1807 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 83 (2), pp.323-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03317132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Antonius Arena, Meygra Entrepriza (1537), éd. et trad. Dominique Amann, 2019 et Antonius Arena, Meygra Entrepriza… 1537, éd. et trad. Marie-Joëlle Louison-Lassablière, 2020</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Littérales n° 47, 2020, « Dossiers génétiques de la première modernité », sous la direction de Guillaume Peureux, Presses de l’Université Paris Nanterre, 137 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03620549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La curée contre le chancelier Guillaume Poyet (1542-1545) : Clément Marot et les coq-à-l’âne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, LXXXII (3), pp.443-452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03107399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combattant marotique, traducteur humaniste, auteur évangélique : la trajectoire de Calvy de la Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/crm.16557⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 40 (2), pp.163-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11263-1.p.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Littérales n° 47, 2020, « Dossiers génétiques de la première modernité », sous la direction de Guillaume Peureux, Presses de l’Université Paris Nanterre, 137 p.</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03104570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le recueil Grenet : collection poétique, pratiques littéraires et réseaux culturels (Genève, XVIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Doudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus en ligne RHLF (Revue d'histoire littéraire de la France)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82 (3), pp.419-442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marot &amp;quot;joueur&amp;quot; : portrait de l’auteur en saltimbanque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Babel : Littératures plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors-série Agrégation 2019, pp.13-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/babel.5537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01987318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Rémi Jimenes, Charlotte Guillard, une femme imprimeur à la Renaissance, Rennes-Tours, Presses universitaires François-Rabelais et Presses universitaires de Rennes, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 119 (1), pp.189-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08862-2.p.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Combattant marotique, traducteur humaniste, auteur évangélique : la trajectoire de Calvy de la Fontaine</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03181834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« F. R. carmen » : Rabelais et Claude Colet chez Chrétien Wechel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Menini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3, pp.413-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09030-4.p.0413⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02117146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabelais éditeur des œuvres de Clément Marot (Lyon, 1533-1535)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.127-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07775-6.p.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01796687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les rondeaux de L’Adolescence clémentine. Mémoire d’une pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Sieffert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Op. cit. : revue des littératures et des arts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Agrégation 2019, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01964953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Élise Rajchenbach-Teller, « Mais devant tous est le Lyon marchant » : construction littéraire d’un milieu éditorial et livres de poésie française à Lyon (1536-1551)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 40 (2), pp.163-182. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-11263-1.p.0163⟩</w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.14148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">La curée contre le chancelier Guillaume Poyet (1542-1545) : Clément Marot et les coq-à-l’âne</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du plagiarius au plagiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, LXXXII (3), pp.443-452</w:t>
+              <w:t xml:space="preserve">Le Français préclassique (1500-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19, pp.145-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le recueil Grenet : collection poétique, pratiques littéraires et réseaux culturels (Genève, XVIe siècle)</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04927776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabelais, Marot et la tentation anti-courtisane : sur une épigramme imitée de Martial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Doudet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Année rabelaisienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1, pp.391-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06298-1.p.0391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Rémi Jimenes, Charlotte Guillard, une femme imprimeur à la Renaissance, Rennes-Tours, Presses universitaires François-Rabelais et Presses universitaires de Rennes, 2017</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01796688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Vérène de Diesbach-Soultrait, Six siècles de littérature française : XVIe siècle (Bibliothèque Jean Bonna), Genève, Droz, 2017, 2 vol., 224 et 211 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 119 (1), pp.189-190. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08862-2.p.0183⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 117 (4), pp.979-981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07183-9.p.0211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...280 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de : Élise Rajchenbach-Teller, « Mais devant tous est le Lyon marchant » : construction littéraire d’un milieu éditorial et livres de poésie française à Lyon (1536-1551)</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03181832v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Trésors royaux. La bibliothèque de François Ier, sous la direction de Maxence Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/crm.14148⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.13829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...249 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03113545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les éditions de Marot au XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française d'histoire du livre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 137, pp.51-71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04927769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Gilbert Ducher, Épigrammes, édition, traduction et notes par Sylvie Laigneau-Fontaine et Catherine Langlois-Pézeret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crm.13794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03113525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Compte rendu de Trésors royaux. La bibliothèque de François Ier, sous la direction de Maxence Hermant</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulpice Sabon, Clément Marot et l’enseigne du Rocher (Lyon, 1542-1544) : découvertes, énigmes, enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (1), pp.69-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhren.080.0069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La dédicace du Cymbalum mundi de Bonaventure Des Périers (?) (1537). Une défense facétieuse du français.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus Eve. Émergence du Vernaculaire en Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/eve.1181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : François Rabelais, Almanach pour l’an M.D.XXXV , Alessandro Vitale-Brovarone (éd.). Paris, Classiques Garnier, 2014, 160 p. (Les Mondes de Rabelais, n° 3).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du bibliophile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 361 (1), pp.160-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bubib.361.0172⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de : Elsa Kammerer, Jean de Vauzelles et le creuset lyonnais. Un humaniste catholique au service de Marguerite de Navarre entre France, Italie et Allemagne (1520-1550). Genève, Droz, 2013, 568 p. (Travaux d’Humanisme et Renaissance, 522).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin du bibliophile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, N° 361 (1), pp.156-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/bubib.361.0168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04616674v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poète Antoine du Saix dans l’atelier du libraire lyonnais Guillaume Boullé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 78 (1), pp.31 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rhren.2014.3362⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01756575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rézeau, Les Noëls en France aux XVe et XVIe siècles. Édition et analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Recherches Médiévales et Humanistes = Journal of Medieval and Humanistic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/crm.13829⟩</w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/crm.13246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...414 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04391411v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01756575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Recueil des Étrennes de Marot (1541) : une oeuvre de librairie ?</w:t>
               </w:r>
@@ -6241,204 +6241,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04616738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le renouveau de la typographie lyonnaise, romaine et italique, pendant les années 1540</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Kemp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Bénévent; Isabelle Diu; Chiara Lastraioli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gens du livre et gens de lettres à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brepols, pp.341-355, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/M.ER-EB.4.00253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02012725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’année politique et poétique 1538. De l’événement (la paix de Nice) aux recueils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Berthon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aurélie Delattre; Adeline Lionetto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Muse de l’éphémère. Formes de la poésie de circonstance de l’Antiquité à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.359-373, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-2123-5.p.0359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04616722v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-02012725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence des « anciens bons autheurs en rithme françoise » à la cour de François Ier</w:t>
               </w:r>
@@ -7105,51 +7105,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FDBAC87C"/>
+    <w:nsid w:val="A1433EC9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7336,51 +7336,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-berthon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0045-4550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111131871" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37215448" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000522248X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/crmh/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humboldt-foundation.de/en/connect/explore-the-humboldt-network/singleview/1221009/dr-guillaume-berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slamlivrerare.org/presentation" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600066310" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baydova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aquilon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Poesie-Gallimard/Les-Epitres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cappellen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600062527" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/fr/livre/?DZOI=260019006783" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Le Flanchec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frieden" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lombart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-intention-du-poete-clement-marot-autheur.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2023-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20161-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20161-8.p.0291" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20194-6.p.0157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219910v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bich&#252;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.17838" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Wursten" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kemp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.375.0033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317132v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113551v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.16557" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104570v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11263-1.p.0163" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107399v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.5537" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08862-2.p.0183" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09030-4.p.0413" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07775-6.p.0127" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sieffert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14148" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06298-1.p.0391" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07183-9.p.0211" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927769v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13794" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113545v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13829" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756578v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eve.1181" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.361.0172" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756580v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.080.0069" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.361.0168" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391411v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13246" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756575v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2014.3362" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2014.1100" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13296" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927753v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01326619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.356.0165" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.354.0187" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179252v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927729v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600066723" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13139-book-08536197-9782745361974.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413574v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/representations-de-soi-a-la-renaissance--9791037029065-page-61.htm" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.vaill.2023.01.0061" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Politics-of-Obscenity-in-the-Age-of-the-Gutenberg-Revolution-Obscene/Frei-Labere/p/book/9780367537357" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062381" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69121-9_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-saulnier/le-manuscrit-litteraire-la-renaissance" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UJGE3738" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10176-5.p.0105" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/editer-les-oeuvres-completes-xvie-et-xviie-siecles-en-belle-forme-de-livre.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10004-1.p.0041" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310150v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0051" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616722v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2123-5.p.0359" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012725v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.4.00253" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080384v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/zmqw9324" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762004v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01901501v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-berthon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0045-4550" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111131871" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37215448" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000000522248X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.openedition.org/crmh/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.humboldt-foundation.de/en/connect/explore-the-humboldt-network/singleview/1221009/dr-guillaume-berthon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://slamlivrerare.org/presentation" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117602v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Berthon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600066310" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579713v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rech" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baydova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aquilon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03276934v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Monferran" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gallimard.fr/Catalogue/GALLIMARD/Poesie-Gallimard/Les-Epitres" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214964v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cappellen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600062527" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02363284v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.droz.org/fr/livre/?DZOI=260019006783" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Le Flanchec" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522721v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frieden" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hal&#233;vy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lombart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796665v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-intention-du-poete-clement-marot-autheur.html" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2023-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446454v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Maira" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20161-8" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-02012693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dauvois" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vignes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Leroux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05446428v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20161-8.p.0291" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05457155v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-20194-6.p.0157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681397v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-15141-8.p.0381" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04219910v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Rajchenbach" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03747881v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Bich&#252;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391394v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.17838" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03708715v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dick Wursten" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Kemp" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.375.0033" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113551v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.16557" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03317132v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03620549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03107399v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104570v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-11263-1.p.0163" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527541v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Doudet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01987318v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.5537" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181834v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08862-2.p.0183" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02117146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Menini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09030-4.p.0413" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796687v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07775-6.p.0127" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01964953v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Sieffert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113547v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.14148" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927776v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01796688v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06298-1.p.0391" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07183-9.p.0211" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113545v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13829" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927769v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113525v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13794" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756580v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.080.0069" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756578v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mounier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eve.1181" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616675v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.361.0172" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616674v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.361.0168" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756575v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rhren.2014.3362" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04391411v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13246" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01756577v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2014.1100" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03113536v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crm.13296" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982012v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927753v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01326619v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/babel.2009" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616671v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.356.0165" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616678v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bubib.354.0187" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04179252v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616669v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04927729v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01771577v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05363170v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/9782600066723" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04719105v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/13139-book-08536197-9782745361974.html" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04413574v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034348v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/representations-de-soi-a-la-renaissance--9791037029065-page-61.htm" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/herm.vaill.2023.01.0061" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03621113v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/The-Politics-of-Obscenity-in-the-Age-of-the-Gutenberg-Revolution-Obscene/Frei-Labere/p/book/9780367537357" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03214953v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/france/product/9782600062381" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03413382v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-69121-9_5" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03342808v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-saulnier/le-manuscrit-litteraire-la-renaissance" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/UJGE3738" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03104569v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10176-5.p.0105" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02473544v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/editer-les-oeuvres-completes-xvie-et-xviie-siecles-en-belle-forme-de-livre.html" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10004-1.p.0041" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02310150v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616745v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-3419-8.p.0051" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616738v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02012725v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.ER-EB.4.00253" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04616722v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-2123-5.p.0359" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04080384v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/zmqw9324" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762004v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01901501v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01488658v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04681457v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01527808v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth de Pablo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Sputo-Mialet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Fillon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>