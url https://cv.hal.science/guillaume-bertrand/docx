--- v0 (2026-03-23)
+++ v1 (2026-04-12)
@@ -418,602 +418,602 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Critical Raw Materials (CRM) hard rock deposits in Europe</w:t>
+                <w:t xml:space="preserve">Prospectivity Mapping of Tungsten–Tin Deposits Integrating Multiple Geological, Geophysical, and Geochemical Datasets with the DBA–RF Method: Application to the Puy-les-Vignes/Saint-Goussaud District (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Albert</w:t>
+                <w:t xml:space="preserve">Matthieu Harlaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+                <w:t xml:space="preserve">Alex Vella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Berthier</w:t>
+                <w:t xml:space="preserve">Geoffrey Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel P S de Oliveira</w:t>
+                <w:t xml:space="preserve">Guillaume Vic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jørgen Tulstrup</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Geosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 67, pp.45-55. </w:t>
+              <w:t xml:space="preserve">Natural Resources Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/adgeo-67-45-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11053-025-10594-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379545v1</w:t>
+                <w:t xml:space="preserve">hal-05442205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospectivity Mapping of Tungsten–Tin Deposits Integrating Multiple Geological, Geophysical, and Geochemical Datasets with the DBA–RF Method: Application to the Puy-les-Vignes/Saint-Goussaud District (Massif Central, France)</w:t>
+                <w:t xml:space="preserve">Mapping Critical Raw Materials (CRM) hard rock deposits in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Harlaux</w:t>
+                <w:t xml:space="preserve">Capucine Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Vella</w:t>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffrey Dubreuil</w:t>
+                <w:t xml:space="preserve">Hervé Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Vic</w:t>
+                <w:t xml:space="preserve">Daniel P S de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexandre Reninger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jørgen Tulstrup</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Resources Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Advances in Geosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 67, pp.45-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11053-025-10594-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/adgeo-67-45-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442205v1</w:t>
+                <w:t xml:space="preserve">hal-05379545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Geological Service for Europe – building trust through interdisciplinary and intersectoral collaboration</w:t>
+                <w:t xml:space="preserve">Overcoming survival bias in targeting mineral deposits of the future: Towards null and negative tests of the exploration search space, accounting for lack of visibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Hollis</w:t>
+                <w:t xml:space="preserve">Mahyar Yousefi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Calcagno</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Vesa Nykänen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeff Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon M A Hronsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geologist Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 172, pp.106214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.12205679⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2024.106214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05406328v1</w:t>
+                <w:t xml:space="preserve">hal-04687274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overcoming survival bias in targeting mineral deposits of the future: Towards null and negative tests of the exploration search space, accounting for lack of visibility</w:t>
+                <w:t xml:space="preserve">A Geological Service for Europe – building trust through interdisciplinary and intersectoral collaboration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahyar Yousefi</w:t>
+                <w:t xml:space="preserve">Julie Hollis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesa Nykänen</w:t>
+                <w:t xml:space="preserve">Philippe Calcagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeff Harris</w:t>
+                <w:t xml:space="preserve">Daniel de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon M A Hronsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+                <w:t xml:space="preserve">Philippe Negrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 172, pp.106214. </w:t>
+              <w:t xml:space="preserve">European Geologist Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2024.106214⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.12205679⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04687274v1</w:t>
+                <w:t xml:space="preserve">hal-05406328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predictive assessment of metallogenic signatures using the DataBase Querying (DBQ) method: A European application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Gourcerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1142,51 +1142,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Melleton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tourlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -1267,51 +1267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 94, pp.118 - 135. </w:t>
@@ -1388,51 +1388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Giglio-Jacquemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1477,796 +1477,796 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01621321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inventaire minier national : Bilan des données disponibles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Europe's rare earth element resource potential: An overview of REE metallogenetic provinces and their geodynamic setting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Labbé</w:t>
+                <w:t xml:space="preserve">K. Goodenough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Cassard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+                <w:t xml:space="preserve">J. Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jonsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Kalvig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géochronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.838 - 856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2015.09.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344032v1</w:t>
+                <w:t xml:space="preserve">hal-01685630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genèse des porphyres cuprifères et dynamique de la subduction : exemple de la Téthys occidentale et des Andes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">L'inventaire minier national : Bilan des données disponibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Melleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géochronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Le potentiel minier métallique français, 138, pp.PP.29-36</w:t>
+              <w:t xml:space="preserve">, 2016, Le potentiel minier métallique français, 138, pp.13-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344202v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glacial recharge, salinisation and anthropogenic contamination in the coastal aquifers of Recife (Brazil)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Genèse des porphyres cuprifères et dynamique de la subduction : exemple de la Téthys occidentale et des Andes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géochronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Le potentiel minier métallique français, 138, pp.PP.29-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01342537v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Europe's rare earth element resource potential: An overview of REE metallogenetic provinces and their geodynamic setting</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Glacial recharge, salinisation and anthropogenic contamination in the coastal aquifers of Recife (Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Kalvig</w:t>
+                <w:t xml:space="preserve">Eliot Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Charles</w:t>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 72, pp.838 - 856. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 569-570, pp.1114-1125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2015.09.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2016.06.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01685630v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01342537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origins and processes of groundwater salinization in the urban coastal aquifers of Recife (Pernambuco, Brazil): a multi-isotope approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">40Ar/39Ar ages of muscovites from modern Himalayan rivers: Himalayan evolution and the relative contribution of tectonics and climate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Copeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian France-Lanord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Sundell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.05.015⟩</w:t>
+              <w:t xml:space="preserve">Geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (6), pp.1837-1859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1130/GES01154.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01161949v1</w:t>
+                <w:t xml:space="preserve">insu-01261800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40Ar/39Ar ages of muscovites from modern Himalayan rivers: Himalayan evolution and the relative contribution of tectonics and climate</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Origins and processes of groundwater salinization in the urban coastal aquifers of Recife (Pernambuco, Brazil): a multi-isotope approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt Sundell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (6), pp.1837-1859. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 530-531, pp.411-429. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1130/GES01154.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2015.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01261800v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01161949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of porphyry copper deposits along the western Tethyan and Andean subduction zones: Insights from a paleotectonic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2454,298 +2454,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00816463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new method for assessing the aerosol to rain chemical composition relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géodynamique et ressources minérales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauréline Bourcier</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Augé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, pp.22-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920220v1</w:t>
+                <w:t xml:space="preserve">hal-00723228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géodynamique et ressources minérales</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new method for assessing the aerosol to rain chemical composition relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauréline Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Laj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chausse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 118, pp.295-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosres.2012.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00723228v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Protocol for the Synthesis of [(η4-C4R4)Co(η5-C5H5)] Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Tortech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2835,51 +2835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of different groundwater flowpaths within volcanic aquifers using natural tracers for the evaluation of the influence of lava flows morphology (Argnat basin, Chaîne des Puys, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2977,77 +2977,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainfall chemistry: long range transport versus below cloud scavenging. A two-year study at an inland station (Opme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Laj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Rangognio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3159,51 +3159,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Dominique Loÿe-Pilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 91 (1), pp.118-126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3421,51 +3421,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Nivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bruestle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3541,51 +3541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quaternary faulting in the Upper Rhine Graben revealed by high-resolution multi-channel reflection seismic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Elsass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3650,3732 +3650,3866 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03752376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continent-scale data-driven approach to map Critical Raw Materials potential in Europe</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydro-ecological controls of dissolved organic carbon dynamics and greenhouse gas emissions in a temperate peatland: A multi-disciplinary collaboration in the Frasne peatland observatory (Jura Mountains, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Gumiaux</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noémie Poteaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Lhosmot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Steinmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Calisti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Jacotot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-21303⟩</w:t>
+              <w:t xml:space="preserve">EGU26-12900. Copernicus Meetings, 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-12900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05018443v1</w:t>
+                <w:t xml:space="preserve">hal-05574672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cross-border collaboration on geoscientific data harmonization for predictive modelling and potential assessment, the example of Europe</w:t>
+                <w:t xml:space="preserve">A continent-scale data-driven approach to map Critical Raw Materials potential in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alex Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Albert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMIN Symposium - Redefining Mineral Exploration, Potential and Impact</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union (EGU), Apr 2025, Vienne (AUT), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu25-21303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240056v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05018443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Geological Service for Europe (GSEU) project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francesco Pizzocolo</w:t>
+                <w:t xml:space="preserve">Cross-border collaboration on geoscientific data harmonization for predictive modelling and potential assessment, the example of Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+                <w:t xml:space="preserve">Alex Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) - 28è édition 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">GEOMIN Symposium - Redefining Mineral Exploration, Potential and Impact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SEG - Society of Exploration Geophysics, Oct 2025, Djeddah, Saudi Arabia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04245489v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metallogeny of Sb along the Ibero-Armorican Arc: insight from data-driven prospective mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Geological Service for Europe (GSEU) project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Melleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Pizzocolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Vella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Biennial Meeting of the Society for Geology Applied to Mineral Deposits (SGA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Rotorua, New Zealand</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre (RST) - 28è édition 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de France, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573123v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04245489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling Disc-Based Association and Random Forest for Prospectivity Mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metallogeny of Sb along the Ibero-Armorican Arc: insight from data-driven prospective mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Vella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tourlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Biennial Meeting of the Society for Geology Applied to Mineral Deposits (SGA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03573090v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral Prospectivity Mapping Using a Combination of Cell-Based Association and Gradient Boosting Methods: Investigating Gold Occurrences in French Brittany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Breuillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Tourlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAMG 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictivity modelling from multivariate environments coupling Disc-Based Association and Random Forest analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling Disc-Based Association and Random Forest for Prospectivity Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Vella</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tourlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Association for Mathematical Geosciences (IAMG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">16th Biennial Meeting of the Society for Geology Applied to Mineral Deposits (SGA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Rotorua, New Zealand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669949v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03573090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration des minéralisations de la Transition Énergétique. L'HexaCBA : Une nouvelle pratique de traitement des données Géologiques et Géographiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictivity modelling from multivariate environments coupling Disc-Based Association and Random Forest analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tourlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Gouin</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Association for Mathematical Geosciences (IAMG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03591644v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI oriented prospectivity mapping to study relationships between Sb mineralization and geological framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration des minéralisations de la Transition Énergétique. L'HexaCBA : Une nouvelle pratique de traitement des données Géologiques et Géographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tourlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Vella</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">vEGU21: Gather Online</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03554526v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03591644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique des environnements géologiques pour la cartographie prédictive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AI oriented prospectivity mapping to study relationships between Sb mineralization and geological framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Vella</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Tourliere</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tourlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RST- 27e édition de la Réunion des Sciences de la Terre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">vEGU21: Gather Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-9939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02887346v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospectivity mapping of niobium and tantalum in Europe; a part of the GEOERA- FRAME project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classification automatique des environnements géologiques pour la cartographie prédictive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alex Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Gumiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tourliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RST- 27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7931⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03554431v1</w:t>
+                <w:t xml:space="preserve">hal-02887346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field validation of mineral prospectivity approaches, a first test of the CBA method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Prospectivity mapping of niobium and tantalum in Europe; a part of the GEOERA- FRAME project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martiya Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eric Gloaguen</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helge Reginiussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Arvanitidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Jonsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources for Future Generations - RFG2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">22nd EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Online (Covid 19), Unknown Region. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-7931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01755522v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03554431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive assessment of rare earth occurrences in Europe using the database querying method.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Field validation of mineral prospectivity approaches, a first test of the CBA method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Tertre</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Gutierrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tourlière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Melleton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERES 2017 – The 2nd conference on European Rare Earth Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EURare, EREAN, May 2017, Santorin, Greece</w:t>
+              <w:t xml:space="preserve">Resources for Future Generations - RFG2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498893v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salinization of coastal groundwaters in multi-layered sedimentary aquifers: multi-isotope constraints illustrated by examples in North East of Brazil and South of France</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Predictive assessment of rare earth occurrences in Europe using the database querying method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd IAH Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ERES 2017 – The 2nd conference on European Rare Earth Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EURare, EREAN, May 2017, Santorin, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306075v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion intégrée des anciens sites miniers et valorisation des résidus comme ressources secondaires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Salinization of coastal groundwaters in multi-layered sedimentary aquifers: multi-isotope constraints illustrated by examples in North East of Brazil and South of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
+              <w:t xml:space="preserve">43rd IAH Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01374061v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01306075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments in Mineral Prospectivity Mapping at BRGM: an overview.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion intégrée des anciens sites miniers et valorisation des résidus comme ressources secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bodénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bellenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick d'Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Cape town, South Africa</w:t>
+              <w:t xml:space="preserve">25ème Réunion des sciences de la Terre (RST 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01322707v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01374061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space and time evolution of ore deposits in the eastern Mediterranean region during the last 100 Myrs: a matter of subduction dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+                <w:t xml:space="preserve">New developments in Mineral Prospectivity Mapping at BRGM: an overview.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tourliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Angel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evren Pakyuz-Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG 2016 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Çeşme, Turkey</w:t>
+              <w:t xml:space="preserve">35th International Geological Congress : IGC 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Cape town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509635v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01322707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Map of critical raw material deposits in Europe</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Space and time evolution of ore deposits in the eastern Mediterranean region during the last 100 Myrs: a matter of subduction dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Tuduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-17451</w:t>
+              <w:t xml:space="preserve">SEG 2016 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Çeşme, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293446v2</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing the origins and processes of groundwater salinization in coastal aquifers with a multi-isotopes approach. Example of Recife, Northeast of Brazil</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Map of critical raw material deposits in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Cassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolaos Arvanitidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerry Stanley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-17451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01208247v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293446v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUVER-WATCH (Auvergne-Water-Chemistry), an experimental site for researcher and water managers. First years results of the chemical, isotopic and contaminant long term monitoring</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Tracing the origins and processes of groundwater salinization in coastal aquifers with a multi-isotopes approach. Example of Recife, Northeast of Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frederic Huneau</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfram Kloppmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297789v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01208247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation of mining waste databases to prioritize site study for metal recovery. Perspectives.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">AUVER-WATCH (Auvergne-Water-Chemistry), an experimental site for researcher and water managers. First years results of the chemical, isotopic and contaminant long term monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gaël Bellenfant</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th SGA Biennal Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Georessources Nancy, Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154882v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascode configuration as a substitute to LDE MOSFET for improved electrical mismatch performance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Compilation of mining waste databases to prioritize site study for metal recovery. Perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bodénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bellenfant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Conference on Microelectronic Test Structures (ICMTS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th SGA Biennal Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georessources Nancy, Aug 2015, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICMTS.2014.6841499⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02049001v1</w:t>
+                <w:t xml:space="preserve">hal-01154882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on costal aquifer functioning in a deeply antropized area through a multi-isotope fingerprinting (Recife, Brazil)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cascode configuration as a substitute to LDE MOSFET for improved electrical mismatch performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lama Rahhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bajolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ghibaudo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 International Conference on Microelectronic Test Structures (ICMTS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Udine, Italy. pp.238-242, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICMTS.2014.6841499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00968158v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upper Cretaceous-Tertiary subduction dynamics from the Balkan to the Aegean and W-Anatolia region: input of mineralization and related magmatism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Constraints on costal aquifer functioning in a deeply antropized area through a multi-isotope fingerprinting (Recife, Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Cary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Hirata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veridiana Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-10689</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.EGU2014-4265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796793v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00968158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential leakage between aquifers in a deeply anthropized coastal sedimentary basin (Recife, Brazil): Strontium isotope constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Hirata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veridiana Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.7691</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00776453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re-Processing of Mining Waste: An Alternative Way to Secure Metal Supplies of European Union</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Upper Cretaceous-Tertiary subduction dynamics from the Balkan to the Aegean and W-Anatolia region: input of mineralization and related magmatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rewas 2013 : Enabling materials resource sustainability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Vienne, Austria. pp.EGU2013-10689</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188655v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00796793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaceuticals evaluation in surface water and groundwater: PEC (Predicted Environmental Concentration) vs concentrations measured. Case study of the Allier River and its connected alluvial aquifer (Massif Central, France)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Re-Processing of Mining Waste: An Alternative Way to Secure Metal Supplies of European Union</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bodénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bellenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Association of Hydrogeologists Congress (IAH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rewas 2013 : Enabling materials resource sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, San Antonio, United States. pp.234-237, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118679401.ch24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144827v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial and temporal distribution of Cu-Au-Mo ore deposits along the western Tethyan convergent margin: a link with the 3D subduction dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Pharmaceuticals evaluation in surface water and groundwater: PEC (Predicted Environmental Concentration) vs concentrations measured. Case study of the Allier River and its connected alluvial aquifer (Massif Central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabaz Mohammed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Le Coustumer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">40th International Association of Hydrogeologists Congress (IAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746488v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyry copper deposits distribution along the western Tethyan and Andean subductions: insights from a paleogeographic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Spatial and temporal distribution of Cu-Au-Mo ore deposits along the western Tethyan convergent margin: a link with the 3D subduction dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Menant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Loiselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU fall meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.1</w:t>
+              <w:t xml:space="preserve">AGU Fall Meeting 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745226v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porphyry deposits distribution along the western Tethyan suture : insights from a paleogeographic approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Porphyry copper deposits distribution along the western Tethyan and Andean subductions: insights from a paleogeographic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mineral Resources Potential Maps : A Tool for Discovering Future Deposits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
+              <w:t xml:space="preserve">AGU fall meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745220v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Porphyry deposits distribution along the western Tethyan suture : insights from a paleogeographic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mineral Resources Potential Maps : A Tool for Discovering Future Deposits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Spatial distribution of mineral deposits along eastern Mediterranean subduction zone: a link with 3D mantle flow associated with slab rollback ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Loiselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillou-Frottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Pelleter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOMOD 2010 - Modelling in Geosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7385,154 +7519,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groundwater Quality and Quantity in a Coastal Aquifer Under High Human Pressure: Understand the Aquifer Functioning and the Social Perception of Water Use for a Better Water Management. Example of Recife (PE, Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lincoln M Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, San Francisco, United States. pp.H13J-1718</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01242114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7542,167 +7676,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2. La qualité et l’âge des eaux souterraines de la Région Métropolitaine de Recife</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Cary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliot Chatton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Aquilina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Cary; Armelle Giglio; Ana Maria Melo (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Affronter le manque d'eau dans une métropole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.51-66, 2018, Affronter le manque d'eau dans une métropole, 978-2-7574-2066-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.septentrion.21362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03007344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7712,265 +7846,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral Prospectivity Mapping at European scale of energy critical elements (lithium, cobalt, graphite)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martiya Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Gloaguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Tourlière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Håvard Gautneb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02452789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of critical raw material potential from Cu-Au deposits through the European Ion4Raw project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Gourcerol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duhamel Achin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Négrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02413456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7980,114 +8114,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la pluie à l'eau souterraine. Apport du traçage naturel (ions majeurs, isotopes) à l'étude du fonctionnement des aquifères volcaniques. (Bassin d'Argnat, Auvergne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hydrologie. Université Blaise Pascal - Clermont-Ferrand II, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00556910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId223"/>
+      <w:footerReference w:type="default" r:id="rId230"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8234,51 +8368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05379545v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Albert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Berthier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P S de Oliveira" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Tulstrup" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-67-45-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vella" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dubreuil" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-025-10594-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hollis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Negrel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12205679" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04687274v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Yousefi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesa Nyk&#228;nen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Harris" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M A Hronsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2024.106214" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gourcerol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duhamel-Achin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.106966" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02521222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.01.023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01621321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Giglio-Jacquemot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.228" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01344032v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Labb&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01344202v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou-Frottier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342537v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.180" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685630v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goodenough" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schilling" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jonsson" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kalvig" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2015.09.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01161949v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01261800v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Copeland" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Sundell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01154.1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2013.12.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920220v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Bourcier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.07.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M76D9T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00723228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Malacria" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200662g" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530992v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.07.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBN0PNRT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rangognio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-009-9120-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453364v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.06.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5QC3N2X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377433v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domzig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Brac&#232;ne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8BJ6PNF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323563v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruestle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Behrmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2007.11.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1J6B84D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elsass" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Wirsing" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Luz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.03.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05018443v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-21303" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05240056v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04245489v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pizzocolo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03573123v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03573090v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689922v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tourli&#232;re" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03669949v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591644v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Billa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554526v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9939" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02887346v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourliere" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554431v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiya Sadeghi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Reginiussen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Arvanitidis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jonsson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7931" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01755522v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gutierrez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01498893v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Angel" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tertre" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01306075v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01374061v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bellenfant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Hugues" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01322707v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Pakyuz-Charrier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509635v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01293446v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Arvanitidis" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Stanley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01208247v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297789v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01154882v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fuentes" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049001v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Rahhal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bajolet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosa" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2014.6841499" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00968158v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hirata" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veridiana Martins" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796793v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00776453v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188655v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118679401.ch24" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144827v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabaz Mohammed" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746488v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00745226v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00745220v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00718753v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242114v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln M Alves" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03007344v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21362" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02452789v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;vard Gautneb" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413456v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duhamel Achin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556910v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dubreuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-025-10594-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05379545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Albert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Berthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P S de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Tulstrup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-67-45-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04687274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Yousefi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesa Nyk&#228;nen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Harris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M A Hronsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2024.106214" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406328v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hollis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Negrel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12205679" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gourcerol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duhamel-Achin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.106966" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02521222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.01.023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01621321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Giglio-Jacquemot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.228" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goodenough" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schilling" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jonsson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kalvig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2015.09.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01344032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Labb&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01344202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou-Frottier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.180" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01261800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Copeland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Sundell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01154.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01161949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2013.12.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00723228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920220v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Bourcier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.07.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M76D9T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Malacria" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200662g" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530992v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.07.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBN0PNRT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rangognio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-009-9120-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453364v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.06.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5QC3N2X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377433v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domzig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Brac&#232;ne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8BJ6PNF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323563v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruestle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Behrmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2007.11.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1J6B84D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elsass" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Wirsing" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Luz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.03.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574672v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12900" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05018443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-21303" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05240056v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04245489v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pizzocolo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03573123v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689922v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tourli&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03573090v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03669949v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Billa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554526v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9939" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02887346v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourliere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554431v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiya Sadeghi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Reginiussen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Arvanitidis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jonsson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7931" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01755522v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gutierrez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01498893v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Angel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tertre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01306075v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01374061v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bellenfant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Hugues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01322707v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Pakyuz-Charrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509635v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01293446v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Arvanitidis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Stanley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01208247v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01154882v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fuentes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Rahhal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bajolet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2014.6841499" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00968158v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hirata" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veridiana Martins" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00776453v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188655v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118679401.ch24" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144827v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabaz Mohammed" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746488v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00745226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00745220v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00718753v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242114v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln M Alves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03007344v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21362" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02452789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;vard Gautneb" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413456v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duhamel Achin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556910v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>