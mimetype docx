--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -6114,277 +6114,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AUVER-WATCH (Auvergne-Water-Chemistry), an experimental site for researcher and water managers. First years results of the chemical, isotopic and contaminant long term monitoring</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+                <w:t xml:space="preserve">Compilation of mining waste databases to prioritize site study for metal recovery. Perspectives.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bodénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gwenaelle Guezennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Huneau</w:t>
+                <w:t xml:space="preserve">Annabelle Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Bellenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
+              <w:t xml:space="preserve">13th SGA Biennal Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Georessources Nancy, Aug 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297789v1</w:t>
+                <w:t xml:space="preserve">hal-01154882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation of mining waste databases to prioritize site study for metal recovery. Perspectives.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">AUVER-WATCH (Auvergne-Water-Chemistry), an experimental site for researcher and water managers. First years results of the chemical, isotopic and contaminant long term monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Fuentes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gaël Bellenfant</w:t>
+                <w:t xml:space="preserve">Veronique Lavastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th SGA Biennal Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Georessources Nancy, Aug 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">42nd IAH International Congress "Hydrogeology: back to the Future!", 13-18 September 2015, Rome, Italy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154882v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cascode configuration as a substitute to LDE MOSFET for improved electrical mismatch performance</w:t>
               </w:r>
@@ -6897,51 +6897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Fuentes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Bellenfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8368,51 +8368,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dubreuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-025-10594-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05379545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Albert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Berthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P S de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Tulstrup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-67-45-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04687274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Yousefi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesa Nyk&#228;nen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Harris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M A Hronsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2024.106214" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406328v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hollis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Negrel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12205679" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gourcerol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duhamel-Achin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.106966" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02521222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.01.023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01621321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Giglio-Jacquemot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.228" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goodenough" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schilling" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jonsson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kalvig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2015.09.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01344032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Labb&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01344202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou-Frottier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.180" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01261800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Copeland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Sundell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01154.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01161949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2013.12.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00723228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920220v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Bourcier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.07.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M76D9T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Malacria" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200662g" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530992v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.07.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBN0PNRT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rangognio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-009-9120-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453364v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.06.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5QC3N2X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377433v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domzig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Brac&#232;ne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8BJ6PNF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323563v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruestle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Behrmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2007.11.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1J6B84D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elsass" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Wirsing" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Luz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.03.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574672v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12900" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05018443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-21303" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05240056v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04245489v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pizzocolo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03573123v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689922v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tourli&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03573090v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03669949v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Billa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554526v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9939" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02887346v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourliere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554431v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiya Sadeghi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Reginiussen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Arvanitidis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jonsson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7931" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01755522v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gutierrez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01498893v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Angel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tertre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01306075v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01374061v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bellenfant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Hugues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01322707v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Pakyuz-Charrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509635v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01293446v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Arvanitidis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Stanley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01208247v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297789v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01154882v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fuentes" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Rahhal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bajolet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2014.6841499" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00968158v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hirata" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veridiana Martins" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00776453v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188655v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118679401.ch24" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144827v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabaz Mohammed" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746488v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00745226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00745220v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00718753v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242114v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln M Alves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03007344v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21362" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02452789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;vard Gautneb" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413456v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duhamel Achin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556910v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05442205v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Harlaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Vella" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Dubreuil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Reninger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11053-025-10594-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05379545v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Albert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Berthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P S de Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Tulstrup" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/adgeo-67-45-2025" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04687274v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahyar Yousefi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vesa Nyk&#228;nen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeff Harris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon M A Hronsky" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2024.106214" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406328v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hollis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Calcagno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel de Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Negrel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.12205679" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03687209v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gourcerol" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Moreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duhamel-Achin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2022.106966" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02521222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gloaguen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Melleton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourli&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01731644v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Menant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jolivet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Tuduri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Loiselet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.01.023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01621321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Cary" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Cary" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Giglio-Jacquemot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.07.228" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01685630v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Goodenough" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schilling" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jonsson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kalvig" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Charles" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2015.09.019" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01344032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Labb&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cassard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01344202v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou-Frottier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01342537v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Aquilina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.06.180" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01261800v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Copeland" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian France-Lanord" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Sundell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/GES01154.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01161949v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfram Kloppmann" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2015.05.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00931971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillou-Frottier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2013.12.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00816463v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Munch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Lebrun" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Cornee" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Thinon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pol Guennoc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/gssgfbull.184.1-2.99" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00723228v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Aug&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920220v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#233;line Bourcier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Masson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Laj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chausse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pichon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2012.07.020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5M76D9T4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Tortech" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fichou" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Malacria" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Aubert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/om200662g" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530992v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.07.021" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBN0PNRT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00418691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Rangognio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Chazot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10874-009-9120-y" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453364v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Lo&#255;e-Pilot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosres.2008.06.003" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P5QC3N2X-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00377433v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Yelles" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Domzig" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#233;verch&#232;re" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabah Brac&#232;ne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Mercier de L&#233;pinay" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2008.11.030" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P8BJ6PNF-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323563v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Nivi&#232;re" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruestle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Carretier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Behrmann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.QUASCIREV.2007.11.018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1J6B84D-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03752376v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Elsass" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Wirsing" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Luz" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2006.03.012" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574672v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12900" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05018443v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gumiaux" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu25-21303" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05240056v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04245489v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Pizzocolo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03573123v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labb&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689922v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Breuillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tourli&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03573090v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03669949v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591644v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gouin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Billa" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554526v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-9939" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02887346v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tourliere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554431v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martiya Sadeghi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helge Reginiussen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Arvanitidis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Jonsson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-7931" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01755522v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gutierrez" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01498893v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Angel" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tertre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01306075v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01374061v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gwenaelle Guezennec" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Bellenfant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick d'Hugues" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01322707v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evren Pakyuz-Charrier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509635v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01293446v2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolaos Arvanitidis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerry Stanley" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01208247v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01154882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Fuentes" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297789v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devidal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Lavastre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lama Rahhal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bajolet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rosa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ghibaudo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMTS.2014.6841499" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00968158v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hirata" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veridiana Martins" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00776453v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01188655v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118679401.ch24" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144827v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabaz Mohammed" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Coustumer" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00746488v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00745226v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00745220v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00718753v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Pelleter" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01242114v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lincoln M Alves" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03007344v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.21362" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02452789v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;vard Gautneb" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02413456v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duhamel Achin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00556910v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>