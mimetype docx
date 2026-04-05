--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -355,204 +355,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel argenteus du VIe siècle découvert en Provence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les monnaies d’argent aux noms de Théodose II (408-450) et de Valentinien III (425-455) mises au jour à Arcy-Sainte-Restitue (Aisne) : réexamen d’une découverte exceptionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 78 (7), pp.281-287</w:t>
+              <w:t xml:space="preserve">Antiquités nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.50-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04453384v1</w:t>
+                <w:t xml:space="preserve">hal-04218016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monnaies d’argent aux noms de Théodose II (408-450) et de Valentinien III (425-455) mises au jour à Arcy-Sainte-Restitue (Aisne) : réexamen d’une découverte exceptionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un nouvel argenteus du VIe siècle découvert en Provence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquités nationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53, pp.50-79</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (7), pp.281-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218016v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kingdom of Cologne and the Early Frankish Silver Coinage</w:t>
               </w:r>
@@ -640,217 +640,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les productions monétaires antiques : approches techniques de deux antoniniens des années 260 apr. J.-C.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le solidus en argent doré de Majorien découvert à Louvres (95) : une monnaie d’exception ? Études et analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Foucray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 77-09</w:t>
+              <w:t xml:space="preserve">, 2022, pp.285-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896198v1</w:t>
+                <w:t xml:space="preserve">hal-03821422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le solidus en argent doré de Majorien découvert à Louvres (95) : une monnaie d’exception ? Études et analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les productions monétaires antiques : approches techniques de deux antoniniens des années 260 apr. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Folton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Foucray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.285-291</w:t>
+              <w:t xml:space="preserve">, 2022, 77-09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821422v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterfeiting at Le Clos-Paul in Charleville-Mézières (Ardennes, France). Reconstruction trial of a complex chaîne opératoire</w:t>
               </w:r>
@@ -862,51 +862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lequellec Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -983,51 +983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1154,191 +1154,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les argentei de « type parisien », étude d’un monnayage d’argent régional de la fin du VIe et du début du VIIe siècle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’étude des monnayages d’argent des Ve-VIe siècles découverts en Gaule : une démarche interdisciplinaire pour de nouvelles hypothèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Numismatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 177, pp.247-278</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (9), pp.352-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03020290v1</w:t>
+                <w:t xml:space="preserve">hal-03137435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude des monnayages d’argent des Ve-VIe siècles découverts en Gaule : une démarche interdisciplinaire pour de nouvelles hypothèses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les argentei de « type parisien », étude d’un monnayage d’argent régional de la fin du VIe et du début du VIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Foucray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 75 (9), pp.352-360</w:t>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.247-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03137435v1</w:t>
+                <w:t xml:space="preserve">hal-03020290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] G. Gentric et al., Les monnaies pré-augustéennes de la colline Saint-Jacques de Cavaillon, Presses Universitaires Européennes, 2018</w:t>
               </w:r>
@@ -1491,51 +1491,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrefaire la monnaie dans la vallée du Nil au début du IVe siècle. Un nouvel examen des moules en terre cuite de Dionysias (Qasr-Qārūn, Égypte) dans le cadre d’une mission scientifique attribuée par l’IFAO (Institut français d’archéologie orientale, Le Caire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1586,51 +1586,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier de faux-monnayeurs en Égypte romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1776,51 +1776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender le stock de métal monnayé au IVe siècle. Analyses par spectrométrie de fluorescence X portable de nummi provenant du trésor de Saint-Germain-de-Varreville (Manche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2261,51 +2261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une perspective à l’autre. Le dépôt monétaire de ca 14500 nummi constantiniens découvert à Saint-Germain-de-Varreville (Manche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2511,2205 +2511,2438 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (24)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The manufacturing processes and economic uses of plated denarii in Gaul in the early imperial period: from archaeology to experimental approaches</w:t>
+                <w:t xml:space="preserve">De la production à la circulation des premières monnaies d’argent franques (Ve –VIe s.) : approches archéométrique et expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faculty of Archaeology seminars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Varsovie (Université de Varsovie), Poland</w:t>
+              <w:t xml:space="preserve">Corpus, Petit mobilier et archéométrie Verre, métaux et roches, Colloque international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05536025v1</w:t>
+                <w:t xml:space="preserve">hal-05561830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche archéométrique des méreaux de Boves (Somme ; XIIe-XIVe s.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The manufacturing processes and economic uses of plated denarii in Gaul in the early imperial period: from archaeology to experimental approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Approches métalliques de la fabrication monétaire", 2e Journée d’étude, La numismatique de l’Antiquité à nos jours. Problèmes, méthodes et enquêtes en cours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Faculty of Archaeology seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Varsovie (Université de Varsovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075868v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles expérimentations sur les deniers plaqués antiques : premiers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que peut-on attendre de la méthode pXRF pour caractériser le petit mobilier en cuivre et en alliages cuivreux ? L’expérience du projet ANR Celtic Brass Coins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mazille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e atelier du projet FalsiMonIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Lausanne (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Colloque Corpus. Petit mobilier et archéométrie : Verre, métaux et roches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940384v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication, circulation et usage de la monnaie d'argent aux Ve et VIe siècles : des indicateurs des transformations en Gaule entre la fin de l'Antiquité et le haut Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche archéométrique des méreaux de Boves (Somme ; XIIe-XIVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'objet mérovingien. De sa fabrication à sa (re-)découverte. Actes des 43e Journées internationales d'Archéologie mérovingienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Liège, Belgique. pp.17-36</w:t>
+              <w:t xml:space="preserve">"Approches métalliques de la fabrication monétaire", 2e Journée d’étude, La numismatique de l’Antiquité à nos jours. Problèmes, méthodes et enquêtes en cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149078v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Plated coins, false coins » en 2025. Nouvelles perspectives sur les activités de falsification monétaire dans le monde romain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Nouvelles expérimentations sur les deniers plaqués antiques : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">2e atelier du projet FalsiMonIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Lausanne (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398006v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéométrie au sein du projet ANR Celtic Brass Coins : enjeux, méthodologie et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA, XXVe colloque d'archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plated coins, false coins en 2025. Nouvelles perspectives sur les activités de falsification monétaire dans le monde romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numismatique et archéométrie, 50 ans de partenariat entre la BnF et l’Iramat (1975-2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Bibliothèque nationale de France - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usage du laiton pour la fabrication de monnaies d'argent franques (Gaule, Ve-VIe s. ap. J.-C.) : un résultat accidentel ou un recyclage intentionnel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Plated coins, false coins » en 2025. Nouvelles perspectives sur les activités de falsification monétaire dans le monde romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recycle, Reuse, Transform Experimenting with the circular economy of the past International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florian Téreygeol, Jun 2025, Melle, France</w:t>
+              <w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128353v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plus romains des « barbares » : premiers essais de classification du monnayage d’or du second royaume burgonde</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication, circulation et usage de la monnaie d'argent aux Ve et VIe siècles : des indicateurs des transformations en Gaule entre la fin de l'Antiquité et le haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance mensuelle de la Société Française de Numismatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">L'objet mérovingien. De sa fabrication à sa (re-)découverte. Actes des 43e Journées internationales d'Archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Liège, Belgique. pp.17-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402610v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Celtic Brass Coins project: production and use of coined brass in Gaul at the end of the Late Iron Age. First results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+                <w:t xml:space="preserve">Les plus romains des « barbares » : premiers essais de classification du monnayage d’or du second royaume burgonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
+              <w:t xml:space="preserve">Séance mensuelle de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613180v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche comparée de la fabrication de l’antoninien dans les ateliers gaulois et italiens : méthodes d’analyse et premiers résultats</w:t>
+                <w:t xml:space="preserve">L'usage du laiton pour la fabrication de monnaies d'argent franques (Gaule, Ve-VIe s. ap. J.-C.) : un résultat accidentel ou un recyclage intentionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Hug</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LA NUMISMATIQUE DE L’ANTIQUITE À LA PÉRIODE MODERNE PROBLÈMES, MÉTHODES ET ENQUÊTES EN COURS. 1 – Approche diachronique des techniques de la fabrication monétaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Blanchet et Pierre-Marie Guihard (UMR Craham · Unicaen), Thibault Cardon (UMR Craham · CNRS), Jérôme Jambu (UMR Idees · Univer- sité Le Havre Normandie), May 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Recycle, Reuse, Transform Experimenting with the circular economy of the past International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florian Téreygeol, Jun 2025, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618523v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'historiographie à la pratique : nouvelles expérimentations sur les deniers plaqués antiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Celtic Brass Coins project: production and use of coined brass in Gaul at the end of the Late Iron Age. First results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Sarah; Florian Téreygeol, Jun 2024, Melle, France</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617704v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’historiographie à la pratique : nouvelles expérimentations sur les deniers plaqués antiques</w:t>
+                <w:t xml:space="preserve">Approche comparée de la fabrication de l’antoninien dans les ateliers gaulois et italiens : méthodes d’analyse et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Folton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude «Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Melle, France</w:t>
+              <w:t xml:space="preserve">LA NUMISMATIQUE DE L’ANTIQUITE À LA PÉRIODE MODERNE PROBLÈMES, MÉTHODES ET ENQUÊTES EN COURS. 1 – Approche diachronique des techniques de la fabrication monétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Blanchet et Pierre-Marie Guihard (UMR Craham · Unicaen), Thibault Cardon (UMR Craham · CNRS), Jérôme Jambu (UMR Idees · Univer- sité Le Havre Normandie), May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852859v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication, circulation et usage de la monnaie d’argent aux Ve et VIe siècles : des indicateurs des transformations en Gaule entre la fin de l’Antiquité et le haut Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'historiographie à la pratique : nouvelles expérimentations sur les deniers plaqués antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’objet mérovingien : de sa fabrication à sa (re-)découverte, 43e Journées internationales de l’Association française d'archéologie mérovingienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Sarah; Florian Téreygeol, Jun 2024, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04372933v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrefaire la monnaie dans l’Égypte romaine du IVe siècle. Retour sur une découverte exceptionnelle : les c. 15000 moules monétaires de Dionysias (Qasr-Qaroun).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">De l’historiographie à la pratique : nouvelles expérimentations sur les deniers plaqués antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous de l’archéologie (Institut français d'archéologie orientale)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Le Caire, Égypte</w:t>
+              <w:t xml:space="preserve">Journée d’étude «Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03847012v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monnaies d’argent frappées aux Ve-VIe siècles en Gaule. Premiers résultats d’une enquête pluridisciplinaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fabrication, circulation et usage de la monnaie d’argent aux Ve et VIe siècles : des indicateurs des transformations en Gaule entre la fin de l’Antiquité et le haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaires du Centre Michel de Boüard - Craham, cycle Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Caen, France</w:t>
+              <w:t xml:space="preserve">L’objet mérovingien : de sa fabrication à sa (re-)découverte, 43e Journées internationales de l’Association française d'archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084605v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04372933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very small is beautiful: Gaul and the 5th-6th centuries argentei. Overview and new insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contrefaire la monnaie dans l’Égypte romaine du IVe siècle. Retour sur une découverte exceptionnelle : les c. 15000 moules monétaires de Dionysias (Qasr-Qaroun).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small is Beautiful: Coins in their Contexts in Ireland, Britain and Europe, Sylloge of Coins of the British isles Symposium on Money and Coinage 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Les rendez-vous de l’archéologie (Institut français d'archéologie orientale)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084592v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03847012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver coins in the 5th and the 6th century : an approach crossing archaeology and archaeometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAGMA Final Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le faux-monnayage du Clos-Paul à Charleville Mézières. Essai de restitution d’une chaîne opératoire complexe</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les monnaies d’argent frappées aux Ve-VIe siècles en Gaule. Premiers résultats d’une enquête pluridisciplinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Archaeometallurgy II : Expérimentation ab initio et analogie. Apport de l’archéologie expérimentale à la fouille et aux études de mobilier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, ENS Saclay, France</w:t>
+              <w:t xml:space="preserve">Séminaires du Centre Michel de Boüard - Craham, cycle Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435243v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches récentes sur les monnayages d’argent frappés aux Ve-VIe siècles</w:t>
+                <w:t xml:space="preserve">Very small is beautiful: Gaul and the 5th-6th centuries argentei. Overview and new insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième journée d’actualité ATEG (Antiquité Tardive en Gaule)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Small is Beautiful: Coins in their Contexts in Ireland, Britain and Europe, Sylloge of Coins of the British isles Symposium on Money and Coinage 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084515v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une perspective à l’autre. Le dépôt monétaire de ca 14500 nummi constantiniens découvert à Saint-Germain-de-Varreville (Manche, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Le faux-monnayage du Clos-Paul à Charleville Mézières. Essai de restitution d’une chaîne opératoire complexe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troppo grandi per essere studiati? Too big to study?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Trieste, Italie</w:t>
+              <w:t xml:space="preserve">International Conference on Archaeometallurgy II : Expérimentation ab initio et analogie. Apport de l’archéologie expérimentale à la fouille et aux études de mobilier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, ENS Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048680v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les argentei et leur diffusion en Gaule aux Ve et VIe siècles</w:t>
+                <w:t xml:space="preserve">Recherches récentes sur les monnayages d’argent frappés aux Ve-VIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Different Metals, Different Needs? Coinage in Western and Mediterranean Europe (5th–8th centuries)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Deuxième journée d’actualité ATEG (Antiquité Tardive en Gaule)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531285v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche globale ? Le dépôt de 14528 nummi du IVe siècle de Saint-Germain-de-Varreville (Normandie, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les argentei et leur diffusion en Gaule aux Ve et VIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop-seminar, Too big to study ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruno Callegher, May 2018, Trieste, Italie</w:t>
+              <w:t xml:space="preserve">Different Metals, Different Needs? Coinage in Western and Mediterranean Europe (5th–8th centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02435276v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D’une perspective à l’autre. Le dépôt monétaire de ca 14500 nummi constantiniens découvert à Saint-Germain-de-Varreville (Manche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Troppo grandi per essere studiati? Too big to study?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Trieste, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une approche globale ? Le dépôt de 14528 nummi du IVe siècle de Saint-Germain-de-Varreville (Normandie, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International workshop-seminar, Too big to study ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruno Callegher, May 2018, Trieste, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition des monnaies d'argent des Ve-VIe siècles. L’exemple de découvertes de Normandie et de la vallée du Rhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4738,51 +4971,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argentum Romanorum sive Barbarorum. Permanences et évolution des usages monétaires de l’argent du IVe au VIe siècle dans l’Occident romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4792,143 +5025,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les monnaies anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens-Christian Moesgaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UFR HSS / CRAHAM. 2023, À vue d'oeil. Entrez dans la science par l'image., Marie-Astrid Bailly-Maitre, 978-2-9582861-1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4938,310 +5171,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles expérimentations sur les deniers plaqués antiques : de l’historiographie à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre-Val de Loire – Loiret – La cathédrale Sainte-Croix d’Orléans, site 45 234 025 AH, OA : 0612082, Projet Collectif de Recherche, Rapport 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UGA (Université Grenoble Alpes); LUHCIE - Laboratoire Universitaire Histoire Cultures Italie Europe; DRAC / SRA Centre-Val de Loire. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Paléométallurgies et expérimentations. Rapport 2021. La fabrication de fausses monnaies coulées antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5249,73 +5482,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRAMAT - Laboratoire Archéomatériaux et Prévision de l'Altération. 2021, pp.239-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05293172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimenter la fabrication et la circulation des argentei pseudo-impériaux (Ve-VIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5354,100 +5587,100 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2021, pp.269-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le faux-monnayage coulé du IIIe siècle de notre ère, dans Téreygeol, F. (dir.), Programme Collectif de Recherche Paléométallurgies et expérimentations, rapport intermédiaire, 2020, 12-31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5472,73 +5705,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimenter la fabrication et la circulation des argentei pseudo-impériaux (Ve-VIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5577,51 +5810,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2020, pp.32-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5631,124 +5864,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrefaire la monnaie d'argent : analyse par fluorescence-X d’un lot de deniers plaqués des Ier-IIIe siècles conservés au Römisch-Germanisches Zentralmuseum de Mayence (Allemagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5758,91 +5991,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egyptian Museum of Cairo coins conservation project : un projet franco-égyptien de formation à la restauration de monnaies antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://craham.hypotheses.org/1567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5852,165 +6085,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic infections can shape epidemic exposure: pathogen co-occurrence networks in the Serengeti lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas M Fountain-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Packer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Terio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meggan Craft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId116"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6078,51 +6311,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EB5888FB"/>
+    <w:nsid w:val="F59434D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6226,51 +6459,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4EC152F6"/>
+    <w:nsid w:val="26AC7AD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6460,51 +6693,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-blanchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2187-2185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402639v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453384v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2022.99119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Folton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03169419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequellec Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102858" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084475v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03020290v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137435v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436504v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.692.0149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RPFBX6CH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rerolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ang&#233;lique" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5826" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piolot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10077/24676" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075868v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Besnard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940384v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149078v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398006v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045738v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536014v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128353v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402610v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618523v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852859v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372933v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847012v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084605v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084592v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084501v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084515v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048680v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531285v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435276v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531371v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149941v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Moesgaard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852837v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894664v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293172v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480502v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03119046v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052389v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265715v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190318v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787458v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Fountain-Jones" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Packer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Terio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggan Craft" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-blanchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2187-2185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402639v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453384v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2022.99119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Folton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03169419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequellec Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102858" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084475v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03020290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436504v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.692.0149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RPFBX6CH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rerolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ang&#233;lique" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5826" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piolot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10077/24676" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536025v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075868v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Besnard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084501v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084592v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435276v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Moesgaard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03119046v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190318v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Fountain-Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Packer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Terio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggan Craft" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>