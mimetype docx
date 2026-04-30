--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -226,51 +226,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -640,640 +640,688 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le solidus en argent doré de Majorien découvert à Louvres (95) : une monnaie d’exception ? Études et analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les productions monétaires antiques : approches techniques de deux antoniniens des années 260 apr. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Foucray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Folton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.285-291</w:t>
+              <w:t xml:space="preserve">, 2022, 77-09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821422v1</w:t>
+                <w:t xml:space="preserve">hal-03896198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les productions monétaires antiques : approches techniques de deux antoniniens des années 260 apr. J.-C.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le solidus en argent doré de Majorien découvert à Louvres (95) : une monnaie d’exception ? Études et analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Foucray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 77-09</w:t>
+              <w:t xml:space="preserve">, 2022, pp.285-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896198v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterfeiting at Le Clos-Paul in Charleville-Mézières (Ardennes, France). Reconstruction trial of a complex chaîne opératoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lequellec Vincent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Vincent Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169419v1</w:t>
+                <w:t xml:space="preserve">hal-03169115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterfeiting at Le Clos-Paul in Charleville-Mézières (Ardennes, France). Reconstruction trial of a complex chaîne opératoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+                <w:t xml:space="preserve">Apport du mobilier antique du musée Quesnel-Morinière à l'étude de la cité de Cosedia/Constantia (Coutances)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aremorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100, pp.115 - 141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169115v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Martin Bostal, L’Histoire face à l’histoire vivante. Expérimentation, représentations et médiation à travers la pratique de la reconstitution historique du Moyen Âge, thèse soutenue le vendredi 26 juin 2020 à l’université de Caen Normandie, 2 vol., 1290 pages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counterfeiting at Le Clos-Paul in Charleville-Mézières (Ardennes, France). Reconstruction trial of a complex chaîne opératoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lequellec Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.141-150</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03084475v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude des monnayages d’argent des Ve-VIe siècles découverts en Gaule : une démarche interdisciplinaire pour de nouvelles hypothèses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 75 (9), pp.352-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les argentei de « type parisien », étude d’un monnayage d’argent régional de la fin du VIe et du début du VIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Foucray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1288,762 +1336,835 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 177, pp.247-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03020290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] G. Gentric et al., Les monnaies pré-augustéennes de la colline Saint-Jacques de Cavaillon, Presses Universitaires Européennes, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du Cercle d’Études Numismatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02436523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-Rendu] F. Fichet de Clairefontaine, Le Château de Falaise, Calvados, Annales de Normandie, n° 69, Juil-Déc 2019</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Martin Bostal, L’Histoire face à l’histoire vivante. Expérimentation, représentations et médiation à travers la pratique de la reconstitution historique du Moyen Âge, thèse soutenue le vendredi 26 juin 2020 à l’université de Caen Normandie, 2 vol., 1290 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.154-156. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, pp.141-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02436504v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrefaire la monnaie dans la vallée du Nil au début du IVe siècle. Un nouvel examen des moules en terre cuite de Dionysias (Qasr-Qārūn, Égypte) dans le cadre d’une mission scientifique attribuée par l’IFAO (Institut français d’archéologie orientale, Le Caire)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Compte-Rendu] F. Fichet de Clairefontaine, Le Château de Falaise, Calvados, Annales de Normandie, n° 69, Juil-Déc 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Échos du Craham</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.154-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/annor.692.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02076909v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atelier de faux-monnayeurs en Égypte romaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Contrefaire la monnaie dans la vallée du Nil au début du IVe siècle. Un nouvel examen des moules en terre cuite de Dionysias (Qasr-Qārūn, Égypte) dans le cadre d’une mission scientifique attribuée par l’IFAO (Institut français d’archéologie orientale, Le Caire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 582, pp.48-53</w:t>
+              <w:t xml:space="preserve">Les Échos du Craham</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402137v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet franco-égyptien de formation à la restauration de monnaies antiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Rerolle</w:t>
+                <w:t xml:space="preserve">Un atelier de faux-monnayeurs en Égypte romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 568, pp.14</w:t>
+              <w:t xml:space="preserve">, 2019, 582, pp.48-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190313v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender le stock de métal monnayé au IVe siècle. Analyses par spectrométrie de fluorescence X portable de nummi provenant du trésor de Saint-Germain-de-Varreville (Manche)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+                <w:t xml:space="preserve">Un projet franco-égyptien de formation à la restauration de monnaies antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 568, pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02024712v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Appréhender le stock de métal monnayé au IVe siècle. Analyses par spectrométrie de fluorescence X portable de nummi provenant du trésor de Saint-Germain-de-Varreville (Manche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.45-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.5826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un petit port romain de l’estuaire de l’Orne : Blainville-sur-Orne “basse vallée du Dan” (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Piolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, pp.91-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2053,146 +2174,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méreaux monétaires médiévaux de Bezannes (Marne) en contexte archéologique (XIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Monnaie à Troyes et en Champagne de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Recherches et Travaux de la Société d'Etudes Numismatiques et Archéologiques (11), pp.139-149, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition des monnaies d'argent des Ve-VIe siècles. L’exemple de découvertes de Normandie et de la vallée du Rhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2225,172 +2346,172 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chameroy, Jérémie; Guihard, Pierre-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argentum Romanorum sive Barbarorum. Permanences et évolution des usages monétaires de l’argent du IVe au VIe siècle dans l’Occident romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verlag des Römisch-Germanischen Zentralmuseums, pp.231-248, 2020, 978-3-7954-3563-9 (br.). - 978-3-88467-333-1 (br.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une perspective à l’autre. Le dépôt monétaire de ca 14500 nummi constantiniens découvert à Saint-Germain-de-Varreville (Manche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Callegher, Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Too Big to Study? Troppo grandi da studiare?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUT Edizioni Università di Trieste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-279, 2019, 978-88-5511-016-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse archéométrique des argentei découverts dans la plaine de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2410,124 +2531,124 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berthelot, Sandrine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vous avez dit barbares ? Archéologie des temps mérovingiens en Normandie, Ve-VIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de Normandie - Snocek, pp.152-153, 2018, 9789461614544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie et survie du petit numéraire dans le nord de la Gaule : l’exemple des découvertes de la domus au Grand péristyle de Vieux-la-romaine (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chameroy, Jérémie; Guihard, Pierre-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produktion und Recyceln von Münzen in der Spätantike / Produire et recycler la monnaie au Bas-Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verlag des Römisch-Germanischen Zentralmuseums, pp.83-96, 2016, RGZM-Tagungen 29, 978-3-88467-270-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2537,1605 +2658,1605 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la production à la circulation des premières monnaies d’argent franques (Ve –VIe s.) : approches archéométrique et expérimentale</w:t>
+                <w:t xml:space="preserve">The manufacturing processes and economic uses of plated denarii in Gaul in the early imperial period: from archaeology to experimental approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corpus, Petit mobilier et archéométrie Verre, métaux et roches, Colloque international</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t>
+              <w:t xml:space="preserve">Faculty of Archaeology seminars</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2026, Varsovie (Université de Varsovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561830v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The manufacturing processes and economic uses of plated denarii in Gaul in the early imperial period: from archaeology to experimental approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Que peut-on attendre de la méthode pXRF pour caractériser le petit mobilier en cuivre et en alliages cuivreux ? L’expérience du projet ANR Celtic Brass Coins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mazille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faculty of Archaeology seminars</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2026, Varsovie (Université de Varsovie), Poland</w:t>
+              <w:t xml:space="preserve">Colloque Corpus. Petit mobilier et archéométrie : Verre, métaux et roches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536025v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Que peut-on attendre de la méthode pXRF pour caractériser le petit mobilier en cuivre et en alliages cuivreux ? L’expérience du projet ANR Celtic Brass Coins</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De la production à la circulation des premières monnaies d’argent franques (Ve –VIe s.) : approches archéométrique et expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Corpus. Petit mobilier et archéométrie : Verre, métaux et roches</w:t>
+              <w:t xml:space="preserve">Corpus, Petit mobilier et archéométrie Verre, métaux et roches, Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05562454v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche archéométrique des méreaux de Boves (Somme ; XIIe-XIVe s.)</w:t>
+                <w:t xml:space="preserve">L’archéométrie au sein du projet ANR Celtic Brass Coins : enjeux, méthodologie et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Besnard</w:t>
+                <w:t xml:space="preserve">Camille Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Approches métalliques de la fabrication monétaire", 2e Journée d’étude, La numismatique de l’Antiquité à nos jours. Problèmes, méthodes et enquêtes en cours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Le Havre, France</w:t>
+              <w:t xml:space="preserve">GMPCA, XXVe colloque d'archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075868v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05045738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles expérimentations sur les deniers plaqués antiques : premiers résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plated coins, false coins en 2025. Nouvelles perspectives sur les activités de falsification monétaire dans le monde romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e atelier du projet FalsiMonIA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Lausanne (CH), Suisse</w:t>
+              <w:t xml:space="preserve">Numismatique et archéométrie, 50 ans de partenariat entre la BnF et l’Iramat (1975-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Bibliothèque nationale de France - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940384v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’archéométrie au sein du projet ANR Celtic Brass Coins : enjeux, méthodologie et premiers résultats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication, circulation et usage de la monnaie d'argent aux Ve et VIe siècles : des indicateurs des transformations en Gaule entre la fin de l'Antiquité et le haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GMPCA, XXVe colloque d'archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
+              <w:t xml:space="preserve">L'objet mérovingien. De sa fabrication à sa (re-)découverte. Actes des 43e Journées internationales d'Archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Liège, Belgique. pp.17-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05045738v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plated coins, false coins en 2025. Nouvelles perspectives sur les activités de falsification monétaire dans le monde romain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">« Plated coins, false coins » en 2025. Nouvelles perspectives sur les activités de falsification monétaire dans le monde romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numismatique et archéométrie, 50 ans de partenariat entre la BnF et l’Iramat (1975-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Bibliothèque nationale de France - Paris, France</w:t>
+              <w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05536014v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Plated coins, false coins » en 2025. Nouvelles perspectives sur les activités de falsification monétaire dans le monde romain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
+                <w:t xml:space="preserve">Les plus romains des « barbares » : premiers essais de classification du monnayage d’or du second royaume burgonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Séance mensuelle de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398006v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication, circulation et usage de la monnaie d'argent aux Ve et VIe siècles : des indicateurs des transformations en Gaule entre la fin de l'Antiquité et le haut Moyen Âge</w:t>
+                <w:t xml:space="preserve">L'usage du laiton pour la fabrication de monnaies d'argent franques (Gaule, Ve-VIe s. ap. J.-C.) : un résultat accidentel ou un recyclage intentionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'objet mérovingien. De sa fabrication à sa (re-)découverte. Actes des 43e Journées internationales d'Archéologie mérovingienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Liège, Belgique. pp.17-36</w:t>
+              <w:t xml:space="preserve">Recycle, Reuse, Transform Experimenting with the circular economy of the past International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florian Téreygeol, Jun 2025, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149078v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plus romains des « barbares » : premiers essais de classification du monnayage d’or du second royaume burgonde</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouvelles expérimentations sur les deniers plaqués antiques : premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance mensuelle de la Société Française de Numismatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">2e atelier du projet FalsiMonIA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Lausanne (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05402610v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usage du laiton pour la fabrication de monnaies d'argent franques (Gaule, Ve-VIe s. ap. J.-C.) : un résultat accidentel ou un recyclage intentionnel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche archéométrique des méreaux de Boves (Somme ; XIIe-XIVe s.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recycle, Reuse, Transform Experimenting with the circular economy of the past International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florian Téreygeol, Jun 2025, Melle, France</w:t>
+              <w:t xml:space="preserve">"Approches métalliques de la fabrication monétaire", 2e Journée d’étude, La numismatique de l’Antiquité à nos jours. Problèmes, méthodes et enquêtes en cours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05128353v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05075868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Celtic Brass Coins project: production and use of coined brass in Gaul at the end of the Late Iron Age. First results</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche comparée de la fabrication de l’antoninien dans les ateliers gaulois et italiens : méthodes d’analyse et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Folton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Hug</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
+              <w:t xml:space="preserve">LA NUMISMATIQUE DE L’ANTIQUITE À LA PÉRIODE MODERNE PROBLÈMES, MÉTHODES ET ENQUÊTES EN COURS. 1 – Approche diachronique des techniques de la fabrication monétaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Blanchet et Pierre-Marie Guihard (UMR Craham · Unicaen), Thibault Cardon (UMR Craham · CNRS), Jérôme Jambu (UMR Idees · Univer- sité Le Havre Normandie), May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04613180v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche comparée de la fabrication de l’antoninien dans les ateliers gaulois et italiens : méthodes d’analyse et premiers résultats</w:t>
+                <w:t xml:space="preserve">De l'historiographie à la pratique : nouvelles expérimentations sur les deniers plaqués antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Hug</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LA NUMISMATIQUE DE L’ANTIQUITE À LA PÉRIODE MODERNE PROBLÈMES, MÉTHODES ET ENQUÊTES EN COURS. 1 – Approche diachronique des techniques de la fabrication monétaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Blanchet et Pierre-Marie Guihard (UMR Craham · Unicaen), Thibault Cardon (UMR Craham · CNRS), Jérôme Jambu (UMR Idees · Univer- sité Le Havre Normandie), May 2024, Caen, France</w:t>
+              <w:t xml:space="preserve">Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Sarah; Florian Téreygeol, Jun 2024, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618523v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'historiographie à la pratique : nouvelles expérimentations sur les deniers plaqués antiques</w:t>
+                <w:t xml:space="preserve">De l’historiographie à la pratique : nouvelles expérimentations sur les deniers plaqués antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Sarah; Florian Téreygeol, Jun 2024, Melle, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude «Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04617704v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’historiographie à la pratique : nouvelles expérimentations sur les deniers plaqués antiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Celtic Brass Coins project: production and use of coined brass in Gaul at the end of the Late Iron Age. First results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude «Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Melle, France</w:t>
+              <w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852859v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication, circulation et usage de la monnaie d’argent aux Ve et VIe siècles : des indicateurs des transformations en Gaule entre la fin de l’Antiquité et le haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4151,402 +4272,402 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’objet mérovingien : de sa fabrication à sa (re-)découverte, 43e Journées internationales de l’Association française d'archéologie mérovingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrefaire la monnaie dans l’Égypte romaine du IVe siècle. Retour sur une découverte exceptionnelle : les c. 15000 moules monétaires de Dionysias (Qasr-Qaroun).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous de l’archéologie (Institut français d'archéologie orientale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver coins in the 5th and the 6th century : an approach crossing archaeology and archaeometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAGMA Final Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies d’argent frappées aux Ve-VIe siècles en Gaule. Premiers résultats d’une enquête pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires du Centre Michel de Boüard - Craham, cycle Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very small is beautiful: Gaul and the 5th-6th centuries argentei. Overview and new insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small is Beautiful: Coins in their Contexts in Ireland, Britain and Europe, Sylloge of Coins of the British isles Symposium on Money and Coinage 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le faux-monnayage du Clos-Paul à Charleville Mézières. Essai de restitution d’une chaîne opératoire complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4561,388 +4682,388 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Archaeometallurgy II : Expérimentation ab initio et analogie. Apport de l’archéologie expérimentale à la fouille et aux études de mobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, ENS Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches récentes sur les monnayages d’argent frappés aux Ve-VIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième journée d’actualité ATEG (Antiquité Tardive en Gaule)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les argentei et leur diffusion en Gaule aux Ve et VIe siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">D’une perspective à l’autre. Le dépôt monétaire de ca 14500 nummi constantiniens découvert à Saint-Germain-de-Varreville (Manche, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Different Metals, Different Needs? Coinage in Western and Mediterranean Europe (5th–8th centuries)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Troppo grandi per essere studiati? Too big to study?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Trieste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02531285v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02048680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D’une perspective à l’autre. Le dépôt monétaire de ca 14500 nummi constantiniens découvert à Saint-Germain-de-Varreville (Manche, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les argentei et leur diffusion en Gaule aux Ve et VIe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troppo grandi per essere studiati? Too big to study?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Trieste, Italie</w:t>
+              <w:t xml:space="preserve">Different Metals, Different Needs? Coinage in Western and Mediterranean Europe (5th–8th centuries)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048680v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02531285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche globale ? Le dépôt de 14528 nummi du IVe siècle de Saint-Germain-de-Varreville (Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop-seminar, Too big to study ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruno Callegher, May 2018, Trieste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition des monnaies d'argent des Ve-VIe siècles. L’exemple de découvertes de Normandie et de la vallée du Rhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4971,51 +5092,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argentum Romanorum sive Barbarorum. Permanences et évolution des usages monétaires de l’argent du IVe au VIe siècle dans l’Occident romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5025,143 +5146,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les monnaies anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens-Christian Moesgaard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UFR HSS / CRAHAM. 2023, À vue d'oeil. Entrez dans la science par l'image., Marie-Astrid Bailly-Maitre, 978-2-9582861-1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5171,310 +5292,310 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles expérimentations sur les deniers plaqués antiques : de l’historiographie à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre-Val de Loire – Loiret – La cathédrale Sainte-Croix d’Orléans, site 45 234 025 AH, OA : 0612082, Projet Collectif de Recherche, Rapport 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Büttner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Mach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Morleghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UGA (Université Grenoble Alpes); LUHCIE - Laboratoire Universitaire Histoire Cultures Italie Europe; DRAC / SRA Centre-Val de Loire. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Paléométallurgies et expérimentations. Rapport 2021. La fabrication de fausses monnaies coulées antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5482,73 +5603,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRAMAT - Laboratoire Archéomatériaux et Prévision de l'Altération. 2021, pp.239-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05293172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimenter la fabrication et la circulation des argentei pseudo-impériaux (Ve-VIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5587,191 +5708,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2021, pp.269-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le faux-monnayage coulé du IIIe siècle de notre ère, dans Téreygeol, F. (dir.), Programme Collectif de Recherche Paléométallurgies et expérimentations, rapport intermédiaire, 2020, 12-31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimenter la fabrication et la circulation des argentei pseudo-impériaux (Ve-VIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5810,51 +5931,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2020, pp.32-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5864,124 +5985,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrefaire la monnaie d'argent : analyse par fluorescence-X d’un lot de deniers plaqués des Ier-IIIe siècles conservés au Römisch-Germanisches Zentralmuseum de Mayence (Allemagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5991,91 +6112,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egyptian Museum of Cairo coins conservation project : un projet franco-égyptien de formation à la restauration de monnaies antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://craham.hypotheses.org/1567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6085,165 +6206,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic infections can shape epidemic exposure: pathogen co-occurrence networks in the Serengeti lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas M Fountain-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Craig Packer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Terio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meggan Craft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId116"/>
+      <w:footerReference w:type="default" r:id="rId121"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6311,51 +6432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F59434D9"/>
+    <w:nsid w:val="375BF14A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6459,51 +6580,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26AC7AD4"/>
+    <w:nsid w:val="881BF564"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6693,51 +6814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-blanchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2187-2185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402639v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453384v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2022.99119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Folton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03169419v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequellec Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169115v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102858" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084475v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137435v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03020290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436504v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.692.0149" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RPFBX6CH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076909v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402137v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190313v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rerolle" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ang&#233;lique" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5826" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265714v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piolot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877043v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892867v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146483v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10077/24676" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190409v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190298v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561830v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536025v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562454v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazille" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075868v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Besnard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940384v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045738v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398006v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149078v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618523v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617704v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852859v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372933v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847012v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084501v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084605v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084592v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435243v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084515v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531285v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048680v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435276v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531371v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Moesgaard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852837v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894664v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293172v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03119046v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052389v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265715v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190318v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Fountain-Jones" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Packer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Terio" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggan Craft" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-blanchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2187-2185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402639v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453384v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2022.99119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Folton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102858" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577443v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Veron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03169419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequellec Vincent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03020290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.692.0149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RPFBX6CH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rerolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ang&#233;lique" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5826" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piolot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10077/24676" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398006v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075868v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Besnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372933v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084515v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048680v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Moesgaard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852837v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03119046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052389v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787458v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Fountain-Jones" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Packer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Terio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggan Craft" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>