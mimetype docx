--- v2 (2026-04-30)
+++ v3 (2026-04-30)
@@ -640,217 +640,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04188494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les productions monétaires antiques : approches techniques de deux antoniniens des années 260 apr. J.-C.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le solidus en argent doré de Majorien découvert à Louvres (95) : une monnaie d’exception ? Études et analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Foucray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 77-09</w:t>
+              <w:t xml:space="preserve">, 2022, pp.285-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896198v1</w:t>
+                <w:t xml:space="preserve">hal-03821422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le solidus en argent doré de Majorien découvert à Louvres (95) : une monnaie d’exception ? Études et analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les productions monétaires antiques : approches techniques de deux antoniniens des années 260 apr. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Folton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Foucray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+                <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.285-291</w:t>
+              <w:t xml:space="preserve">, 2022, 77-09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821422v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Counterfeiting at Le Clos-Paul in Charleville-Mézières (Ardennes, France). Reconstruction trial of a complex chaîne opératoire</w:t>
               </w:r>
@@ -862,51 +862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1113,51 +1113,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lequellec Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1277,51 +1277,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les argentei de « type parisien », étude d’un monnayage d’argent régional de la fin du VIe et du début du VIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Foucray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1612,51 +1612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrefaire la monnaie dans la vallée du Nil au début du IVe siècle. Un nouvel examen des moules en terre cuite de Dionysias (Qasr-Qārūn, Égypte) dans le cadre d’une mission scientifique attribuée par l’IFAO (Institut français d’archéologie orientale, Le Caire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1707,51 +1707,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier de faux-monnayeurs en Égypte romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1897,51 +1897,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender le stock de métal monnayé au IVe siècle. Analyses par spectrométrie de fluorescence X portable de nummi provenant du trésor de Saint-Germain-de-Varreville (Manche)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2382,51 +2382,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une perspective à l’autre. Le dépôt monétaire de ca 14500 nummi constantiniens découvert à Saint-Germain-de-Varreville (Manche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3039,51 +3039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA, XXVe colloque d'archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
@@ -3188,381 +3188,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication, circulation et usage de la monnaie d'argent aux Ve et VIe siècles : des indicateurs des transformations en Gaule entre la fin de l'Antiquité et le haut Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Plated coins, false coins » en 2025. Nouvelles perspectives sur les activités de falsification monétaire dans le monde romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'objet mérovingien. De sa fabrication à sa (re-)découverte. Actes des 43e Journées internationales d'Archéologie mérovingienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Liège, Belgique. pp.17-36</w:t>
+              <w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05149078v1</w:t>
+                <w:t xml:space="preserve">hal-05398006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Plated coins, false coins » en 2025. Nouvelles perspectives sur les activités de falsification monétaire dans le monde romain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication, circulation et usage de la monnaie d'argent aux Ve et VIe siècles : des indicateurs des transformations en Gaule entre la fin de l'Antiquité et le haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">L'objet mérovingien. De sa fabrication à sa (re-)découverte. Actes des 43e Journées internationales d'Archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Liège, Belgique. pp.17-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05398006v1</w:t>
+                <w:t xml:space="preserve">hal-05149078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plus romains des « barbares » : premiers essais de classification du monnayage d’or du second royaume burgonde</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'usage du laiton pour la fabrication de monnaies d'argent franques (Gaule, Ve-VIe s. ap. J.-C.) : un résultat accidentel ou un recyclage intentionnel ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séance mensuelle de la Société Française de Numismatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Recycle, Reuse, Transform Experimenting with the circular economy of the past International Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Florian Téreygeol, Jun 2025, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402610v1</w:t>
+                <w:t xml:space="preserve">hal-05128353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'usage du laiton pour la fabrication de monnaies d'argent franques (Gaule, Ve-VIe s. ap. J.-C.) : un résultat accidentel ou un recyclage intentionnel ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les plus romains des « barbares » : premiers essais de classification du monnayage d’or du second royaume burgonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recycle, Reuse, Transform Experimenting with the circular economy of the past International Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Florian Téreygeol, Jun 2025, Melle, France</w:t>
+              <w:t xml:space="preserve">Séance mensuelle de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128353v1</w:t>
+                <w:t xml:space="preserve">hal-05402610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles expérimentations sur les deniers plaqués antiques : premiers résultats</w:t>
               </w:r>
@@ -3574,51 +3574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3764,77 +3764,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche comparée de la fabrication de l’antoninien dans les ateliers gaulois et italiens : méthodes d’analyse et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Folton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA NUMISMATIQUE DE L’ANTIQUITE À LA PÉRIODE MODERNE PROBLÈMES, MÉTHODES ET ENQUÊTES EN COURS. 1 – Approche diachronique des techniques de la fabrication monétaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume Blanchet et Pierre-Marie Guihard (UMR Craham · Unicaen), Thibault Cardon (UMR Craham · CNRS), Jérôme Jambu (UMR Idees · Univer- sité Le Havre Normandie), May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3885,51 +3885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4006,51 +4006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4153,51 +4153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
@@ -4308,51 +4308,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrefaire la monnaie dans l’Égypte romaine du IVe siècle. Retour sur une découverte exceptionnelle : les c. 15000 moules monétaires de Dionysias (Qasr-Qaroun).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4623,51 +4623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4787,51 +4787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une perspective à l’autre. Le dépôt monétaire de ca 14500 nummi constantiniens découvert à Saint-Germain-de-Varreville (Manche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4951,51 +4951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche globale ? Le dépôt de 14528 nummi du IVe siècle de Saint-Germain-de-Varreville (Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5160,51 +5160,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les monnaies anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5332,51 +5332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5551,51 +5551,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Paléométallurgies et expérimentations. Rapport 2021. La fabrication de fausses monnaies coulées antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5757,51 +5757,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le faux-monnayage coulé du IIIe siècle de notre ère, dans Téreygeol, F. (dir.), Programme Collectif de Recherche Paléométallurgies et expérimentations, rapport intermédiaire, 2020, 12-31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6025,51 +6025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6432,51 +6432,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="375BF14A"/>
+    <w:nsid w:val="09925138"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6580,51 +6580,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="881BF564"/>
+    <w:nsid w:val="15982090"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6814,51 +6814,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-blanchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2187-2185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402639v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453384v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2022.99119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896198v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Folton" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821422v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102858" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577443v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Veron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03169419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequellec Vincent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03020290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.692.0149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RPFBX6CH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rerolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ang&#233;lique" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5826" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piolot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10077/24676" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149078v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398006v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402610v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128353v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075868v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Besnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372933v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084515v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048680v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Moesgaard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852837v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03119046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052389v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787458v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Fountain-Jones" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Packer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Terio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggan Craft" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-blanchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2187-2185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402639v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453384v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2022.99119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Folton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102858" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577443v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Veron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03169419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequellec Vincent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03020290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.692.0149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RPFBX6CH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rerolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ang&#233;lique" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5826" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piolot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10077/24676" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075868v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Besnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372933v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084515v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048680v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Moesgaard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852837v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03119046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052389v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787458v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Fountain-Jones" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Packer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Terio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggan Craft" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>