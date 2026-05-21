--- v3 (2026-04-30)
+++ v4 (2026-05-21)
@@ -226,1945 +226,2036 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les plus romains des « barbares » : premiers essais de classification du monnayage d’or du second royaume burgonde</w:t>
+                <w:t xml:space="preserve">Sur les traces des faux-monnayeurs antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+                <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41, pp.104-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/166pj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402639v1</w:t>
+                <w:t xml:space="preserve">halshs-05624747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les monnaies d’argent aux noms de Théodose II (408-450) et de Valentinien III (425-455) mises au jour à Arcy-Sainte-Restitue (Aisne) : réexamen d’une découverte exceptionnelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les plus romains des « barbares » : premiers essais de classification du monnayage d’or du second royaume burgonde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geneviève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquités nationales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 53, pp.50-79</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 80 (7), pp.288-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04218016v1</w:t>
+                <w:t xml:space="preserve">hal-05402639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un nouvel argenteus du VIe siècle découvert en Provence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les monnaies d’argent aux noms de Théodose II (408-450) et de Valentinien III (425-455) mises au jour à Arcy-Sainte-Restitue (Aisne) : réexamen d’une découverte exceptionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Françoise</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Marty</w:t>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 78 (7), pp.281-287</w:t>
+              <w:t xml:space="preserve">Antiquités nationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53, pp.50-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453384v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04218016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Kingdom of Cologne and the Early Frankish Silver Coinage</w:t>
+                <w:t xml:space="preserve">Un nouvel argenteus du VIe siècle découvert en Provence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
+                <w:t xml:space="preserve">Joël Françoise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarah</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 78 (7), pp.281-287</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04188494v1</w:t>
+                <w:t xml:space="preserve">hal-04453384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le solidus en argent doré de Majorien découvert à Louvres (95) : une monnaie d’exception ? Études et analyses</w:t>
+                <w:t xml:space="preserve">The Kingdom of Cologne and the Early Frankish Silver Coinage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Foucray</w:t>
+                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> Germania : Anzeiger der Römisch-Germanischen Kommission des Deutschen Archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 100, pp.245-290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11588/ger.2022.99119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821422v1</w:t>
+                <w:t xml:space="preserve">hal-04188494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les productions monétaires antiques : approches techniques de deux antoniniens des années 260 apr. J.-C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Folton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 77-09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03896198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterfeiting at Le Clos-Paul in Charleville-Mézières (Ardennes, France). Reconstruction trial of a complex chaîne opératoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le solidus en argent doré de Majorien découvert à Louvres (95) : une monnaie d’exception ? Études et analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Le Quellec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+                <w:t xml:space="preserve">Bruno Foucray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.285-291</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169115v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport du mobilier antique du musée Quesnel-Morinière à l'étude de la cité de Cosedia/Constantia (Coutances)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counterfeiting at Le Clos-Paul in Charleville-Mézières (Ardennes, France). Reconstruction trial of a complex chaîne opératoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Veron</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aremorica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2021.102858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05577443v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterfeiting at Le Clos-Paul in Charleville-Mézières (Ardennes, France). Reconstruction trial of a complex chaîne opératoire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
+                <w:t xml:space="preserve">Apport du mobilier antique du musée Quesnel-Morinière à l'étude de la cité de Cosedia/Constantia (Coutances)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lequellec Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+                <w:t xml:space="preserve">Eva Bisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Aremorica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 100, pp.115 - 141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169419v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05577443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude des monnayages d’argent des Ve-VIe siècles découverts en Gaule : une démarche interdisciplinaire pour de nouvelles hypothèses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Counterfeiting at Le Clos-Paul in Charleville-Mézières (Ardennes, France). Reconstruction trial of a complex chaîne opératoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lequellec Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 75 (9), pp.352-360</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03137435v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les argentei de « type parisien », étude d’un monnayage d’argent régional de la fin du VIe et du début du VIIe siècle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’étude des monnayages d’argent des Ve-VIe siècles découverts en Gaule : une démarche interdisciplinaire pour de nouvelles hypothèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Numismatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 177, pp.247-278</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Française de Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 75 (9), pp.352-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03020290v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] G. Gentric et al., Les monnaies pré-augustéennes de la colline Saint-Jacques de Cavaillon, Presses Universitaires Européennes, 2018</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les argentei de « type parisien », étude d’un monnayage d’argent régional de la fin du VIe et du début du VIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Foucray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cercle d’Études Numismatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.32</w:t>
+              <w:t xml:space="preserve">Revue Numismatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 177, pp.247-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02436523v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03020290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-rendu] Martin Bostal, L’Histoire face à l’histoire vivante. Expérimentation, représentations et médiation à travers la pratique de la reconstitution historique du Moyen Âge, thèse soutenue le vendredi 26 juin 2020 à l’université de Caen Normandie, 2 vol., 1290 pages</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] G. Gentric et al., Les monnaies pré-augustéennes de la colline Saint-Jacques de Cavaillon, Presses Universitaires Européennes, 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.141-150</w:t>
+              <w:t xml:space="preserve">Bulletin du Cercle d’Études Numismatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084475v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Compte-Rendu] F. Fichet de Clairefontaine, Le Château de Falaise, Calvados, Annales de Normandie, n° 69, Juil-Déc 2019</w:t>
+                <w:t xml:space="preserve">[Compte-rendu] Martin Bostal, L’Histoire face à l’histoire vivante. Expérimentation, représentations et médiation à travers la pratique de la reconstitution historique du Moyen Âge, thèse soutenue le vendredi 26 juin 2020 à l’université de Caen Normandie, 2 vol., 1290 pages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.154-156. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, pp.141-150</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02436504v1</w:t>
+                <w:t xml:space="preserve">hal-03084475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrefaire la monnaie dans la vallée du Nil au début du IVe siècle. Un nouvel examen des moules en terre cuite de Dionysias (Qasr-Qārūn, Égypte) dans le cadre d’une mission scientifique attribuée par l’IFAO (Institut français d’archéologie orientale, Le Caire)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">[Compte-Rendu] F. Fichet de Clairefontaine, Le Château de Falaise, Calvados, Annales de Normandie, n° 69, Juil-Déc 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Échos du Craham</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.154-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/annor.692.0149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02076909v1</w:t>
+                <w:t xml:space="preserve">hal-02436504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un atelier de faux-monnayeurs en Égypte romaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Contrefaire la monnaie dans la vallée du Nil au début du IVe siècle. Un nouvel examen des moules en terre cuite de Dionysias (Qasr-Qārūn, Égypte) dans le cadre d’une mission scientifique attribuée par l’IFAO (Institut français d’archéologie orientale, Le Caire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 582, pp.48-53</w:t>
+              <w:t xml:space="preserve">Les Échos du Craham</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02402137v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un projet franco-égyptien de formation à la restauration de monnaies antiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Rerolle</w:t>
+                <w:t xml:space="preserve">Un atelier de faux-monnayeurs en Égypte romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 568, pp.14</w:t>
+              <w:t xml:space="preserve">, 2019, 582, pp.48-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190313v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02402137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender le stock de métal monnayé au IVe siècle. Analyses par spectrométrie de fluorescence X portable de nummi provenant du trésor de Saint-Germain-de-Varreville (Manche)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+                <w:t xml:space="preserve">Un projet franco-égyptien de formation à la restauration de monnaies antiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Faucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Rerolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 568, pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02024712v1</w:t>
+                <w:t xml:space="preserve">hal-02190313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Appréhender le stock de métal monnayé au IVe siècle. Analyses par spectrométrie de fluorescence X portable de nummi provenant du trésor de Saint-Germain-de-Varreville (Manche)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Angélique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.45-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.5826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02024712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un petit port romain de l’estuaire de l’Orne : Blainville-sur-Orne “basse vallée du Dan” (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Piolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aremorica. Études sur l’ouest de la Gaule romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 7, pp.91-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2174,481 +2265,481 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méreaux monétaires médiévaux de Bezannes (Marne) en contexte archéologique (XIIe-XVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Monnaie à Troyes et en Champagne de l’Antiquité à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Recherches et Travaux de la Société d'Etudes Numismatiques et Archéologiques (11), pp.139-149, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03877043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition des monnaies d'argent des Ve-VIe siècles. L’exemple de découvertes de Normandie et de la vallée du Rhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chameroy, Jérémie; Guihard, Pierre-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argentum Romanorum sive Barbarorum. Permanences et évolution des usages monétaires de l’argent du IVe au VIe siècle dans l’Occident romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verlag des Römisch-Germanischen Zentralmuseums, pp.231-248, 2020, 978-3-7954-3563-9 (br.). - 978-3-88467-333-1 (br.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02892867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une perspective à l’autre. Le dépôt monétaire de ca 14500 nummi constantiniens découvert à Saint-Germain-de-Varreville (Manche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Callegher, Bruno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Too Big to Study? Troppo grandi da studiare?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUT Edizioni Università di Trieste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.259-279, 2019, 978-88-5511-016-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02146483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse archéométrique des argentei découverts dans la plaine de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Berthelot, Sandrine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vous avez dit barbares ? Archéologie des temps mérovingiens en Normandie, Ve-VIIIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée de Normandie - Snocek, pp.152-153, 2018, 9789461614544</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie et survie du petit numéraire dans le nord de la Gaule : l’exemple des découvertes de la domus au Grand péristyle de Vieux-la-romaine (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chameroy, Jérémie; Guihard, Pierre-Marie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produktion und Recyceln von Münzen in der Spätantike / Produire et recycler la monnaie au Bas-Empire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Verlag des Römisch-Germanischen Zentralmuseums, pp.83-96, 2016, RGZM-Tagungen 29, 978-3-88467-270-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2658,2485 +2749,2485 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The manufacturing processes and economic uses of plated denarii in Gaul in the early imperial period: from archaeology to experimental approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faculty of Archaeology seminars</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2026, Varsovie (Université de Varsovie), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut-on attendre de la méthode pXRF pour caractériser le petit mobilier en cuivre et en alliages cuivreux ? L’expérience du projet ANR Celtic Brass Coins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mazille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Corpus. Petit mobilier et archéométrie : Verre, métaux et roches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la production à la circulation des premières monnaies d’argent franques (Ve –VIe s.) : approches archéométrique et expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus, Petit mobilier et archéométrie Verre, métaux et roches, Colloque international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05561830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéométrie au sein du projet ANR Celtic Brass Coins : enjeux, méthodologie et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bossavit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GMPCA, XXVe colloque d'archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plated coins, false coins en 2025. Nouvelles perspectives sur les activités de falsification monétaire dans le monde romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numismatique et archéométrie, 50 ans de partenariat entre la BnF et l’Iramat (1975-2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Bibliothèque nationale de France - Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Plated coins, false coins » en 2025. Nouvelles perspectives sur les activités de falsification monétaire dans le monde romain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrication, circulation et usage de la monnaie d'argent aux Ve et VIe siècles : des indicateurs des transformations en Gaule entre la fin de l'Antiquité et le haut Moyen Âge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">L'objet mérovingien. De sa fabrication à sa (re-)découverte. Actes des 43e Journées internationales d'Archéologie mérovingienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Liège, Belgique. pp.17-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398006v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05149078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrication, circulation et usage de la monnaie d'argent aux Ve et VIe siècles : des indicateurs des transformations en Gaule entre la fin de l'Antiquité et le haut Moyen Âge</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Plated coins, false coins » en 2025. Nouvelles perspectives sur les activités de falsification monétaire dans le monde romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'objet mérovingien. De sa fabrication à sa (re-)découverte. Actes des 43e Journées internationales d'Archéologie mérovingienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Liège, Belgique. pp.17-36</w:t>
+              <w:t xml:space="preserve">Numismatique et archéométrie. 50 ans de partenariat entre la BnF et l'IRAMAT (1975-2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05149078v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05398006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'usage du laiton pour la fabrication de monnaies d'argent franques (Gaule, Ve-VIe s. ap. J.-C.) : un résultat accidentel ou un recyclage intentionnel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recycle, Reuse, Transform Experimenting with the circular economy of the past International Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Florian Téreygeol, Jun 2025, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plus romains des « barbares » : premiers essais de classification du monnayage d’or du second royaume burgonde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Geneviève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séance mensuelle de la Société Française de Numismatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles expérimentations sur les deniers plaqués antiques : premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2e atelier du projet FalsiMonIA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Lausanne (CH), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04940384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche archéométrique des méreaux de Boves (Somme ; XIIe-XIVe s.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Approches métalliques de la fabrication monétaire", 2e Journée d’étude, La numismatique de l’Antiquité à nos jours. Problèmes, méthodes et enquêtes en cours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche comparée de la fabrication de l’antoninien dans les ateliers gaulois et italiens : méthodes d’analyse et premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Folton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Folton</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Hug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA NUMISMATIQUE DE L’ANTIQUITE À LA PÉRIODE MODERNE PROBLÈMES, MÉTHODES ET ENQUÊTES EN COURS. 1 – Approche diachronique des techniques de la fabrication monétaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume Blanchet et Pierre-Marie Guihard (UMR Craham · Unicaen), Thibault Cardon (UMR Craham · CNRS), Jérôme Jambu (UMR Idees · Univer- sité Le Havre Normandie), May 2024, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04618523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'historiographie à la pratique : nouvelles expérimentations sur les deniers plaqués antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume Sarah; Florian Téreygeol, Jun 2024, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04617704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’historiographie à la pratique : nouvelles expérimentations sur les deniers plaqués antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude «Ça frappe pour moi ! Recherches récentes sur la fabrication monétaire aux époques anciennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Melle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Celtic Brass Coins project: production and use of coined brass in Gaul at the end of the Late Iron Age. First results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bossavit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Nieto-Pelletier</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometallurgy in Europe 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Falun, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication, circulation et usage de la monnaie d’argent aux Ve et VIe siècles : des indicateurs des transformations en Gaule entre la fin de l’Antiquité et le haut Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’objet mérovingien : de sa fabrication à sa (re-)découverte, 43e Journées internationales de l’Association française d'archéologie mérovingienne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04372933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrefaire la monnaie dans l’Égypte romaine du IVe siècle. Retour sur une découverte exceptionnelle : les c. 15000 moules monétaires de Dionysias (Qasr-Qaroun).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les rendez-vous de l’archéologie (Institut français d'archéologie orientale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03847012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silver coins in the 5th and the 6th century : an approach crossing archaeology and archaeometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAGMA Final Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les monnaies d’argent frappées aux Ve-VIe siècles en Gaule. Premiers résultats d’une enquête pluridisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires du Centre Michel de Boüard - Craham, cycle Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very small is beautiful: Gaul and the 5th-6th centuries argentei. Overview and new insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small is Beautiful: Coins in their Contexts in Ireland, Britain and Europe, Sylloge of Coins of the British isles Symposium on Money and Coinage 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le faux-monnayage du Clos-Paul à Charleville Mézières. Essai de restitution d’une chaîne opératoire complexe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Archaeometallurgy II : Expérimentation ab initio et analogie. Apport de l’archéologie expérimentale à la fouille et aux études de mobilier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, ENS Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches récentes sur les monnayages d’argent frappés aux Ve-VIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deuxième journée d’actualité ATEG (Antiquité Tardive en Gaule)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’une perspective à l’autre. Le dépôt monétaire de ca 14500 nummi constantiniens découvert à Saint-Germain-de-Varreville (Manche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troppo grandi per essere studiati? Too big to study?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Trieste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02048680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les argentei et leur diffusion en Gaule aux Ve et VIe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Different Metals, Different Needs? Coinage in Western and Mediterranean Europe (5th–8th centuries)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche globale ? Le dépôt de 14528 nummi du IVe siècle de Saint-Germain-de-Varreville (Normandie, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop-seminar, Too big to study ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bruno Callegher, May 2018, Trieste, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La composition des monnaies d'argent des Ve-VIe siècles. L’exemple de découvertes de Normandie et de la vallée du Rhin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Argentum Romanorum sive Barbarorum. Permanences et évolution des usages monétaires de l’argent du IVe au VIe siècle dans l’Occident romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5146,143 +5237,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les monnaies anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Bertaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens-Christian Moesgaard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UFR HSS / CRAHAM. 2023, À vue d'oeil. Entrez dans la science par l'image., Marie-Astrid Bailly-Maitre, 978-2-9582861-1-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5292,690 +5383,690 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles expérimentations sur les deniers plaqués antiques : de l’historiographie à la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Blet-Lemarquand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Parisot-Sillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Nouvelle-Aquitaine, Service Régional de l’Archéologie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centre-Val de Loire – Loiret – La cathédrale Sainte-Croix d’Orléans, site 45 234 025 AH, OA : 0612082, Projet Collectif de Recherche, Rapport 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Büttner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Mach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Morleghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">UGA (Université Grenoble Alpes); LUHCIE - Laboratoire Universitaire Histoire Cultures Italie Europe; DRAC / SRA Centre-Val de Loire. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCR Paléométallurgies et expérimentations. Rapport 2021. La fabrication de fausses monnaies coulées antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRAMAT - Laboratoire Archéomatériaux et Prévision de l'Altération. 2021, pp.239-265</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05293172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimenter la fabrication et la circulation des argentei pseudo-impériaux (Ve-VIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Ministère de la Culture. 2021, pp.269-301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03480502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le faux-monnayage coulé du IIIe siècle de notre ère, dans Téreygeol, F. (dir.), Programme Collectif de Recherche Paléométallurgies et expérimentations, rapport intermédiaire, 2020, 12-31</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRAMAT - LMC - IRAMAT - Laboratoire Métallurgies et Cultures. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimenter la fabrication et la circulation des argentei pseudo-impériaux (Ve-VIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sarah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Méaudre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Téreygeol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] CNRS. 2020, pp.32-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03052389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5985,124 +6076,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrefaire la monnaie d'argent : analyse par fluorescence-X d’un lot de deniers plaqués des Ier-IIIe siècles conservés au Römisch-Germanisches Zentralmuseum de Mayence (Allemagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Chameroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6112,91 +6203,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egyptian Museum of Cairo coins conservation project : un projet franco-égyptien de formation à la restauration de monnaies antiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Blanchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, https://craham.hypotheses.org/1567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02190318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6206,165 +6297,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronic infections can shape epidemic exposure: pathogen co-occurrence networks in the Serengeti lions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas M Fountain-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Craig Packer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Blanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Terio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meggan Craft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
-              <w:r>
-[...71 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId121"/>
+      <w:footerReference w:type="default" r:id="rId123"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6432,51 +6523,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="09925138"/>
+    <w:nsid w:val="CA9A86F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6580,51 +6671,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="15982090"/>
+    <w:nsid w:val="80B4E3DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6814,51 +6905,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-blanchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2187-2185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402639v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218016v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453384v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188494v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2022.99119" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821422v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Folton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169115v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102858" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577443v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Veron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bisson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marie" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03169419v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequellec Vincent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137435v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03020290v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436523v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084475v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436504v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.692.0149" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RPFBX6CH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076909v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402137v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rerolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024712v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ang&#233;lique" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5826" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265714v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piolot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892867v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146483v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10077/24676" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190298v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536025v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562454v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazille" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045738v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149078v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128353v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402610v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940384v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075868v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Besnard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618523v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617704v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852859v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372933v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847012v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084501v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084605v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084592v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435243v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084515v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048680v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531285v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435276v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531371v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Moesgaard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852837v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894664v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293172v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480502v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03119046v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052389v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265715v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190318v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787458v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Fountain-Jones" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Packer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Terio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggan Craft" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-blanchet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2187-2185" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05624747v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Parisot-Sillon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blanchet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/166pj" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402639v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sarah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218016v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453384v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fran&#231;oise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marty" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04188494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Chameroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11588/ger.2022.99119" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Folton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821422v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Foucray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169115v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles M&#233;audre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian T&#233;reygeol" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2021.102858" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05577443v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Veron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03169419v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lequellec Vincent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137435v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-03020290v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436523v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084475v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.692.0149" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-RPFBX6CH-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076909v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Faucher" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Rerolle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024712v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Ang&#233;lique" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Li&#233;nard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.5826" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265714v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Allinne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Piolot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877043v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cardon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gucker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892867v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146483v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/10077/24676" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190409v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190298v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562454v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Blet-Lemarquand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bossavit" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Nieto-Pelletier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazille" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045738v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536014v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398006v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128353v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940384v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075868v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Besnard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618523v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852859v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04372933v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03847012v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084501v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084605v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084592v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435243v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048680v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435276v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02531371v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149941v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bertaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens-Christian Moesgaard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852837v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894664v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#252;ttner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Mach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Morleghem" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293172v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480502v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03119046v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052389v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265715v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190318v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787458v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas M Fountain-Jones" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Packer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Terio" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meggan Craft" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>