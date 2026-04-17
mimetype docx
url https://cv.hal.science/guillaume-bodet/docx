--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -2940,214 +2940,214 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casual spectators and die-hard fans’ reactions to their team defeat: A look at the role of territorial identification in elite French rugby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iouri Bermache-Assollant</w:t>
+                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Laurin</w:t>
+                <w:t xml:space="preserve">Raphaël Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 5 (1), pp.122-132. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.122-132</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05117563v1</w:t>
+                <w:t xml:space="preserve">hal-02337206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casual spectators and die-hard fans’ reactions to their team defeat: A look at the role of territorial identification in elite French rugby</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bermache-Assollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Laurin</w:t>
+                <w:t xml:space="preserve">Raphael Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Psychological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 5 (1), pp.122-132</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 5 (1), pp.122-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21500/20112084.768⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337206v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loyalty in Sport Participation Services: An Examination of the Mediating Role of Psychological Commitment</w:t>
               </w:r>
@@ -3296,297 +3296,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer loyalty in sport spectatorship services: The relationships with consumer satisfaction and team identification</w:t>
+                <w:t xml:space="preserve">Customer loyalty in sport services: The impact of customer satisfaction and team identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology and Marketing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Psychology &amp; Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.Sous Presse</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118317v1</w:t>
+                <w:t xml:space="preserve">hal-00572477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer loyalty in sport services: The impact of customer satisfaction and team identification</w:t>
+                <w:t xml:space="preserve">Consumer loyalty in sport spectatorship services: The relationships with consumer satisfaction and team identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Bernache-Assollant</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology &amp; Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychology and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (8), pp.781-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mar.20412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572477v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05118317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer loyalty in sport spectatorship services: The relationships with consumer satisfaction and team identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology and Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 28 (8), pp.781-802. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mar.20412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -3616,51 +3616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Kada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3719,64 +3719,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining the relationship between ingroup identification and identity management strategies in the sport context: The moderating role of gender and the mediating role of negative mood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4219,196 +4219,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02344815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do fans care about hot dogs? A satisfaction analysis of French ice hockey spectators</w:t>
+                <w:t xml:space="preserve">Sport Participation and Consumption and Post-Modern Society: From Apollo to Dionysus?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iouri Bernache Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sport Management and Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSMM.2009.021748⟩</w:t>
+              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (2), pp.223-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07053436.2009.10707791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118321v1</w:t>
+                <w:t xml:space="preserve">hal-02345212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport Participation and Consumption and Post-Modern Society: From Apollo to Dionysus?</w:t>
+                <w:t xml:space="preserve">Do fans care about hot dogs? A satisfaction analysis of French ice hockey spectators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bernache Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Sport Management and Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (1/2), pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSMM.2009.021748⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07053436.2009.10707791⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02345212v1</w:t>
+                <w:t xml:space="preserve">hal-05118321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do fans care about hot dogs ? A satisfaction analysis of French ice hockey spectators</w:t>
               </w:r>
@@ -5262,217 +5262,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de co-construction de la marque personnelle des athlètes paralympiques avec ses parties prenantes en France et au Canada</w:t>
+                <w:t xml:space="preserve">Le processus de co-construction de la marque personnelle des athlètes paralympiques avec leurs parties prenantes en France et au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Séguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en management du sport peut-elle être durable, responsable, et éthique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Savante de Management du Sport (S2MS), Dec 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04839486v1</w:t>
+                <w:t xml:space="preserve">hal-04857995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le processus de co-construction de la marque personnelle des athlètes paralympiques avec leurs parties prenantes en France et au Canada</w:t>
+                <w:t xml:space="preserve">Le processus de co-construction de la marque personnelle des athlètes paralympiques avec ses parties prenantes en France et au Canada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphné Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Séguin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+                <w:t xml:space="preserve">Benoit Seguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche en management du sport peut-elle être durable, responsable, et éthique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Savante de Management du Sport (S2MS), Dec 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857995v1</w:t>
+                <w:t xml:space="preserve">hal-04839486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Commercial Dynamics and the Transformation of Climbing Activities: A analysis of Indoor Climbers in France.</w:t>
               </w:r>
@@ -5560,312 +5560,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04209665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fandom, Team Loyalty, and the Extended Self: A Study of Football Fans in Brazil and France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jorge Brantes Ferreira</w:t>
+                <w:t xml:space="preserve">La marchandisation de l’escalade en salle en France. Entre changement et continuité des styles de grimpe ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Payan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forward thinking in Sport Management Strengthening Inclusivity, Accessibility and Sustainability in Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 31st Conference of the European Association for Sport Management, Sep 2023, Belfast (Northern Ireland), United Kingdom</w:t>
+              <w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209408v1</w:t>
+                <w:t xml:space="preserve">halshs-04209653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marchandisation de l’escalade en salle en France. Entre changement et continuité des styles de grimpe ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Olympics and Paralympics: Global brands under threat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">China-Europe Civilizations Forum: Mutual Learning among Diverse Civilizations and Global Civilization Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kedge &amp; Renmin University of China, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04209653v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04214312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Olympics and Paralympics: Global brands under threat?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fandom, Team Loyalty, and the Extended Self: A Study of Football Fans in Brazil and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sirimarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Brantes Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China-Europe Civilizations Forum: Mutual Learning among Diverse Civilizations and Global Civilization Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kedge &amp; Renmin University of China, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Forward thinking in Sport Management Strengthening Inclusivity, Accessibility and Sustainability in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31st Conference of the European Association for Sport Management, Sep 2023, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04214312v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manager : chainon manquant des APS au travail ?</w:t>
               </w:r>
@@ -6143,256 +6143,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04731124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que les politiques publiques territoriales font (ou pas) pour le sport des femmes : étude de cas autour de l’organisation de la 8ème coupe du monde féminine de football, FIFA France 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+                <w:t xml:space="preserve">Entreprendre une enquête collective sur les activités physiques et sportives en situation de télétravail : méthode et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Dalla Pria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Épron</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+                <w:t xml:space="preserve">Sabine Chavinier-rela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Moffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Enjeux des Jeux : Congrès International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier &amp; Narbonne, France</w:t>
+              <w:t xml:space="preserve">2e congrès de la Société Savante de Management du Sport (S2MS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Corte, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960435v1</w:t>
+                <w:t xml:space="preserve">hal-04161576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprendre une enquête collective sur les activités physiques et sportives en situation de télétravail : méthode et enjeux</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Pierre</w:t>
+                <w:t xml:space="preserve">Ce que les politiques publiques territoriales font (ou pas) pour le sport des femmes : étude de cas autour de l’organisation de la 8ème coupe du monde féminine de football, FIFA France 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Épron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Moffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2e congrès de la Société Savante de Management du Sport (S2MS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Corte, France</w:t>
+              <w:t xml:space="preserve">Les Enjeux des Jeux : Congrès International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier &amp; Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161576v1</w:t>
+                <w:t xml:space="preserve">hal-03960435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement dans une carrière de footballeuse à haut-niveau : analyse comparée entre le Canada et la France</w:t>
               </w:r>
@@ -6499,51 +6499,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Épron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7050,571 +7050,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02417938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and evolution of Paralympic sponsors' motives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sponsoring paralympique : quelles sont les motivations des sponsors à soutenir le mouvement paralympique international ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dagenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephan Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th EASM conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">Colloque Management du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417942v1</w:t>
+                <w:t xml:space="preserve">hal-02417943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sponsoring paralympique : quelles sont les motivations des sponsors à soutenir le mouvement paralympique international ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature and evolution of Paralympic sponsors' motives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dagenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Fuchs</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Management du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">26th EASM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417943v1</w:t>
+                <w:t xml:space="preserve">hal-02417942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Who are they? A focus on the French ice-hockey participants' profile</w:t>
+                <w:t xml:space="preserve">The currents trends of leisure sports in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd World Hockey Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Moscow, Russia</w:t>
+              <w:t xml:space="preserve">1st Forum of the World Leisure Sports Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Macau, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419754v1</w:t>
+                <w:t xml:space="preserve">hal-02419766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un ménage à trois : sport teams, sport governing bodies and fan engagement behaviours</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extension et validation de la Sporting Event Experience Search scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de Management du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Université Lyon 1, Lyon, France</w:t>
+              <w:t xml:space="preserve">17ème Congrès de l’ACAPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Université de Bourgogne, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419765v1</w:t>
+                <w:t xml:space="preserve">hal-02419755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension et validation de la Sporting Event Experience Search scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un ménage à trois : sport teams, sport governing bodies and fan engagement behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Huiszoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Congrès de l’ACAPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Université de Bourgogne, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque de Management du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Université Lyon 1, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419755v1</w:t>
+                <w:t xml:space="preserve">hal-02419765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The currents trends of leisure sports in France</w:t>
+                <w:t xml:space="preserve">Who are they? A focus on the French ice-hockey participants' profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Gaudefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Forum of the World Leisure Sports Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Macau, China</w:t>
+              <w:t xml:space="preserve">2nd World Hockey Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Moscow, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419766v1</w:t>
+                <w:t xml:space="preserve">hal-02419754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol, Sport and 'Marketing' : A systematic review</w:t>
               </w:r>
@@ -7708,51 +7708,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension et validation d’échelle Sporting Event Experience Search scale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7879,217 +7879,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer engagement in sports: developing a fan-relationship-management-framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+                <w:t xml:space="preserve">Event brand consistency at the London 2012 Summer Olympic Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kenyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Argyro Manoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science 19th World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Contemporary Marketing Issues (ICCMI) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421982v1</w:t>
+                <w:t xml:space="preserve">hal-02421998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event brand consistency at the London 2012 Summer Olympic Games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Argyro Manoli</w:t>
+                <w:t xml:space="preserve">Customer engagement in sports: developing a fan-relationship-management-framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Huiszoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Contemporary Marketing Issues (ICCMI) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crète, Greece</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science 19th World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421998v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Football sponsorship in less mature markets: “Glocalization” processes and cultural nuances</w:t>
               </w:r>
@@ -9288,51 +9288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Kada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9383,51 +9383,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmenting NBA’s Chinese viewers based on their searched experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9478,51 +9478,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmenting NBA’s Chinese viewers based on their searched experiences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9573,51 +9573,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmenting sport TV viewers based on consumption experience: Enhancing the Sport Event Experience Search (SEES) scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9668,51 +9668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationships between customer loyalty, satisfaction and team identification. An investigation into French ice-hockey spectators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Congress of the European Association for Sport Management, Management at the heart of sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Amsterdam (Pays-Bas), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9763,51 +9763,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Congress of the European Association for Sport Management, Management at the heart of sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Bayreuth (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9845,51 +9845,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the influence of demographic and psychological variables on spectator satisfaction in French ice hockey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Congress of the European Association for Sport Management, Sport Events and Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Torino, Italy, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10286,51 +10286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Dalla Pria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Chavinier-rela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éva Moffat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10764,51 +10764,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team sports brand management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Séguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stefan Walzel; Verena Römisch. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Team Sport Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -11878,51 +11878,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The sponsor's perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Séguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11958,358 +11958,358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spectator’s perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’engagement des supporters au travers des médias sociaux : le cas du Liverpool Football Club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A. Kenyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Parent; J. L. Chappelet. </w:t>
+              <w:t xml:space="preserve">Nicolas Chanavat; Michel Desbordes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routledge Handbook of Sports Event Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2015, Routledge International Handbooks</w:t>
+              <w:t xml:space="preserve">Marketing du Football</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358739v1</w:t>
+                <w:t xml:space="preserve">hal-02358769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement des supporters au travers des médias sociaux : le cas du Liverpool Football Club</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Spectator’s perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Chanavat; Michel Desbordes. </w:t>
+              <w:t xml:space="preserve">M. Parent; J. L. Chappelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing du Football</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, 2015</w:t>
+              <w:t xml:space="preserve">Routledge Handbook of Sports Event Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2015, Routledge International Handbooks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358769v1</w:t>
+                <w:t xml:space="preserve">hal-02358739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport spectators’ segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">L. Robinson, G. Bodet, P. Downward &amp; P. Chelladurai. </w:t>
+              <w:t xml:space="preserve">Leigh Robinson; Guillaume Bodet; Paul Downward; Packianathan Chelladurai. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Sport Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.254-266, 2012, 978-0-415-47996-7</w:t>
+              <w:t xml:space="preserve">, Routledge, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118475v1</w:t>
+                <w:t xml:space="preserve">hal-02354187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport spectators’ segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Leigh Robinson; Guillaume Bodet; Paul Downward; Packianathan Chelladurai. </w:t>
+              <w:t xml:space="preserve">L. Robinson, G. Bodet, P. Downward &amp; P. Chelladurai. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Routledge Handbook of Sport Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, 2012</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.254-266, 2012, 978-0-415-47996-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02354187v1</w:t>
+                <w:t xml:space="preserve">hal-05118475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer loyalty in sport participation services</w:t>
               </w:r>
@@ -12362,242 +12362,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02354168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Marketing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring sport spectators’ coping strategies: Preliminary validation of the Sport Spectator Identity Management (SSIM) scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Leigh Robinson. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Kada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. H. Chang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managing Voluntary Sport Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, pp.156-176, 2010</w:t>
+              <w:t xml:space="preserve">Handbook of Sports Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, NOVA, pp.379-390, 2010, 978-1-60741-256-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353986v1</w:t>
+                <w:t xml:space="preserve">hal-05118477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring sport spectators’ coping strategies: Preliminary validation of the Sport Spectator Identity Management (SSIM) scale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Managing Marketing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">C. H. Chang. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Leigh Robinson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Sports Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, NOVA, pp.379-390, 2010, 978-1-60741-256-4</w:t>
+              <w:t xml:space="preserve">Managing Voluntary Sport Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, pp.156-176, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05118477v1</w:t>
+                <w:t xml:space="preserve">hal-02353986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring Sport Spectators’ Coping Strategies: Preliminary Validation of the Sport Spectator Identity Management (SSIM) Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12901,51 +12901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Épron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 3, Comité Local d'Organisation de la Coupe du Monde Féminine FIFA France 2019 (LOC 2019). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13006,51 +13006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Épron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 2, Comité Local d'Organisation de la Coupe du Monde féminine FIFA France 2019 (LOC). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13229,51 +13229,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Épron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 1, Comité Local d'Organisation de la Coupe du Monde Féminine FIFA France 2019 (LOC 2019). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -13385,51 +13385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="36B468F9"/>
+    <w:nsid w:val="7ABE8B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13616,51 +13616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bodet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5725-1180" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099341980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/165238074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000113197525" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896283v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Baup" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735410v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Vandepeutte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-14588" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rivrais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tj8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fuchs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hovemann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-06-2023-0116" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.145.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-04-2023-0065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2216581" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asieh Ghorbanian Rajabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Altukhov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08961530.2022.2070901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-Rela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Moffat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moffat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-03-2021-0055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256943v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Geng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asieh Ghorbanian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Talebpour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Kafashpor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2020.1723430" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhi Talebpour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Kenyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540517747092" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huiszoon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2018.1502623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Andrew Kenyon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2017.07.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Elisavet Manoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2017.1293139" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Anaba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10548408.2015.1130109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Anaba-Ebanda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bretherton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Piggin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2016.1229686" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336764v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2014.926379" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Anaba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.010.0058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117563v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bermache-Assollant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21500/20112084.768" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337206v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsm.26.1.30" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2012.693114" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118317v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20412" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFF0J5JK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00572477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernache-Assollant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00572501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Kada" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2010.02.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPZF9QSV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1368430210369680" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13555851011013155" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA6DF80DC7E3E7B7BA395F53AA393433F91EA412/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344839v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache Assollant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2009.021748" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meurgey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Lacassagne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2009.023366" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jt.2009.15" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118321v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345212v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2009.10707791" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13522750910993356" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344841v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-10-03-2009-B007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2007.11.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P8R1GLC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184740600954148" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112555v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saleh Hajj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839486v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Perroud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seguin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857995v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit S&#233;guin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209665v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Payan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209408v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sirimarco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela da Rocha" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Brantes Ferreira" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209653v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214312v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313913v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731124v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarman Saputra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960435v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161576v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410159v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429297v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaudefroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417942v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dagenais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417943v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419754v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419755v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419756v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauthier-Maltais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126362v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421971v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kenyon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mackay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421982v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421998v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Argyro Manoli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895313v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Charalambous-Papamiltiades" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Henry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896045v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896234v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896369v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fuchs" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895326v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896447v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896245v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926308v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938022v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926317v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kenyon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926327v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938001v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938711v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare E. Mackay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126388v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126391v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126400v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126402v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126409v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126413v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00590878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004120v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0161" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04779202v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004127v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047018v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171968v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040736v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53348-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116669v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545037v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116692v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359597v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359605v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359587v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359607v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359192v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Amara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359185v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359194v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358739v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358769v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118475v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354187v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354168v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353986v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118477v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353978v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353757v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261604v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261597v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146703v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261603v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bodet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5725-1180" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099341980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/165238074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000113197525" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896283v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Baup" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735410v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Vandepeutte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-14588" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rivrais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tj8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fuchs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hovemann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-06-2023-0116" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.145.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-04-2023-0065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2216581" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asieh Ghorbanian Rajabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Altukhov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08961530.2022.2070901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-Rela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Moffat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moffat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-03-2021-0055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256943v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Geng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asieh Ghorbanian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Talebpour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Kafashpor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2020.1723430" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhi Talebpour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Kenyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540517747092" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huiszoon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2018.1502623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Andrew Kenyon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2017.07.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Elisavet Manoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2017.1293139" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Anaba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10548408.2015.1130109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Anaba-Ebanda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bretherton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Piggin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2016.1229686" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336764v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2014.926379" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Anaba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.010.0058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bermache-Assollant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21500/20112084.768" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsm.26.1.30" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2012.693114" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00572477v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernache-Assollant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118317v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20412" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFF0J5JK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00572501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Kada" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2010.02.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPZF9QSV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1368430210369680" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13555851011013155" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA6DF80DC7E3E7B7BA395F53AA393433F91EA412/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344839v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache Assollant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2009.021748" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meurgey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Lacassagne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2009.023366" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jt.2009.15" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345212v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2009.10707791" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118321v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13522750910993356" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344841v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-10-03-2009-B007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2007.11.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P8R1GLC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184740600954148" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112555v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saleh Hajj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Perroud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit S&#233;guin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seguin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209665v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Payan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209653v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209408v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sirimarco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela da Rocha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Brantes Ferreira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313913v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731124v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarman Saputra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161576v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960435v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410159v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429297v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaudefroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417943v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dagenais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419765v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419754v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419756v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauthier-Maltais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126362v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421971v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kenyon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mackay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Argyro Manoli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421982v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895313v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Charalambous-Papamiltiades" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Henry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896045v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896234v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896369v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fuchs" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895326v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896447v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896245v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926308v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938022v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926317v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kenyon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926327v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938001v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938711v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare E. Mackay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126388v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126391v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126400v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126402v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126409v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126413v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00590878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004120v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0161" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04779202v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004127v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047018v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171968v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040736v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53348-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116669v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545037v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116692v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359597v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359605v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359587v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359607v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359192v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Amara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359185v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359194v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358769v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358739v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354187v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118475v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354168v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118477v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353986v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353978v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353757v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261604v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261597v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146703v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261603v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>