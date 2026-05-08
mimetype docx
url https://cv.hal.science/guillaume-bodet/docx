--- v1 (2026-04-17)
+++ v2 (2026-05-08)
@@ -451,235 +451,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735410v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse comparée de la pratique du football par les femmes en France et au Québec</w:t>
+                <w:t xml:space="preserve">The role of social and environmental sustainability on sportswear’s purchasing among European consumers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandre Rivrais</w:t>
+                <w:t xml:space="preserve">Michael Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+                <w:t xml:space="preserve">Gregor Hovemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie et cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 120-121, pp.245-263. </w:t>
+              <w:t xml:space="preserve">International Journal of Sports Marketing and Sponsorship</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11tj8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJSMS-06-2023-0116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611517v1</w:t>
+                <w:t xml:space="preserve">hal-04580487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of social and environmental sustainability on sportswear’s purchasing among European consumers</w:t>
+                <w:t xml:space="preserve">Analyse comparée de la pratique du football par les femmes en France et au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Fuchs</w:t>
+                <w:t xml:space="preserve">Cassandre Rivrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gregor Hovemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sports Marketing and Sponsorship</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 120-121, pp.245-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJSMS-06-2023-0116⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11tj8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04580487v1</w:t>
+                <w:t xml:space="preserve">hal-04611517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être footballeuse et en faire son métier en France : conditions d’émergence et de développement d’un statut (encore) fragile</w:t>
               </w:r>
@@ -873,77 +873,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations sociales d’adolescentes lyonnaises sur la pratique du football par les femmes et par les hommes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Rivrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1460,235 +1460,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04111969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport and physical activity participation in the workplace: the role of employees' self-perception</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+                <w:t xml:space="preserve">Football et femmes en France : une longue route (encore) semée d’embûches…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Workplace Health Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (1), pp.54-69. </w:t>
+              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 131 (1), pp.5-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/IJWHM-03-2021-0055⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sta.131.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03474217v1</w:t>
+                <w:t xml:space="preserve">hal-03256943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Football et femmes en France : une longue route (encore) semée d’embûches…</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nicaise</w:t>
+                <w:t xml:space="preserve">Sport and physical activity participation in the workplace: the role of employees' self-perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 131 (1), pp.5-11. </w:t>
+              <w:t xml:space="preserve">International Journal of Workplace Health Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (1), pp.54-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sta.131.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/IJWHM-03-2021-0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03256943v1</w:t>
+                <w:t xml:space="preserve">hal-03474217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport brands’ attraction factors and international fans</w:t>
               </w:r>
@@ -2027,235 +2027,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appetite for or resistance to consumption relationships? A trans-European perspective on the marketisation of football fan relationships</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sport governing bodies' influence on non-transactional fan behaviours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Huiszoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Consumer Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1469540517747092⟩</w:t>
+              <w:t xml:space="preserve">Managing Sport and Leisure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, pp.123-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23750472.2018.1502623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02325113v1</w:t>
+                <w:t xml:space="preserve">hal-02328425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sport governing bodies' influence on non-transactional fan behaviours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Appetite for or resistance to consumption relationships? A trans-European perspective on the marketisation of football fan relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A. Kenyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Huiszoon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+                <w:t xml:space="preserve">Alain Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managing Sport and Leisure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23, pp.123-138. </w:t>
+              <w:t xml:space="preserve">Journal of Consumer Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), pp.317-335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23750472.2018.1502623⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1469540517747092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328425v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02325113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the domestic relationship between mega-events and destination image: The image impact of hosting the 2012 Olympic Games for the city of London</w:t>
               </w:r>
@@ -5452,420 +5452,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Commercial Dynamics and the Transformation of Climbing Activities: A analysis of Indoor Climbers in France.</w:t>
+                <w:t xml:space="preserve">La marchandisation de l’escalade en salle en France. Entre changement et continuité des styles de grimpe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léopold Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Boutroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EASM BELFAST 2023 CONFERENCE - 31st European Association for Sport Management Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Sport Management, Sep 2023, Belfast, Ireland</w:t>
+              <w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04209665v1</w:t>
+                <w:t xml:space="preserve">halshs-04209653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La marchandisation de l’escalade en salle en France. Entre changement et continuité des styles de grimpe ?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Olympics and Paralympics: Global brands under threat?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">China-Europe Civilizations Forum: Mutual Learning among Diverse Civilizations and Global Civilization Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Kedge &amp; Renmin University of China, Sep 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04209653v1</w:t>
+                <w:t xml:space="preserve">hal-04214312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Olympics and Paralympics: Global brands under threat?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fandom, Team Loyalty, and the Extended Self: A Study of Football Fans in Brazil and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Sirimarco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Brantes Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">China-Europe Civilizations Forum: Mutual Learning among Diverse Civilizations and Global Civilization Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Kedge &amp; Renmin University of China, Sep 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Forward thinking in Sport Management Strengthening Inclusivity, Accessibility and Sustainability in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 31st Conference of the European Association for Sport Management, Sep 2023, Belfast (Northern Ireland), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04214312v1</w:t>
+                <w:t xml:space="preserve">hal-04209408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fandom, Team Loyalty, and the Extended Self: A Study of Football Fans in Brazil and France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jorge Brantes Ferreira</w:t>
+                <w:t xml:space="preserve">Commercial Dynamics and the Transformation of Climbing Activities: A analysis of Indoor Climbers in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léopold Payan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Champely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forward thinking in Sport Management Strengthening Inclusivity, Accessibility and Sustainability in Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 31st Conference of the European Association for Sport Management, Sep 2023, Belfast (Northern Ireland), United Kingdom</w:t>
+              <w:t xml:space="preserve">EASM BELFAST 2023 CONFERENCE - 31st European Association for Sport Management Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Sport Management, Sep 2023, Belfast, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209408v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04209665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manager : chainon manquant des APS au travail ?</w:t>
               </w:r>
@@ -6378,64 +6378,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’engagement dans une carrière de footballeuse à haut-niveau : analyse comparée entre le Canada et la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandre Rivrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6486,51 +6486,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A turning point? Evaluating the impact of the 2019 FIFA Women World Cup in France on sports' clubs in host cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Épron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6771,51 +6771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectator Loyalty Towards Sports Teams and the Role of Sport Governing Bodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huiszoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6955,312 +6955,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse sociodémographique des pratiquants du hockey sur glace. Quelles opportunités pour le développement de la pratique en France ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Routier</w:t>
+                <w:t xml:space="preserve">Le sponsoring paralympique : quelles sont les motivations des sponsors à soutenir le mouvement paralympique international ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dagenais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alan Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque Management du Sport</w:t>
+              <w:t xml:space="preserve">Colloque Management du Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417938v1</w:t>
+                <w:t xml:space="preserve">hal-02417943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sponsoring paralympique : quelles sont les motivations des sponsors à soutenir le mouvement paralympique international ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature and evolution of Paralympic sponsors' motives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Dagenais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Fuchs</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Management du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">26th EASM conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02417943v1</w:t>
+                <w:t xml:space="preserve">hal-02417942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature and evolution of Paralympic sponsors' motives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Dagenais</w:t>
+                <w:t xml:space="preserve">Analyse sociodémographique des pratiquants du hockey sur glace. Quelles opportunités pour le développement de la pratique en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephan Fuchs</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th EASM conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">4ème Colloque Management du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02417942v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The currents trends of leisure sports in France</w:t>
               </w:r>
@@ -7410,51 +7410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un ménage à trois : sport teams, sport governing bodies and fan engagement behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huiszoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7518,51 +7518,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are they? A focus on the French ice-hockey participants' profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7879,476 +7879,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02421971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event brand consistency at the London 2012 Summer Olympic Games</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Argyro Manoli</w:t>
+                <w:t xml:space="preserve">Customer engagement in sports: developing a fan-relationship-management-framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Huiszoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Contemporary Marketing Issues (ICCMI) 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crète, Greece</w:t>
+              <w:t xml:space="preserve">Academy of Marketing Science 19th World Marketing Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02421998v1</w:t>
+                <w:t xml:space="preserve">hal-02421982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Customer engagement in sports: developing a fan-relationship-management-framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Martinent</w:t>
+                <w:t xml:space="preserve">Event brand consistency at the London 2012 Summer Olympic Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kenyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Argyro Manoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Academy of Marketing Science 19th World Marketing Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Contemporary Marketing Issues (ICCMI) 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crète, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02421982v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02421998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Football sponsorship in less mature markets: “Glocalization” processes and cultural nuances</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ian Henry</w:t>
+                <w:t xml:space="preserve">Corporate social responsibility and health promotion at the London 2012 Olympic Games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bretherton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Piggin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Sport Management conference (EASM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">World Congress of Sociology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895313v1</w:t>
+                <w:t xml:space="preserve">hal-02896045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate social responsibility and health promotion at the London 2012 Olympic Games</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding fans’ relationships with national football associations: a trans-European perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of Sociology of Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées internationales du Management du Sport, du Tourisme Sportif et des Loisirs actifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896045v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding fans’ relationships with national football associations: a trans-European perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Football sponsorship in less mature markets: “Glocalization” processes and cultural nuances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary Charalambous-Papamiltiades</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées internationales du Management du Sport, du Tourisme Sportif et des Loisirs actifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Dijon, France</w:t>
+              <w:t xml:space="preserve">European Association for Sport Management conference (EASM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896234v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02895313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et co-création dans le sport outdoor : la chaussure R-light 001 de Raidlight</w:t>
               </w:r>
@@ -8492,191 +8492,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socio-technical analysis of innovation in the outdoor sporting goods market: the case of the R-light shoe</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alcohol brands communication strategies and sport: A French perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Sport Management conference (EASM)</w:t>
+              <w:t xml:space="preserve">The 23rd Conference of the European Association for Sport Management, Sport Management in the Digital Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02895326v1</w:t>
+                <w:t xml:space="preserve">hal-02896447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alcohol brands communication strategies and sport: A French perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A socio-technical analysis of innovation in the outdoor sporting goods market: the case of the R-light shoe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boutroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Fuchs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 23rd Conference of the European Association for Sport Management, Sport Management in the Digital Age</w:t>
+              <w:t xml:space="preserve">European Association for Sport Management conference (EASM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896447v1</w:t>
+                <w:t xml:space="preserve">hal-02895326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diversity of sport/football spectators and the experientialisation of games</w:t>
               </w:r>
@@ -8725,368 +8725,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The global brand and its future</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A pre/post analysis of the domestic image impact of the 2012 summer Olympic Games for the city of London</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A. Kenyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Sports Industry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Korea Sports Promotion Foundation; Korea Institute of Sport Science, Oct 2014, Séoul, South Korea</w:t>
+              <w:t xml:space="preserve">The 22nd Conference of the European Association for Sport Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Coventry, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926308v1</w:t>
+                <w:t xml:space="preserve">hal-02938022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pre/post analysis of the domestic image impact of the 2012 summer Olympic Games for the city of London</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Football fan relationships with their national associations: a trans-European perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Kenyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 22nd Conference of the European Association for Sport Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Coventry, United Kingdom</w:t>
+              <w:t xml:space="preserve">Whose Game is it? Supporters and football governance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FREE Project (Football Research in an Enlarged Europe), Oct 2014, Loughborough, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02938022v1</w:t>
+                <w:t xml:space="preserve">hal-02926317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Football fan relationships with their national associations: a trans-European perspective</w:t>
+                <w:t xml:space="preserve">Marketization of football fan relationships in Europe: appetence, indifference or resistance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Kenyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Whose Game is it? Supporters and football governance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FREE Project (Football Research in an Enlarged Europe), Oct 2014, Loughborough, France</w:t>
+              <w:t xml:space="preserve">20th Conference of the Sport Management Association of Australia and New Zeeland</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sport Management Association of Australia and New Zeeland, Nov 2014, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926317v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketization of football fan relationships in Europe: appetence, indifference or resistance?</w:t>
+                <w:t xml:space="preserve">The global brand and its future</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Ferrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Conference of the Sport Management Association of Australia and New Zeeland</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sport Management Association of Australia and New Zeeland, Nov 2014, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">2nd Sports Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Korea Sports Promotion Foundation; Korea Institute of Sport Science, Oct 2014, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02926327v1</w:t>
+                <w:t xml:space="preserve">hal-02926308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transnational fanship and territorial identification: When two football brands divide a country</w:t>
               </w:r>
@@ -10034,234 +10034,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structuration et dynamique de l’offre marchande sur le marché des salles de fitness en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Routier</w:t>
+                <w:t xml:space="preserve">Corporate social responsibility in the workplace: which role for sport and physical activity? A focus on the French context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Baup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Matthieu Quidu; Matthieu Delalandre; Brice Favier-Ambrosini. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christos Anagnostopoulos. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A la conquête de la forme. Regards sociologiques le marché du fitness</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Research Handbook on Corporate Social Responsibility in Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edward Elgar Publishing, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004120v1</w:t>
+                <w:t xml:space="preserve">hal-04779202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corporate social responsibility in the workplace: which role for sport and physical activity? A focus on the French context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Baup</w:t>
+                <w:t xml:space="preserve">Structuration et dynamique de l’offre marchande sur le marché des salles de fitness en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Christos Anagnostopoulos. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Quidu; Matthieu Delalandre; Brice Favier-Ambrosini. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Handbook on Corporate Social Responsibility in Sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">A la conquête de la forme. Regards sociologiques le marché du fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.161-181, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.quidu.2025.01.0161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04779202v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enquêter collectivement sur les APS en télétravail : méthodes, ajustements et enjeux</w:t>
               </w:r>
@@ -10551,221 +10551,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04171968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness in France: A Mature Sector Looking for Growing Markets and Segments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
+                <w:t xml:space="preserve">Ethics within sponsorship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chanavat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Jeroen Scheerder; Hanna Vehmas; Kobe Helsen. </w:t>
+              <w:t xml:space="preserve">Lynne Eagle; Stephan Dahl; Patrick De Pelsmacker; Charles R. Taylor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Rise and Size of the Fitness Industry in Europe</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGE Handbook of Marketing Ethics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040736v1</w:t>
+                <w:t xml:space="preserve">hal-03116679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ethics within sponsorship</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chanavat</w:t>
+                <w:t xml:space="preserve">Fitness in France: A Mature Sector Looking for Growing Markets and Segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Routier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Vignal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lynne Eagle; Stephan Dahl; Patrick De Pelsmacker; Charles R. Taylor. </w:t>
+              <w:t xml:space="preserve">Jeroen Scheerder; Hanna Vehmas; Kobe Helsen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGE Handbook of Marketing Ethics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Rise and Size of the Fitness Industry in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer International Publishing, 2020, 978-3-030-53347-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-53348-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116679v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Team sports brand management</w:t>
               </w:r>
@@ -11194,51 +11194,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are they? A focus on French ice-hockey participants’ profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Gaudefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Routier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11452,51 +11452,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The development of a fan-relationship-management-framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Huiszoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Martinent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11958,186 +11958,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02358812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’engagement des supporters au travers des médias sociaux : le cas du Liverpool Football Club</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Spectator’s perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nicolas Chanavat; Michel Desbordes. </w:t>
+              <w:t xml:space="preserve">M. Parent; J. L. Chappelet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing du Football</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Economica, 2015</w:t>
+              <w:t xml:space="preserve">Routledge Handbook of Sports Event Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Routledge, 2015, Routledge International Handbooks</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358769v1</w:t>
+                <w:t xml:space="preserve">hal-02358739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Spectator’s perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’engagement des supporters au travers des médias sociaux : le cas du Liverpool Football Club</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James A. Kenyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Parent; J. L. Chappelet. </w:t>
+              <w:t xml:space="preserve">Nicolas Chanavat; Michel Desbordes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Routledge Handbook of Sports Event Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Routledge, 2015, Routledge International Handbooks</w:t>
+              <w:t xml:space="preserve">Marketing du Football</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Economica, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02358739v1</w:t>
+                <w:t xml:space="preserve">hal-02358769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport spectators’ segmentation</w:t>
               </w:r>
@@ -12862,51 +12862,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport final - Étude d'impact et héritage sociaux de la Coupe du Monde féminine FIFA France 2019 - Décembre 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12967,51 +12967,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire - Étude d'impact social de la Coupe du Monde féminine FIFA France 2019 - Novembre 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13190,51 +13190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport intermédiaire - Étude d'impact social de la Coupe du Monde féminine FIFA France 2019 - Juin 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Nicaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13385,51 +13385,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7ABE8B85"/>
+    <w:nsid w:val="0549CF4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13616,51 +13616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bodet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5725-1180" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099341980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/165238074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000113197525" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896283v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Baup" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735410v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Vandepeutte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-14588" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rivrais" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tj8" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580487v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fuchs" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hovemann" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-06-2023-0116" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.145.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-04-2023-0065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2216581" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asieh Ghorbanian Rajabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Altukhov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08961530.2022.2070901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-Rela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Moffat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moffat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-03-2021-0055" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256943v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0005" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Geng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asieh Ghorbanian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Talebpour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Kafashpor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2020.1723430" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhi Talebpour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325113v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Kenyon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferrand" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540517747092" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328425v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huiszoon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2018.1502623" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Andrew Kenyon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2017.07.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Elisavet Manoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2017.1293139" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Anaba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10548408.2015.1130109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Anaba-Ebanda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bretherton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Piggin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2016.1229686" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336764v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2014.926379" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Anaba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.010.0058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bermache-Assollant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21500/20112084.768" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsm.26.1.30" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2012.693114" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00572477v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernache-Assollant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118317v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20412" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFF0J5JK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00572501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Kada" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2010.02.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPZF9QSV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1368430210369680" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13555851011013155" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA6DF80DC7E3E7B7BA395F53AA393433F91EA412/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344839v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache Assollant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2009.021748" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meurgey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Lacassagne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2009.023366" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jt.2009.15" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345212v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2009.10707791" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118321v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13522750910993356" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344841v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-10-03-2009-B007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2007.11.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P8R1GLC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184740600954148" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112555v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saleh Hajj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Perroud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit S&#233;guin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seguin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209665v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Payan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209653v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209408v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sirimarco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela da Rocha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Brantes Ferreira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313913v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731124v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarman Saputra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161576v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960435v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410159v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429297v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417938v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaudefroy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417943v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dagenais" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417942v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419765v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419754v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419756v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauthier-Maltais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126362v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421971v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kenyon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mackay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421998v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Argyro Manoli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421982v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895313v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Charalambous-Papamiltiades" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Henry" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896045v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896234v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896369v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fuchs" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895326v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896447v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896245v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926308v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938022v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926317v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kenyon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926327v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938001v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938711v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare E. Mackay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126388v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126391v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126400v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126402v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126409v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126413v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00590878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004120v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0161" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04779202v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004127v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047018v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171968v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040736v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53348-9" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116679v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116669v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545037v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116692v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359597v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359605v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359587v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359607v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359192v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Amara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359185v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359194v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358769v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358739v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354187v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118475v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354168v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118477v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353986v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353978v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353757v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261604v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261597v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146703v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261603v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bodet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5725-1180" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099341980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/165238074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000113197525" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896283v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Baup" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735410v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Vandepeutte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-14588" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fuchs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hovemann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-06-2023-0116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rivrais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tj8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.145.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-04-2023-0065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2216581" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asieh Ghorbanian Rajabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Altukhov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08961530.2022.2070901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-Rela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Moffat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moffat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474217v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-03-2021-0055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Geng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asieh Ghorbanian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Talebpour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Kafashpor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2020.1723430" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhi Talebpour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huiszoon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2018.1502623" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325113v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Kenyon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540517747092" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Andrew Kenyon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2017.07.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Elisavet Manoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2017.1293139" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Anaba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10548408.2015.1130109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Anaba-Ebanda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bretherton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Piggin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2016.1229686" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336764v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2014.926379" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Anaba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.010.0058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bermache-Assollant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21500/20112084.768" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsm.26.1.30" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2012.693114" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00572477v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernache-Assollant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118317v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20412" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFF0J5JK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00572501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Kada" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2010.02.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPZF9QSV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1368430210369680" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13555851011013155" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA6DF80DC7E3E7B7BA395F53AA393433F91EA412/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344839v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache Assollant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2009.021748" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meurgey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Lacassagne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2009.023366" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jt.2009.15" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345212v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2009.10707791" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118321v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13522750910993356" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344841v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-10-03-2009-B007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2007.11.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P8R1GLC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184740600954148" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112555v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saleh Hajj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Perroud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit S&#233;guin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seguin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Payan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214312v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209408v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sirimarco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela da Rocha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Brantes Ferreira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209665v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313913v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731124v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarman Saputra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161576v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960435v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410159v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429297v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417943v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dagenais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417942v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417938v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaudefroy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419765v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419754v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419756v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauthier-Maltais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126362v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421971v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kenyon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mackay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421982v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421998v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Argyro Manoli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896045v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896234v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895313v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Charalambous-Papamiltiades" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Henry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896369v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fuchs" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895326v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896245v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938022v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926317v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kenyon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926327v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926308v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938001v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938711v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare E. Mackay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126388v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126391v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126400v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126402v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126409v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126413v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00590878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04779202v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004120v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0161" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004127v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047018v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171968v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116679v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040736v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53348-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116669v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545037v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116692v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359597v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359605v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359587v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359607v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359192v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Amara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359185v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359194v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358739v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358769v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354187v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118475v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354168v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118477v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353986v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353978v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353757v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261604v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261597v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146703v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261603v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>