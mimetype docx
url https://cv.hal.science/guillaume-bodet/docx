--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -1,13330 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...13278 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:66.666666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Guillaume Bodet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">CV Guillaume Bodet</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">guillaume-bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5725-1180</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">099341980</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">165238074</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=ABbo3IEAAAAJ&hl=en&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000113197525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manager au cœur des jeux de rôles des activités physiques et sportives au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Pub. anticipées, pp.I107-XXIII. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.pr1.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04896283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le no-show dans le spectacle sportif : Manifestations, causes, conséquences et perspectives de gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maël Vandepeutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Vol. 7, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2025-14588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04735410v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée de la pratique du football par les femmes en France et au Québec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Rivrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie et cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120-121, pp.245-263. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11tj8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04611517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of social and environmental sustainability on sportswear’s purchasing among European consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregor Hovemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Marketing and Sponsorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJSMS-06-2023-0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être footballeuse et en faire son métier en France : conditions d’émergence et de développement d’un statut (encore) fragile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N°145 (2), pp.7 - 18. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.145.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elite versus grassroots sports events sponsorship in China: an exploration of sponsors’ motives and objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Marketing and Sponsorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJSMS-04-2023-0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04580492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les représentations sociales d’adolescentes lyonnaises sur la pratique du football par les femmes et par les hommes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Rivrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 46 (2), pp.262-277. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2023.2216581⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04162940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cadre conceptuel pour la gestion de la performance des organisations sportives (SOPEM) : une application à la Fédération Française de la Randonnée Pédestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, pp.1-35. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2023-10435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877815v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strengthening Sponsorship Fit: Testing for the Influence of Sponsor Category and National Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asieh Ghorbanian Rajabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Altukhov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of International Consumer Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 35 (2), pp.234-255. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08961530.2022.2070901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratique sportive - Activités physiques et sportives en télétravail: résultats d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chavinier-Rela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Dalla Pria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités physiques et sportives en télétravail : résultats d'enquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chavinier-Rela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Dalla Pria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Moffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisport : La revue juridique et économique du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 230, pp.42--45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04111969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport and physical activity participation in the workplace: the role of employees' self-perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Workplace Health Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (1), pp.54-69. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJWHM-03-2021-0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football et femmes en France : une longue route (encore) semée d’embûches…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STAPS : Revue internationale des sciences du sport et de l'éducation physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n° 131 (1), pp.5-11. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/sta.131.0005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport brands’ attraction factors and international fans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hui Geng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengcheng Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Business and Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A multidimensional conceptualization of the sponsor-sponsee fit in sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asieh Ghorbanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Talebpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Kafashpor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Sport and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23750472.2020.1723430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fit comparison between sponsors in Iran national volleyball team</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asieh Ghorbanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhi Talebpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azar Kafashpor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Research in Sport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2 (2 (30)), pp.77-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appetite for or resistance to consumption relationships? A trans-European perspective on the marketisation of football fan relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Kenyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Consumer Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (2), pp.317-335. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1469540517747092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport governing bodies' influence on non-transactional fan behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huiszoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Sport and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23, pp.123-138. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23750472.2018.1502623⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the domestic relationship between mega-events and destination image: The image impact of hosting the 2012 Olympic Games for the city of London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Andrew Kenyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 21 (3), pp.232-249. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smr.2017.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand consistency and coherency at the London 2012 Olympic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Andrew Kenyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Argyro Elisavet Manoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Strategic Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (1), pp.6-18. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/0965254X.2017.1293139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02328506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hotel Attributes and Consumer Satisfaction: A Cross-Country and Cross-Hotel Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valery Anaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Travel &amp; Tourism Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 34 (1), pp.52-69. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10548408.2015.1130109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La thématisation de l&amp;quot;hôtel New York de Disneyland Paris à l&amp;quot;épreuve de la satisfaction de la clientèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Anaba-Ebanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teoros. Revue de recherche en tourisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympic sport and physical activity promotion: the rise and fall of the London 2012 pre-event mass participation &amp;quot;legacy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bretherton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Piggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Policy and Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (4), pp.609-624. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19406940.2016.1229686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential marketing in sport spectatorship services: a customer perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Sport Management Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (4), pp.323-344. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16184742.2014.926379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écotourisme à l'épreuve du divertissement sensoriel : Le cas des hébergements atypiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Anaba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10 (1), pp.58-83. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rimhe.010.0058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casual spectators and die-hard fans’ reactions to their team defeat: A look at the role of territorial identification in elite French rugby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bernache-Assollant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.122-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Casual spectators and die-hard fans’ reactions to their team defeat: A look at the role of territorial identification in elite French rugby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bermache-Assollant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (1), pp.122-132. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21500/20112084.768⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loyalty in Sport Participation Services: An Examination of the Mediating Role of Psychological Commitment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 26 (1), pp.30-42. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1123/jsm.26.1.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International place branding through sporting events: a British perspective of the 2008 Beijing Olympics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Sport Management Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (4), pp.357-374. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16184742.2012.693114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer loyalty in sport services: The impact of customer satisfaction and team identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bernache-Assollant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology &amp; Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.Sous Presse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer loyalty in sport spectatorship services: The relationships with consumer satisfaction and team identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bernache-Assollant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (8), pp.781-802. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mar.20412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer loyalty in sport spectatorship services: The relationships with consumer satisfaction and team identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bernache-Assollant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychology and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (8), pp.781-802. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mar.20412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02337720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmenting sport spectators : construction and preliminary validation of the sport Event Expérience Search (SEES) scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bernache-Assollant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycel Kada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (1), pp.42-53. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.smr.2010.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00572501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refining the relationship between ingroup identification and identity management strategies in the sport context: The moderating role of gender and the mediating role of negative mood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bernache-Assollant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Laurin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Lacassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Group Processes and Intergroup Relations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 13 (5), pp.639-652. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1368430210369680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05117569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building global football brand equity: Lessons from the Chinese market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Journal of Marketing and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (1), pp.55-66. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13555851011013155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brand social representations: strategic perspectives for a fitness club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Meurgey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Francoise Lacassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Management and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (4), pp.369-383. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSMM.2009.023366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of the influence of consumer value on service elements’ contributions to satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Targeting, Measurement and Analysis for Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 17 (3), pp.205-228. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1057/jt.2009.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do fans care about hot dogs? A satisfaction analysis of French ice hockey spectators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bernache Assollant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Management and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1/2), pp.15. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSMM.2009.021748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do fans care about hot dogs? A satisfaction analysis of French ice hockey spectators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bernache Assollant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Management and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1/2), pp.15. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSMM.2009.021748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport Participation and Consumption and Post-Modern Society: From Apollo to Dionysus?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Loisir et Société / Society and Leisure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.223-241. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07053436.2009.10707791⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do fans care about hot dogs ? A satisfaction analysis of French ice hockey spectators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bernache-Assolant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Management and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 5 (1/2), pp.5-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation and sport branding strategy: a French perception of the Big Four brands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualitative Market Research: an International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 12 (4), pp.460-481. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/13522750910993356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Give me a stadium and I will fill it' An analysis of the marketing management of Stade Français Paris rugby club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sports Marketing and Sponsorship</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (3), pp.55-65. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJSMS-10-03-2009-B007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une analyse de la relation satisfaction-fidélité et de ses effets modérateurs dans les services sportifs. L'exemple des pratiques de forme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 23, pp.25-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer satisfaction and loyalty in service: Two concepts, four constructs, several relationships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15 (3), pp.156-162. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2007.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Customer Satisfaction in a Health Club Context by an Application of the Tetraclasse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Sport Management Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6 (2), pp.149-165. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/16184740600954148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la satisfaction dans le contexte des services sportifs associatifs (SSA) : une analyse à partir du modèle tétraclasse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Meurgey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14, pp.19-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00112555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Offres de services sportifs associatifs et satisfaction: une étude exploratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Meurgey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8, pp.207-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Recognition and Vulnerability of Olympic Sports: The Case of Basque Pelota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Saleh Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bodies, Identities and Representations in Physical Education and Sports from Ancient Times to the Present</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHPES, Jul 2025, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Evolution of Criteria for Olympic Sport Recognition (1896-1992)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Saleh Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kilian Mousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Narrative of Sport Themes, Stories, Authors, Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESH, Sep 2025, Salerno (Italy), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05392775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de co-construction de la marque personnelle des athlètes paralympiques avec leurs parties prenantes en France et au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Perroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en management du sport peut-elle être durable, responsable, et éthique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Savante de Management du Sport (S2MS), Dec 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le processus de co-construction de la marque personnelle des athlètes paralympiques avec ses parties prenantes en France et au Canada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Perroud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Seguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La recherche en management du sport peut-elle être durable, responsable, et éthique ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Savante de Management du Sport (S2MS), Dec 2024, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial Dynamics and the Transformation of Climbing Activities: A analysis of Indoor Climbers in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASM BELFAST 2023 CONFERENCE - 31st European Association for Sport Management Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Sport Management, Sep 2023, Belfast, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Olympics and Paralympics: Global brands under threat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China-Europe Civilizations Forum: Mutual Learning among Diverse Civilizations and Global Civilization Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kedge &amp; Renmin University of China, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fandom, Team Loyalty, and the Extended Self: A Study of Football Fans in Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Sirimarco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela da Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Brantes Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forward thinking in Sport Management Strengthening Inclusivity, Accessibility and Sustainability in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31st Conference of the European Association for Sport Management, Sep 2023, Belfast (Northern Ireland), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La marchandisation de l’escalade en salle en France. Entre changement et continuité des styles de grimpe ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Penser le changement. La sociologie face aux « innovations » sportives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Sociologie du Sport de Langue Française, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04209653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manager : chainon manquant des APS au travail ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème Congrès International de l'ACAPS : Les environnements de l'activité physique et sportive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des chercheurs en activités physiques et sportives (ACAPS), Oct 2023, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04313913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commercial Dynamics and the transformation of climbing activities: An analysis of indoor climbers in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léopold Payan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Champely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forward thinking in Sport Management Strengthening Inclusivity, Accessibility and Sustainability in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 31st Conference of the European Association for Sport Management, Sep 2023, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04209405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sporting events as tourism innovations: An actor network theory analysis of the cycling tour de Singkarak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endarman Saputra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 TTRA Europe Conference - Rethinking innovative tourisms trategies in uncertain times</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TTRA - Université de Bourgogne, Apr 2023, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04731124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entreprendre une enquête collective sur les activités physiques et sportives en situation de télétravail : méthode et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Dalla Pria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chavinier-rela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Moffat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e congrès de la Société Savante de Management du Sport (S2MS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Corte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que les politiques publiques territoriales font (ou pas) pour le sport des femmes : étude de cas autour de l’organisation de la 8ème coupe du monde féminine de football, FIFA France 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux : Congrès International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier &amp; Narbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement dans une carrière de footballeuse à haut-niveau : analyse comparée entre le Canada et la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Rivrais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux des Jeux : Congrès International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03960428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A turning point? Evaluating the impact of the 2019 FIFA Women World Cup in France on sports' clubs in host cities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Congrès de l'ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités physiques et sportives en entreprise : rôles et positionnement des managers de proximité.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Congrès de la S2MS : Regards croisés sur les nouvelles organisations et modes de gestion du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Savante de Management du Sport (S2MS), Dec 2020, Valenciennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport and Physical Activity Participation in Workplace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th European Sport Management Conference : Connecting Sport Practice &amp; Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European association for sport management (EASM), Sep 2019, Seville (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectator Loyalty Towards Sports Teams and the Role of Sport Governing Bodies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huiszoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EASM Annual Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et Leviers des Activités Physiques et Sportives en Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès International de l'ACAPS : Sport santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association des chercheurs en activités physiques et sportives (ACAPS), Oct 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04429297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse sociodémographique des pratiquants du hockey sur glace. Quelles opportunités pour le développement de la pratique en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Gaudefroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque Management du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sponsoring paralympique : quelles sont les motivations des sponsors à soutenir le mouvement paralympique international ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dagenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Management du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nature and evolution of Paralympic sponsors' motives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Dagenais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EASM conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Malmö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un ménage à trois : sport teams, sport governing bodies and fan engagement behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huiszoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Management du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Université Lyon 1, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are they? A focus on the French ice-hockey participants' profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd World Hockey Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The currents trends of leisure sports in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Forum of the World Leisure Sports Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Macau, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension et validation de la Sporting Event Experience Search scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bernache-Assollant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès de l’ACAPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Université de Bourgogne, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol, Sport and 'Marketing' : A systematic review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gauthier-Maltais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference of the European Association for Sport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Bern, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extension et validation d’échelle Sporting Event Experience Search scale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bernache-Assollant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès International de L’Association des Chercheurs en Activité Physiques et Sportives (ACAPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Dijon (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The image impact of second-order mega events: a case-study of the 2014 Commonwealth Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kenyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Conference of the European Association for Sport Management, Memories and Identities in Sport Management in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer engagement in sports: developing a fan-relationship-management-framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huiszoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Academy of Marketing Science 19th World Marketing Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Event brand consistency at the London 2012 Summer Olympic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kenyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Argyro Manoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Contemporary Marketing Issues (ICCMI) 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crète, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football sponsorship in less mature markets: “Glocalization” processes and cultural nuances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mary Charalambous-Papamiltiades</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Sport Management conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate social responsibility and health promotion at the London 2012 Olympic Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Bretherton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Piggin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress of Sociology of Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Sociology of Sport Association (ISSA), Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding fans’ relationships with national football associations: a trans-European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales du Management du Sport, du Tourisme Sportif et des Loisirs actifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation et co-création dans le sport outdoor : la chaussure R-light 001 de Raidlight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales du Management du Sport, du Tourisme Sportif et des Loisirs actifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marques d’alcool, communication et sport : quelles stratégies en France?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales de management du Sport, du tourisme sportif et des loisirs actifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A socio-technical analysis of innovation in the outdoor sporting goods market: the case of the R-light shoe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Sport Management conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02895326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol brands communication strategies and sport: A French perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 23rd Conference of the European Association for Sport Management, Sport Management in the Digital Age</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of sport/football spectators and the experientialisation of games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Professional Football Shanghai International Forum, Institute of Sport Industry Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02896245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The global brand and its future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Sports Industry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Korea Sports Promotion Foundation; Korea Institute of Sport Science, Oct 2014, Séoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Football fan relationships with their national associations: a trans-European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kenyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Whose Game is it? Supporters and football governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FREE Project (Football Research in an Enlarged Europe), Oct 2014, Loughborough, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketization of football fan relationships in Europe: appetence, indifference or resistance?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Kenyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Conference of the Sport Management Association of Australia and New Zeeland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sport Management Association of Australia and New Zeeland, Nov 2014, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pre/post analysis of the domestic image impact of the 2012 summer Olympic Games for the city of London</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Kenyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 22nd Conference of the European Association for Sport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Coventry, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transnational fanship and territorial identification: When two football brands divide a country</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycel Kada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th SMAANZ conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An evaluation of the domestic pre-event social representations of the Glasgow 2014 Commonwealth Games</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Andrew Kenyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clare E. Mackay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">“Sport, Festivity and Digital Cultures”. Summer Conference of the Leisure Studies Association 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Leisure Studies Association, Jul 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02938711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et validation d’une échelle de recherche d’expériences dans le domaine du spectacle sportif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycel Kada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bernache-Assollant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international de management Etat de la Recherche en Management du Sport en Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Strasbourg (FRANCE), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmenting NBA’s Chinese viewers based on their searched experiences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Bernache-Assollant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Association for Sport Management, Bridging Sport Management Across Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02965301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmenting NBA’s Chinese viewers based on their searched experiences.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bernache-Assollant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Congress of the European Association for Sport Management, Management at the heart of sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Prague (CZ), Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmenting sport TV viewers based on consumption experience: Enhancing the Sport Event Experience Search (SEES) scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bernache-Assollant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Congress of the European Association for Sport Management, Management at the heart of sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam (Pays-Bas), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationships between customer loyalty, satisfaction and team identification. An investigation into French ice-hockey spectators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bernache-Assollant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th Congress of the European Association for Sport Management, Management at the heart of sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam (Pays-Bas), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction and validation of the Sport Spectacle Experience Search (SSES) scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bernache-Assollant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Congress of the European Association for Sport Management, Management at the heart of sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bayreuth (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the influence of demographic and psychological variables on spectator satisfaction in French ice hockey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bernache-Assollant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Congress of the European Association for Sport Management, Sport Events and Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Torino, Italy, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05126413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUROPEAN SPORT MANAGEMENT QUARTERLY BOOK REVIEW</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, pp.350, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration et dynamique de l’offre marchande sur le marché des salles de fitness en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matthieu Quidu; Matthieu Delalandre; Brice Favier-Ambrosini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A la conquête de la forme. Regards sociologiques le marché du fitness</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Grenoble, pp.161-181, 2025, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pug.quidu.2025.01.0161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate social responsibility in the workplace: which role for sport and physical activity? A focus on the French context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Baup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christos Anagnostopoulos. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Handbook on Corporate Social Responsibility in Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter collectivement sur les APS en télétravail : méthodes, ajustements et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Dalla Pria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Chavinier-rela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Moffat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johan Jouve; Ludovic Martel; Arnaud Sébileau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches collectives en management du sport. Réflexions critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.55-65, 2025, 978-2-7535-9782-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05004127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gymnastique, fitness et wellness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brice Lefèvre; Valérie Raffin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INJEP, pp.89-102, 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sports collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brice Lefèvre; Valérie Raffin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les pratiques physiques et sportives en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INJEP, pp.23-34, 2023, 978-2-11-167972-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04171968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitness in France: A Mature Sector Looking for Growing Markets and Segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jeroen Scheerder; Hanna Vehmas; Kobe Helsen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rise and Size of the Fitness Industry in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, 2020, 978-3-030-53347-2. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-53348-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethics within sponsorship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lynne Eagle; Stephan Dahl; Patrick De Pelsmacker; Charles R. Taylor. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGE Handbook of Marketing Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Team sports brand management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Séguin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefan Walzel; Verena Römisch. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Team Sport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activation of Olympic and Paralympic Sponsorship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fuchs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dikaia Chatziefstathiou; Borja García; Benoit Séguin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of the Olympic and Paralympic Games</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alcohol and Sport in France: An Unsettled Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan Fuchs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sarah Gee. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Alcohol, and Social Enquiry. A global cocktail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald Publishing Limited, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur perçue dans le secteur du sport : pour une approche distincte du spectacle sportif et de la pratique sportive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Arnaud Rivière; Rémi Mencarelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La valeur perçue en marketing – Perspectives théoriques et enjeux managériaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03116692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport in Western Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric W. Macintosh; Gonzalo A. Bravo; Ming Li. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Sport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Second Edition, Human Kinetics, pp.61-79, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02091326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Who are they? A focus on French ice-hockey participants’ profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Gaudefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sergey Altukhov; John Nauright. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategies of ice hockey development in the global world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Hockey Forum, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03912439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraints and opportunities for establishing ice hockey as a major professional sport in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Altukhov, S. and Nauright, John. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strategies of ice hockey development in the global world</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Hockey Forum, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La proximité des usagers: Innovation et co-création dans le secteur du trail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bénédicte Vignal; Eric Boutroy; Véronique Reynier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une montagne d'innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Grenoble, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of a fan-relationship-management-framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Huiszoon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Martinent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing at the confluence between entertainment and analytics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.841-845, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supporter Engagement through Social Media: A case study of Liverpool Football Club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kenyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Chanavat; Michel Desbordes; Nicolas Lorgnier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of Football Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2017, Routledge International Handbooks</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Islam, Sport and Marketing or sport marketing in Muslim cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Amara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Testa, A. and Amara, Mahfoud. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, in Islam and in Muslim Communities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routeledge, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experiential marketing and sporting events</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chadwick, Simon and Desbordes, Michel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of Sports Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sponsorship in sport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chanavat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Byers, T. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary Issues in Sport Management: An Critical Introduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sage Publications, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The sponsor's perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Milena Parent; Jean-Loup Chappelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of Sports Event Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’engagement des supporters au travers des médias sociaux : le cas du Liverpool Football Club</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James A. Kenyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Chanavat; Michel Desbordes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marketing du Football</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Spectator’s perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Parent; J. L. Chappelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of Sports Event Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2015, Routledge International Handbooks</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport spectators’ segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bernache-Assollant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. Robinson, G. Bodet, P. Downward &amp; P. Chelladurai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of Sport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.254-266, 2012, 978-0-415-47996-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sport spectators’ segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bernache-Assollant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leigh Robinson; Guillaume Bodet; Paul Downward; Packianathan Chelladurai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of Sport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer loyalty in sport participation services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leigh Robinson; Guillaume Bodet; Paul Downward; Packianathan Chelladurai. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Routledge Handbook of Sport Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routeledge, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02354168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sport spectators’ coping strategies: Preliminary validation of the Sport Spectator Identity Management (SSIM) scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bernache-Assollant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faycel Kada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. H. Chang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Sports Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NOVA, pp.379-390, 2010, 978-1-60741-256-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05118477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Leigh Robinson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Managing Voluntary Sport Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.156-176, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Sport Spectators’ Coping Strategies: Preliminary Validation of the Sport Spectator Identity Management (SSIM) Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iouri Bernache-Assollant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C.H. Chang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Sports Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nova Science Publishers, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation sociale des clubs de forme: un outil de communication?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Meurgey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrick Bouchet et Claude Sobry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management et Marketing du Sport: du local au global</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.121-141, 2005, 2859398864</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02353757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback on the first community of practice for women Rowing French Federation coaches. “A safe space for exchanges, without judgment”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fédération Française d'Aviron. Impact JOP 2024. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05018397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final - Étude d'impact et héritage sociaux de la Coupe du Monde féminine FIFA France 2019 - Décembre 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 3, Comité Local d'Organisation de la Coupe du Monde Féminine FIFA France 2019 (LOC 2019). 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire - Étude d'impact social de la Coupe du Monde féminine FIFA France 2019 - Novembre 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 2, Comité Local d'Organisation de la Coupe du Monde féminine FIFA France 2019 (LOC). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude exploratoire : opportunités d'innovation sportive par l'intégration de capteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hallé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Routier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Vignal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Fast Sport'in. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02146703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport intermédiaire - Étude d'impact social de la Coupe du Monde féminine FIFA France 2019 - Juin 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Ottogalli-Mazzacavallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Nicaise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Épron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] 1, Comité Local d'Organisation de la Coupe du Monde Féminine FIFA France 2019 (LOC 2019). 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03261603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId271"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -13385,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0549CF4A"/>
+    <w:nsid w:val="835616D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -13616,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bodet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5725-1180" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099341980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/165238074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000113197525" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896283v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Baup" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0107" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735410v4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Vandepeutte" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-14588" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580487v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fuchs" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hovemann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-06-2023-0116" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rivrais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tj8" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.145.0007" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580492v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-04-2023-0065" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2216581" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870510v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asieh Ghorbanian Rajabi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Altukhov" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08961530.2022.2070901" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-Rela" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Moffat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111969v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moffat" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256943v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0005" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474217v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-03-2021-0055" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116636v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Geng" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Wang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asieh Ghorbanian" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Talebpour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Kafashpor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2020.1723430" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116663v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhi Talebpour" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328425v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huiszoon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2018.1502623" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325113v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Kenyon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferrand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540517747092" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328513v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Andrew Kenyon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2017.07.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328506v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Elisavet Manoli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2017.1293139" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Anaba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10548408.2015.1130109" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329244v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Anaba-Ebanda" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329252v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bretherton" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Piggin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2016.1229686" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336764v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2014.926379" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336771v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Anaba" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.010.0058" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337206v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117563v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bermache-Assollant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21500/20112084.768" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337522v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsm.26.1.30" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337454v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2012.693114" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00572477v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernache-Assollant" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118317v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20412" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFF0J5JK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337720v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00572501v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Kada" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2010.02.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPZF9QSV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117569v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1368430210369680" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13555851011013155" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA6DF80DC7E3E7B7BA395F53AA393433F91EA412/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344839v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache Assollant" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2009.021748" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570404v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meurgey" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Lacassagne" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2009.023366" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344815v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jt.2009.15" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345212v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2009.10707791" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118321v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570402v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344843v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13522750910993356" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344841v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-10-03-2009-B007" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345324v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2007.11.004" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P8R1GLC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345921v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184740600954148" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112555v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392736v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saleh Hajj" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392775v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857995v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Perroud" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit S&#233;guin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839486v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seguin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209653v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Payan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214312v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209408v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sirimarco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela da Rocha" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Brantes Ferreira" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209665v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313913v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209405v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731124v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarman Saputra" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161576v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960435v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410159v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429175v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429253v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415388v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429297v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417943v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dagenais" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417942v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417938v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaudefroy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419766v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419755v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419765v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419754v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419756v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauthier-Maltais" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126362v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421971v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kenyon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mackay" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421982v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421998v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Argyro Manoli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896045v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896234v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895313v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Charalambous-Papamiltiades" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Henry" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896231v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896369v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fuchs" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896447v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895326v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896245v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938022v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926317v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kenyon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926327v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926308v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938001v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938711v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare E. Mackay" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126388v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965301v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126391v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126400v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126402v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126409v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126413v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00590878v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04779202v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004120v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0161" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004127v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047018v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171968v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116679v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040736v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53348-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116669v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116684v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545037v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116692v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091326v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912439v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359597v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359605v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359587v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359607v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359192v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Amara" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359185v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359194v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358812v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358739v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358769v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354187v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118475v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354168v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118477v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353986v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353978v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353757v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261604v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261597v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146703v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261603v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bodet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5725-1180" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/099341980" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/165238074" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=ABbo3IEAAAAJ&amp;hl=en&amp;oi=ao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000113197525" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896283v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Baup" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Vignal" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.pr1.0107" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735410v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Vandepeutte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-14588" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611517v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Rivrais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli-Mazzacavallo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11tj8" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580487v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fuchs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregor Hovemann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-06-2023-0116" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659442v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ottogalli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nicaise" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.145.0007" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580492v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Fuchs" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-04-2023-0065" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04162940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2023.2216581" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877815v3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Champely" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lef&#232;vre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Routier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2023-10435" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870510v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asieh Ghorbanian Rajabi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Martinent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Altukhov" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08961530.2022.2070901" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870554v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-Rela" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pierre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Dalla Pria" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Moffat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04111969v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Moffat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474217v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJWHM-03-2021-0055" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116636v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Geng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanavat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengcheng Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asieh Ghorbanian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Talebpour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Kafashpor" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2020.1723430" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116663v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhi Talebpour" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02325113v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James A. Kenyon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ferrand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1469540517747092" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328425v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Huiszoon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23750472.2018.1502623" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328513v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Andrew Kenyon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2017.07.001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02328506v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Argyro Elisavet Manoli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0965254X.2017.1293139" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02331681v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Anaba" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bouchet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10548408.2015.1130109" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Anaba-Ebanda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02329252v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bretherton" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Piggin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2016.1229686" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336764v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2014.926379" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02336771v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Anaba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.010.0058" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337206v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Laurin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117563v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bermache-Assollant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Laurin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21500/20112084.768" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337522v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jsm.26.1.30" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337454v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Lacassagne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184742.2012.693114" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00572477v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernache-Assollant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118317v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mar.20412" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GFF0J5JK-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337720v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00572501v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Kada" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smr.2010.02.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPZF9QSV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117569v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1368430210369680" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344394v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13555851011013155" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FA6DF80DC7E3E7B7BA395F53AA393433F91EA412/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570404v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Meurgey" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Francoise Lacassagne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2009.023366" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344815v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/jt.2009.15" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344839v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache Assollant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2009.021748" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118321v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345212v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07053436.2009.10707791" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00570402v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bernache-Assolant" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344843v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/13522750910993356" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344841v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJSMS-10-03-2009-B007" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345324v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2007.11.004" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9P8R1GLC-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02345921v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/16184740600954148" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00112555v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351720v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392736v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Saleh Hajj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Mousset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392775v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857995v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Perroud" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit S&#233;guin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839486v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Seguin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209665v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;opold Payan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04214312v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209408v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Sirimarco" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela da Rocha" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Brantes Ferreira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04209653v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313913v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209405v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04731124v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Endarman Saputra" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161576v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Chavinier-rela" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960435v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie &#201;pron" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960428v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410159v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429175v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429253v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02415388v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429297v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417938v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Gaudefroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417943v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dagenais" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417942v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419765v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419754v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419766v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419755v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419756v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gauthier-Maltais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126362v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421971v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kenyon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mackay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02421998v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Argyro Manoli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895313v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Charalambous-Papamiltiades" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Henry" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896045v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896234v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896231v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896369v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fuchs" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895326v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896447v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02896245v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926308v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926317v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Kenyon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926327v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938022v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938001v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938711v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare E. Mackay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126388v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965301v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouchet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126391v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126400v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126402v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126409v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126413v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-00590878v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004120v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.quidu.2025.01.0161" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-04779202v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004127v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04047018v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171968v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040736v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53348-9" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116679v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116669v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116684v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545037v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116692v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02091326v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03912439v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359597v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359605v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359587v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359607v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359192v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Amara" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359185v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02359194v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358812v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358769v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358739v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118475v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354187v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02354168v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05118477v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353986v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353978v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353757v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05018397v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261604v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261597v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02146703v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hall&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03261603v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>