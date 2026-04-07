--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -3994,51 +3994,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation in situ de l'impact du recyclage de composts d'origine urbaine en agriculture sur la mobilité de contaminants métalliques et organiques</w:t>
+                <w:t xml:space="preserve">Evaluation in situ de l’impact de composts d’origine urbaine sur la mobilité de contaminants métalliques et organiques en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
@@ -4073,97 +4073,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192000v1</w:t>
+                <w:t xml:space="preserve">hal-01192429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation in situ de l’impact de composts d’origine urbaine sur la mobilité de contaminants métalliques et organiques en agriculture</w:t>
+                <w:t xml:space="preserve">Evaluation in situ de l'impact du recyclage de composts d'origine urbaine en agriculture sur la mobilité de contaminants métalliques et organiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cambier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
@@ -4198,448 +4198,448 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Jaulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Sciences de la Terre</w:t>
+              <w:t xml:space="preserve">22e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192429v1</w:t>
+                <w:t xml:space="preserve">hal-01192000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de flux gazeux de CO2, N2O, NO au champ par méthode des chambres automatiques après apport de produits résiduaires organiques (PRO)</w:t>
+                <w:t xml:space="preserve">Effets d'apports de produits résiduaires organiques sur la stabilité de la structure d'un sol limoneux.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Laville</w:t>
+                <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Flura</w:t>
+                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fanucci</w:t>
+                <w:t xml:space="preserve">M. Le Villio-Poitrenaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Génermont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Masson</w:t>
+                <w:t xml:space="preserve">C. Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noel Rampon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Colmar, France</w:t>
+              <w:t xml:space="preserve">Journée technique, ADEME/INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191927v1</w:t>
+                <w:t xml:space="preserve">hal-01191950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatilisation d’ammoniac après épandage au champ de composts d’origine urbaine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Mesure de flux gazeux de CO2, N2O, NO au champ par méthode des chambres automatiques après apport de produits résiduaires organiques (PRO)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Flura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fanucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Génermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Fanucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191920v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets d'apports de produits résiduaires organiques sur la stabilité de la structure d'un sol limoneux.</w:t>
+                <w:t xml:space="preserve">Volatilisation d’ammoniac après épandage au champ de composts d’origine urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Annabi</w:t>
+                <w:t xml:space="preserve">Sophie Génermont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Flura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Décuq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Le Bissonnais</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noel Rampon</w:t>
+                <w:t xml:space="preserve">Sylvie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fanucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique, ADEME/INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Colmar, France</w:t>
+              <w:t xml:space="preserve">Journée technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191950v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de l'apport de produits résiduaires organiques sur la matière organique des sols</w:t>
               </w:r>
@@ -6399,51 +6399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hétérogénéités spatiales générées par l'enfouissement de produits résiduaires organiques à l'échelle du profil cultural: impacts sur la dynamique des micropolluants organiques et minéraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Annabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7552,51 +7552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01087-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0340-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery271" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesfin Nigussie Gebreselassie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.05.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKNG3C1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01478332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Filipovi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.07.0056" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01559392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9805-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58175" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6r07-v729" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683516v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruzeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952163v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dalle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pierre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stauffer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigio Paradelo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192502v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lauverjon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gauvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gerstch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rollin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192406v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192117v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192129v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192000v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192429v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191920v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191950v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191931v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debrick" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191967v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Imhoff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valentin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Brochier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elsass" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jn. Rampon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Etievant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814687v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bastardie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195084v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742217v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hada Damar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ziadi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268431v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811097v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810984v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dufloux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Vall&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192152v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833225v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039967v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Palain-Saint-Agathe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacque" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:625769d487fe94322ca8954326ff44fefba2d548;origin=https://forge.inrae.fr/adonis/Adonis_Webapp.git;visit=swh:1:snp:d91c66e6c367d377c957354f47efacad0608d1ec;anchor=swh:1:rev:e79b7e85a1acadc92f6709bd58cbf36ebacae190" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01087-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0340-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery271" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesfin Nigussie Gebreselassie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.05.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKNG3C1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01478332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Filipovi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.07.0056" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01559392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9805-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58175" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6r07-v729" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683516v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruzeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952163v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dalle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pierre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stauffer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigio Paradelo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192502v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lauverjon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gauvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gerstch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rollin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192406v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192117v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192129v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192429v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191927v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191931v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debrick" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191967v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Imhoff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valentin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Brochier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elsass" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jn. Rampon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Etievant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814687v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bastardie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195084v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742217v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hada Damar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ziadi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268431v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811097v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810984v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dufloux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Vall&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192152v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833225v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039967v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Palain-Saint-Agathe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacque" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:625769d487fe94322ca8954326ff44fefba2d548;origin=https://forge.inrae.fr/adonis/Adonis_Webapp.git;visit=swh:1:snp:d91c66e6c367d377c957354f47efacad0608d1ec;anchor=swh:1:rev:e79b7e85a1acadc92f6709bd58cbf36ebacae190" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>