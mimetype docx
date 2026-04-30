--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -4869,277 +4869,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01191931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des éléments traces sur des parcelles de grande culture recevant des produits résiduaires organiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bilan des composés traces organiques dans des parcelles de grande culture recevant des produits résiduaires organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Violaine Brochier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Anne Schaub</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Montenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique</w:t>
+              <w:t xml:space="preserve">Journée technique ADEME/INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191967v1</w:t>
+                <w:t xml:space="preserve">hal-01191934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan des composés traces organiques dans des parcelles de grande culture recevant des produits résiduaires organiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marjolaine Deschamps</w:t>
+                <w:t xml:space="preserve">Bilan des éléments traces sur des parcelles de grande culture recevant des produits résiduaires organiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schaub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Imhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Brochier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Schaub</w:t>
+                <w:t xml:space="preserve">Nathalie Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Montenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bodineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique ADEME/INRA</w:t>
+              <w:t xml:space="preserve">Journée technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01191934v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ monitoring of suspended matter in soil solutions from a compost experiment - Typology of soil colloïds by TEM-EDX</w:t>
               </w:r>
@@ -7552,51 +7552,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01087-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0340-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery271" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesfin Nigussie Gebreselassie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.05.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKNG3C1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01478332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Filipovi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.07.0056" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01559392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9805-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58175" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6r07-v729" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683516v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruzeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952163v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dalle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pierre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stauffer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigio Paradelo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192502v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lauverjon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gauvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gerstch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rollin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192406v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192117v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192129v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192429v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191927v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191931v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debrick" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191967v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Imhoff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valentin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Brochier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elsass" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jn. Rampon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Etievant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814687v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bastardie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195084v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742217v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hada Damar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ziadi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268431v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811097v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810984v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dufloux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Vall&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192152v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833225v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039967v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Palain-Saint-Agathe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacque" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:625769d487fe94322ca8954326ff44fefba2d548;origin=https://forge.inrae.fr/adonis/Adonis_Webapp.git;visit=swh:1:snp:d91c66e6c367d377c957354f47efacad0608d1ec;anchor=swh:1:rev:e79b7e85a1acadc92f6709bd58cbf36ebacae190" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225417v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Rogier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Chateigner" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage-Descauses" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mandin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-023-06521-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04598142v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer James" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Kastally" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina B Budde" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago C. Gonzalez-Martinez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Milesi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msad228" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326748v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Toillon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Priault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dall&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bodineau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Bastien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-021-01087-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabet Mart&#237;nez-Sancho" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Sl&#225;mov&#225;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Morganti" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Grefen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Carvalho" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-019-0340-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624638v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Le Gac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lafon-Placette" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chauveau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Delaunay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ery271" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesfin Nigussie Gebreselassie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ader" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boizot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Millier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.05.013" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXKNG3C1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01478332v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovi&#263;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cambier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lana Filipovi&#263;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coquet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2016.07.0056" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01559392v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berthelot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foreco.2016.05.023" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-01523675v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Gu&#233;non" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thi&#233;beau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-016-9805-y" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694539v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dumas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alletru" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bernard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bernier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638028v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Brignolas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Maury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/58175" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bodineau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Deschamps" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192280v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Bessoule" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192045v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/6r07-v729" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683516v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Arrouays" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jolivet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Boulonne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rati&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147672v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chassagnaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Depardieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bruzeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Belmokhtar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952163v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Dalle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607428v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pierre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Ferhi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bernet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840982v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilim Filipovic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Romi&#263;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605417v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Michaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Stauffer" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remigio Paradelo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192502v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lauverjon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mollier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Noel Rampon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811267v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gauvin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gerstch" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267955v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colosse" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Courtial" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Giot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Gu&#233;rin" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753807v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rollin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192356v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Steinberg" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Beguiristain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192406v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192117v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192096v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Peltre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192129v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192429v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jaulin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192000v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191950v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Annabi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bissonnais" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191927v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Laville" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Flura" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fanucci" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie G&#233;nermont" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Masson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191920v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line D&#233;cuq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191918v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelenn Le Villio-Poitrenaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191931v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Debrick" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191934v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Brochier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schaub" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191967v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Imhoff" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Valentin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00178722v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Elsass" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jn. Rampon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houot" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Etievant" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814687v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bastardie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195084v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fady" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ducatillion" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Meredieu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Michotey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Lesage Descauses" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Charpentier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Kinkel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741031v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Charpentier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Alves" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742217v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hada Damar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Ziadi" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192544v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268431v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192401v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828472v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bernet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bernomd" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793827v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Verger" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Anger" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Despras" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poursat" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811097v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810984v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Moulin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Dufloux" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Vall&#233;e" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192152v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cournoyer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nazaret" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Favre-Bont&#233;" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Richard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Rodriguez-Nava" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830286v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudy C. Jolivet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Grolleau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833225v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Arrouays" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05039967v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Palain-Saint-Agathe" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Surault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jacque" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Bernard" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:625769d487fe94322ca8954326ff44fefba2d548;origin=https://forge.inrae.fr/adonis/Adonis_Webapp.git;visit=swh:1:snp:d91c66e6c367d377c957354f47efacad0608d1ec;anchor=swh:1:rev:e79b7e85a1acadc92f6709bd58cbf36ebacae190" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>