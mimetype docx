--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -266,51 +266,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Prevotet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Mendez Real</w:t>
+                <w:t xml:space="preserve">Maria Méndez Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, ACM Transactions on Embedded Computing Systems, 24 (4), pp.1-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3735556⟩</w:t>
               </w:r>
             </w:hyperlink>
@@ -1141,51 +1141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Chirstophe Prévotet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Méndez Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CASCADE (Constructive Approaches for SeCurity Analysis and Design of Embedded systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1196,1258 +1196,1258 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">300 secondes chrono : prise de contrôle d'un infodivertissement automobile à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l'information et des communications (SSTIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05102853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing and Modeling Synchronous Clock-Glitch Fault Injection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Marotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Marotta</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouffard</w:t>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Dafali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COSADE 2024 - Constructive Side-Channel Analysis and Secure Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Gardanne, France. pp.3-21, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-57543-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faulting original McEliece's implementations is possible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on the Security of Software/Hardware Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Guillaume Hiet; Jan Tobias Mühlberg, Jul 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PhiAttack</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CARDIS 2021 - 20th International Conference on Smart Card Research and Advanced Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Lübeck, Germany. pp.275-288, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-97348-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03823792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EM Fault Model Characterization on SoCs: From Different Architectures to the Same Fault Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trouchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Clediere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Fault Detection and Tolerance in Cryptography (FDTC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Milan, Italy. pp.31-38, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/FDTC53659.2021.00014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03382761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Injection Characterization on modern CPUs - From the ISA to the Micro-Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trouchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Clédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.123-138, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-41702-4_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hardening a Java Card Virtual Machine Implementation with the MPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l’information et des communications (SSTIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problems and state of the art of faults injection on Systems on Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trouchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David El-Baze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Clediere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PHISIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzing and Overflows in Java Card Smart Cards</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Java Card Virtual Machine Compromising from a Bytecode Verified Applet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSTIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Smart Card Research and Advanced Applications - 14th International Conference, CARDIS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Bochum, Germany. pp.75-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-31271-2_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138856v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Java Card Virtual Machine Compromising from a Bytecode Verified Applet</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Fuzzing and Overflows in Java Card Smart Cards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lancia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Card Research and Advanced Applications - 14th International Conference, CARDIS 2015</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SSTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03138832v1</w:t>
+                <w:t xml:space="preserve">hal-03138856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Memory Forensics of a Java Card Dump</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokia Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rokia Lamrani</w:t>
+                <w:t xml:space="preserve">Ranim Chakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Mestiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardis 2014 - 13th International Conference Smart Card Research and Advanced Application Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, Nov 2014, Paris, France. pp.3-17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-16763-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heap . . . Hop! Heap Is Also Vulnerable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Lackner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Loinig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cardis 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Paris, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-16763-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01250610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escalade de privilège dans une carte à puce Java Card</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2463,600 +2463,600 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l’information et des communications (SSTIC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03150901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing Secure Information using Export file Fraudulence</w:t>
+                <w:t xml:space="preserve">Intégration d'une politique de flot de contrôle dans un automate de sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lassale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Khefif</w:t>
+                <w:t xml:space="preserve">Sergio Ona Domene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ismael Kane</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergio Casanova Salvia</w:t>
+                <w:t xml:space="preserve">Hanan Tadmori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRiSIS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SAR-SSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Mont-de-Marsan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966368v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'(in)sécurité informatique Quelle confiance peut-on avoir en notre vie numérique ?</w:t>
+                <w:t xml:space="preserve">Vulnerability Analysis on Smart Cards Using Fault Tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thampi Bhagyalekshmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Univers-SIEL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Conference of Computer Safety, Reliability, and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.82-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40793-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966341v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Laser Fault Injection for Smart Cards using Security Automata</w:t>
+                <w:t xml:space="preserve">L'(in)sécurité informatique Quelle confiance peut-on avoir en notre vie numérique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Security in Computing and Communications - International Symposium (SSCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Univers-SIEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966373v1</w:t>
+                <w:t xml:space="preserve">hal-00966341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'une politique de flot de contrôle dans un automate de sécurité</w:t>
+                <w:t xml:space="preserve">Accessing Secure Information using Export file Fraudulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Khefif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Lassale</w:t>
+                <w:t xml:space="preserve">Ismael Kane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Ona Domene</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+                <w:t xml:space="preserve">Sergio Casanova Salvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SAR-SSI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CRiSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CRiSIS.2013.6766346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966394v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability Analysis on Smart Cards Using Fault Tree</w:t>
+                <w:t xml:space="preserve">Detecting Laser Fault Injection for Smart Cards using Security Automata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Thampi Bhagyalekshmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference of Computer Safety, Reliability, and Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.82-93, </w:t>
+              <w:t xml:space="preserve">Security in Computing and Communications - International Symposium (SSCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Mysore, India. pp.18-29, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40793-2_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40576-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966375v1</w:t>
+                <w:t xml:space="preserve">hal-00966373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dynamic Syntax Interpretation for Java Based Smart Card to Mitigate Logical Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiana Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3088,92 +3088,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference, SNDS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Trivandrum, India. pp.185-194, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-34135-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A friendly framework for hidding fault enabled virus for Java based smartcard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiana Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3192,92 +3192,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th Conference on Data and Applications Security and Privacy (DBSec)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.122-128, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-31540-4_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type classification against Fault Enabled Mutant in Java based Smart Card</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3286,668 +3286,668 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Iguchi-Cartigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2012 Seventh International Conference on Availability, Reliability and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.551-556, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ARES.2012.24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subverting Byte Code Linker service to characterize Java Card API</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiya Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samiya Hamadouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+                <w:t xml:space="preserve">Bruno Dorsemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Nouhant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Cabourg, France. pp.75-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00937333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzing on the HTTP protocol implementation in mobile embedded web server</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Kamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C&amp;ESAR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OPAL: an open-source global platform Java Library which includes the remote application management over HTTP,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Bkakria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Iguchi-Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-Smart 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Sophia-Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Software and Hardware Attacks on the Java Card Control Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Iguchi-Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Smart Card Research and Advanced Applications (CARDIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leuven, Belgium. pp.283-296, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-27257-8_18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Ability to Transform SIM Applications into Hostile Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Machemie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Machemie</w:t>
+                <w:t xml:space="preserve">Jean-Yves Poichotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Wary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Smart Card Research and Advanced Applications (CARDIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leuven, Belgium. pp.1-17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-27257-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3957,146 +3957,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sécurité Logique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Iguchi-Cartigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cartes à puce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, pp.171-201, 2013, 9782746239135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Next Smart Card Nightmare Logical Attacks, Combined Attacks, Mutant Applications and other Funny Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4106,70 +4106,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Naccache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRYPTOGRAPHY AND SECURITY: FROM THEORY TO APPLICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.405-424, 2012, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-28368-0_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4179,51 +4179,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Attacks on Java Card Smart Cards, PHYSIC 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4232,152 +4232,152 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzing du protocole HTTP sur carte à puce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Iguchi-Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4387,166 +4387,166 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Java Card Virtual Machine Memory Organization: a Design Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic fault injection against a System-on-Chip, toward new micro-architectural fault models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trouchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébanjila Kevin Bukasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Escouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4567,51 +4567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4621,100 +4621,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Approach for Protecting Java Card™ Smart Card Against Software Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronics. Université de Limoges, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LIMO0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01089654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4724,105 +4724,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to the Security of Embedded Software in the Chain of Trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université Grenoble - Alpes, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-05304523v2</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05304523v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId129"/>
+      <w:footerReference w:type="default" r:id="rId128"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4890,51 +4890,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5CF1827D"/>
+    <w:nsid w:val="0FA7AFA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5121,51 +5121,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bouffard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2046-369X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181982110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067675v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Gonidec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouffard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prevotet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mendez Real" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3735556" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trouchkine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;banjila Kevin K Bukasa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Escouteloup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-021-00259-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Janati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elhajji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-016-0142-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2015.01.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Razafindralambo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-014-0218-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyalekshmy N Thampi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTMCC.2014.064158" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubreuil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thampi Bhagyalekshmy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jsse.2013040102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chirstophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102853v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04549548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marotta" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57543-3_1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089762v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giraud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823792v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97348-3_15" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382761v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Clediere" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC53659.2021.00014" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138010v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Cl&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41702-4_8" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gaspard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David El-Baze" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138856v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lancia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138832v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31271-2_5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Lamrani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranim Chakra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Mestiri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16763-3_1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250610v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lackner" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Loinig" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16763-3_2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Khefif" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Kane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Casanova Salvia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRiSIS.2013.6766346" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966341v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966373v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40576-1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966394v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lassale" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ona Domene" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Tadmori" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966375v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40793-2_8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CKN6BKSZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937272v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34135-9_19" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937307v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31540-4_10" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937292v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iguchi-Cartigny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2012.24" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937333v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiya Hamadouche" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorsemaine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nouhant" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138849v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barreaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Kamel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684652v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bkakria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684616v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27257-8_18" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684113v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Machemie" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Poichotte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wary" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27257-8_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966334v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684662v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_26" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684665v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138863v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388043v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138774v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;banjila Kevin Bukasa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01089654v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIMO0007" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05304523v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bouffard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2046-369X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181982110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067675v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Gonidec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouffard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prevotet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3735556" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trouchkine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;banjila Kevin K Bukasa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Escouteloup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-021-00259-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Janati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elhajji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-016-0142-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2015.01.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Razafindralambo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-014-0218-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyalekshmy N Thampi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTMCC.2014.064158" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubreuil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thampi Bhagyalekshmy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jsse.2013040102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chirstophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04549548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marotta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57543-3_1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97348-3_15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Clediere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC53659.2021.00014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138010v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Cl&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41702-4_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gaspard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David El-Baze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lancia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31271-2_5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Lamrani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranim Chakra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Mestiri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16763-3_1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lackner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Loinig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16763-3_2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lassale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ona Domene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Tadmori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40793-2_8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CKN6BKSZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Khefif" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Kane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Casanova Salvia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRiSIS.2013.6766346" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40576-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34135-9_19" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937307v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31540-4_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iguchi-Cartigny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2012.24" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiya Hamadouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorsemaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nouhant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barreaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Kamel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684652v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bkakria" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27257-8_18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Machemie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Poichotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wary" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27257-8_1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_26" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684665v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388043v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138774v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;banjila Kevin Bukasa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01089654v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIMO0007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05304523v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>