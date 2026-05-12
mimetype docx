--- v1 (2026-04-12)
+++ v2 (2026-05-12)
@@ -115,50 +115,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">181982110</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">K6dpIn8AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -207,3747 +228,3937 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Not Trust Power Management: A Survey on Internal Energy-based Attacks Circumventing Trusted Execution Environments Security Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Prevotet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Méndez Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, ACM Transactions on Embedded Computing Systems, 24 (4), pp.1-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3735556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067675v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic fault injection against a complex CPU, toward new micro-architectural fault models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trouchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébanjila Kevin K Bukasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Escouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (4), pp.353--367. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13389-021-00259-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03175704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trust Can be Misplaced</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noreddine Janati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Said Elhajji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13389-016-0142-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ultimate control flow transfer in a Java based smart card</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 50, pp.33-46. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cose.2015.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01211370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Java Card dans tous ses États !</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reversing the Operating System of a Java Based Smart Card</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tiana Razafindralambo</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multi-System &amp; Internet Security (MISC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computer Virology and Hacking Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11416-014-0218-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024377v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01024393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversing the Operating System of a Java Based Smart Card</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Java Card dans tous ses États !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiana Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computer Virology and Hacking Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multi-System &amp; Internet Security (MISC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Hors-Série (9), pp.60-68</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11416-014-0218-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01024393v1</w:t>
+                <w:t xml:space="preserve">hal-01024377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Security automaton to mitigate laser-based fault attacks on smart cards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhagyalekshmy N Thampi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Trust Management in Computing and Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2 (2), pp.185. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJTMCC.2014.064158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03162163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating Type Confusion on Java Card</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Thampi Bhagyalekshmy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Secure Software Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (2), pp.19-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4018/jsse.2013040102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (27)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Lightweight Embedded Detection System against Voltage Drop Fault Attacks in Multi-Tenant FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Chirstophe Prévotet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Méndez Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CASCADE (Constructive Approaches for SeCurity Analysis and Design of Embedded systems)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Regensburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">300 secondes chrono : prise de contrôle d'un infodivertissement automobile à distance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Revisiting Bluetooth Vulnerabilities in Automotive Infotainment Systems: A Remote Code Execution Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Trébuchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l'information et des communications (SSTIC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">Workshop on Automotive Cyber Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05102853v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing and Modeling Synchronous Clock-Glitch Fault Injection</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Synthesis of RTL-based Characterization Programs for Fault Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonah Alle Monne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Dafali</w:t>
+                <w:t xml:space="preserve">Damien Couroussé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Jan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COSADE 2024 - Constructive Side-Channel Analysis and Secure Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Symposium on Hardware Oriented Security and Trust (HOST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Washinghton DC, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04549548v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05584148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faulting original McEliece's implementations is possible</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">300 secondes chrono : prise de contrôle d'un infodivertissement automobile à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Trébuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on the Security of Software/Hardware Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Guillaume Hiet; Jan Tobias Mühlberg, Jul 2023, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l'information et des communications (SSTIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089762v1</w:t>
+                <w:t xml:space="preserve">hal-05102853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PhiAttack</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Characterizing and Modeling Synchronous Clock-Glitch Fault Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Marotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Lashermes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sentieys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Dafali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CARDIS 2021 - 20th International Conference on Smart Card Research and Advanced Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-97348-3_15⟩</w:t>
+              <w:t xml:space="preserve">COSADE 2024 - Constructive Side-Channel Analysis and Secure Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Gardanne, France. pp.3-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-57543-3_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03823792v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04549548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EM Fault Model Characterization on SoCs: From Different Architectures to the Same Fault Model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Faulting original McEliece's implementations is possible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessy Clediere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Fault Detection and Tolerance in Cryptography (FDTC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on the Security of Software/Hardware Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Guillaume Hiet; Jan Tobias Mühlberg, Jul 2023, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FDTC53659.2021.00014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03382761v1</w:t>
+                <w:t xml:space="preserve">hal-04089762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Injection Characterization on modern CPUs - From the ISA to the Micro-Architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">PhiAttack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessy Clédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.123-138, </w:t>
+              <w:t xml:space="preserve">CARDIS 2021 - 20th International Conference on Smart Card Research and Advanced Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Lübeck, Germany. pp.275-288, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-41702-4_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-97348-3_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138010v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03823792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardening a Java Card Virtual Machine Implementation with the MPU</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">EM Fault Model Characterization on SoCs: From Different Architectures to the Same Fault Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trouchkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Gaspard</w:t>
+                <w:t xml:space="preserve">Jessy Clediere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l’information et des communications (SSTIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Fault Detection and Tolerance in Cryptography (FDTC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Milan, Italy. pp.31-38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FDTC53659.2021.00014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03150907v1</w:t>
+                <w:t xml:space="preserve">hal-03382761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problems and state of the art of faults injection on Systems on Chip</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Fault Injection Characterization on modern CPUs - From the ISA to the Micro-Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trouchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jessy Clediere</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Clédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHISIC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IFIP International Conference on Information Security Theory and Practice (WISTP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France. pp.123-138, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-41702-4_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138867v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Java Card Virtual Machine Compromising from a Bytecode Verified Applet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hardening a Java Card Virtual Machine Implementation with the MPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart Card Research and Advanced Applications - 14th International Conference, CARDIS 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l’information et des communications (SSTIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-31271-2_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03138832v1</w:t>
+                <w:t xml:space="preserve">hal-03150907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzing and Overflows in Java Card Smart Cards</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Problems and state of the art of faults injection on Systems on Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Trouchkine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David El-Baze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Clediere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SSTIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">PHISIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138856v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Memory Forensics of a Java Card Dump</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Java Card Virtual Machine Compromising from a Bytecode Verified Applet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardis 2014 - 13th International Conference Smart Card Research and Advanced Application Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Nov 2014, Paris, France. pp.3-17, </w:t>
+              <w:t xml:space="preserve">Smart Card Research and Advanced Applications - 14th International Conference, CARDIS 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Bochum, Germany. pp.75-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-16763-3_1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-31271-2_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01250605v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heap . . . Hop! Heap Is Also Vulnerable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fuzzing and Overflows in Java Card Smart Cards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lancia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Johannes Loinig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardis 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SSTIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01250610v1</w:t>
+                <w:t xml:space="preserve">hal-03138856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Escalade de privilège dans une carte à puce Java Card</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Memory Forensics of a Java Card Dump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rokia Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranim Chakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Mestiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l’information et des communications (SSTIC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardis 2014 - 13th International Conference Smart Card Research and Advanced Application Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Nov 2014, Paris, France. pp.3-17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16763-3_1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03150901v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration d'une politique de flot de contrôle dans un automate de sécurité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Heap . . . Hop! Heap Is Also Vulnerable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergio Ona Domene</w:t>
+                <w:t xml:space="preserve">Michael Lackner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanan Tadmori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+                <w:t xml:space="preserve">Johannes Loinig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SAR-SSI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cardis 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-16763-3_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966394v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01250610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vulnerability Analysis on Smart Cards Using Fault Tree</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Escalade de privilège dans une carte à puce Java Card</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd International Conference of Computer Safety, Reliability, and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symposium sur la sécurité des technologies de l’information et des communications (SSTIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-40793-2_8⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00966375v1</w:t>
+                <w:t xml:space="preserve">hal-03150901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'(in)sécurité informatique Quelle confiance peut-on avoir en notre vie numérique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Intégration d'une politique de flot de contrôle dans un automate de sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lassale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Ona Domene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanan Tadmori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Univers-SIEL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Limoges, France</w:t>
+              <w:t xml:space="preserve">8ème Conférence sur la Sécurité des Architectures Réseaux et des Systèmes d'Information (SAR-SSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Mont-de-Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00966341v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessing Secure Information using Export file Fraudulence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Vulnerability Analysis on Smart Cards Using Fault Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sergio Casanova Salvia</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thampi Bhagyalekshmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CRiSIS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd International Conference of Computer Safety, Reliability, and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.82-93, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40793-2_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CRiSIS.2013.6766346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00966368v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Laser Fault Injection for Smart Cards using Security Automata</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L'(in)sécurité informatique Quelle confiance peut-on avoir en notre vie numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Security in Computing and Communications - International Symposium (SSCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Univers-SIEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00966373v1</w:t>
+                <w:t xml:space="preserve">hal-00966341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Syntax Interpretation for Java Based Smart Card to Mitigate Logical Attacks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Accessing Secure Information using Export file Fraudulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Khefif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismael Kane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Casanova Salvia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference, SNDS 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-34135-9_19⟩</w:t>
+              <w:t xml:space="preserve">CRiSIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, La Rochelle, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CRiSIS.2013.6766346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937272v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A friendly framework for hidding fault enabled virus for Java based smartcard</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Detecting Laser Fault Injection for Smart Cards using Security Automata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thampi Bhagyalekshmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th Conference on Data and Applications Security and Privacy (DBSec)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-31540-4_10⟩</w:t>
+              <w:t xml:space="preserve">Security in Computing and Communications - International Symposium (SSCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Mysore, India. pp.18-29, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-40576-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937307v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00966373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type classification against Fault Enabled Mutant in Java based Smart Card</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A Dynamic Syntax Interpretation for Java Based Smart Card to Mitigate Logical Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiana Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Thampi Bhagyalekshmy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Iguchi-Cartigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 Seventh International Conference on Availability, Reliability and Security</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference, SNDS 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Trivandrum, India. pp.185-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34135-9_19⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ARES.2012.24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00937292v1</w:t>
+                <w:t xml:space="preserve">hal-00937272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subverting Byte Code Linker service to characterize Java Card API</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A friendly framework for hidding fault enabled virus for Java based smartcard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiana Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">26th Conference on Data and Applications Security and Privacy (DBSec)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Paris, France. pp.122-128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-31540-4_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00937333v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzing on the HTTP protocol implementation in mobile embedded web server</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Type classification against Fault Enabled Mutant in Java based Smart Card</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Iguchi-Cartigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">C&amp;ESAR</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2012 Seventh International Conference on Availability, Reliability and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Prague, Czech Republic. pp.551-556, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ARES.2012.24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03138849v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OPAL: an open-source global platform Java Library which includes the remote application management over HTTP,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Subverting Byte Code Linker service to characterize Java Card API</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samiya Hamadouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anis Bkakria</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Dorsemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Nouhant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-Smart 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Sophia-Antipolis, France</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur la Sécurité des Architectures Réseaux et Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Cabourg, France. pp.75-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684652v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Software and Hardware Attacks on the Java Card Control Flow</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Fuzzing on the HTTP protocol implementation in mobile embedded web server</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Barreaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Smart Card Research and Advanced Applications (CARDIS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">C&amp;ESAR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-27257-8_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00684616v1</w:t>
+                <w:t xml:space="preserve">hal-03138849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Ability to Transform SIM Applications into Hostile Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">OPAL: an open-source global platform Java Library which includes the remote application management over HTTP,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Bkakria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Iguchi-Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e-Smart 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Sophia-Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Poichotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Wary</w:t>
+                <w:t xml:space="preserve">hal-00684652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Combined Software and Hardware Attacks on the Java Card Control Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Iguchi-Cartigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Smart Card Research and Advanced Applications (CARDIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Leuven, Belgium. pp.283-296, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-27257-8_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684616v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the Ability to Transform SIM Applications into Hostile Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Machemie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Poichotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Wary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th Smart Card Research and Advanced Applications (CARDIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Leuven, Belgium. pp.1-17, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-27257-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3957,219 +4168,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Sécurité Logique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Barbu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Iguchi-Cartigny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cartes à puce</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes, pp.171-201, 2013, 9782746239135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00966334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Next Smart Card Nightmare Logical Attacks, Combined Attacks, Mutant Applications and other Funny Things</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Naccache. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRYPTOGRAPHY AND SECURITY: FROM THEORY TO APPLICATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.405-424, 2012, Lecture Notes in Computer Science, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-28368-0_26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4179,205 +4390,205 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined Attacks on Java Card Smart Cards, PHYSIC 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuzzing du protocole HTTP sur carte à puce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Barreaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Iguchi-Cartigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Lanet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4387,231 +4598,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Java Card Virtual Machine Memory Organization: a Design Proposal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03388043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic fault injection against a System-on-Chip, toward new micro-architectural fault models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Trouchkine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébanjila Kevin Bukasa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Escouteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Lashermes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4621,100 +4832,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Generic Approach for Protecting Java Card™ Smart Card Against Software Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronics. Université de Limoges, 2014. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014LIMO0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01089654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4724,105 +4935,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to the Security of Embedded Software in the Chain of Trust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouffard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cryptography and Security [cs.CR]. Université Grenoble - Alpes, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05304523v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId128"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4890,51 +5101,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0FA7AFA8"/>
+    <w:nsid w:val="E2E741B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5121,51 +5332,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bouffard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2046-369X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181982110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067675v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Gonidec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouffard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prevotet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3735556" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175704v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trouchkine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;banjila Kevin K Bukasa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Escouteloup" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-021-00259-6" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405463v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Janati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elhajji" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-016-0142-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211370v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2015.01.004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024377v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Razafindralambo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024393v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-014-0218-7" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162163v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyalekshmy N Thampi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTMCC.2014.064158" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966327v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubreuil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thampi Bhagyalekshmy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jsse.2013040102" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537419v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chirstophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04549548v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marotta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57543-3_1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giraud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823792v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97348-3_15" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Clediere" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC53659.2021.00014" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138010v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Cl&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41702-4_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150907v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gaspard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138867v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David El-Baze" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138832v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lancia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31271-2_5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138856v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250605v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Lamrani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranim Chakra" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Mestiri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16763-3_1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250610v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lackner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Loinig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16763-3_2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150901v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966394v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lassale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ona Domene" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Tadmori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966375v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40793-2_8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CKN6BKSZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966341v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966368v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Khefif" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Kane" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Casanova Salvia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRiSIS.2013.6766346" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966373v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40576-1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937272v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34135-9_19" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937307v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31540-4_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iguchi-Cartigny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2012.24" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937333v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiya Hamadouche" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorsemaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nouhant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138849v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barreaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Kamel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684652v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bkakria" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684616v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27257-8_18" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Machemie" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Poichotte" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wary" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27257-8_1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966334v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684662v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_26" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684665v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388043v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138774v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;banjila Kevin Bukasa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01089654v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIMO0007" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05304523v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bouffard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2046-369X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181982110" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=K6dpIn8AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067675v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Gonidec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouffard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Prevotet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria M&#233;ndez Real" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3735556" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175704v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Trouchkine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;banjila Kevin K Bukasa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Escouteloup" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Lashermes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-021-00259-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01405463v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noreddine Janati" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lanet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Elhajji" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-016-0142-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01211370v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2015.01.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024393v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11416-014-0218-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01024377v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiana Razafindralambo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162163v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyalekshmy N Thampi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJTMCC.2014.064158" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966327v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dubreuil" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thampi Bhagyalekshmy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/jsse.2013040102" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05537419v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Chirstophe Pr&#233;votet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Tr&#233;buchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05584148v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonah Alle Monne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Courouss&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Jan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05102853v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04549548v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Marotta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sentieys" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Dafali" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-57543-3_1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Giraud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03823792v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-97348-3_15" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03382761v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Clediere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC53659.2021.00014" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138010v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Cl&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-41702-4_8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150907v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Gaspard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138867v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David El-Baze" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138832v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lancia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-31271-2_5" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138856v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250605v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rokia Lamrani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranim Chakra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Mestiri" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16763-3_1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01250610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Lackner" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Loinig" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-16763-3_2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03150901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966394v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lassale" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Ona Domene" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Tadmori" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966375v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40793-2_8" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CKN6BKSZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966341v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966368v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Khefif" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismael Kane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Casanova Salvia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRiSIS.2013.6766346" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966373v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40576-1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937272v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34135-9_19" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937307v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31540-4_10" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937292v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iguchi-Cartigny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2012.24" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00937333v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samiya Hamadouche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dorsemaine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Nouhant" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138849v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Barreaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Kamel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Bkakria" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684616v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27257-8_18" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684113v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Machemie" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Poichotte" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Wary" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-27257-8_1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00966334v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Barbu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684662v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-28368-0_26" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684665v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138863v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388043v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138774v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;banjila Kevin Bukasa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01089654v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014LIMO0007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05304523v3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>