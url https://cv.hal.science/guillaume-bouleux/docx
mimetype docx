--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -598,256 +598,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Increased Burden of Cardiorespiratory Illness Visits to Adult Emergency Departments During Flu and Bronchiolitis Outbreaks in the Pediatric Population: Retrospective Multicentric Time Series Analysis</w:t>
+                <w:t xml:space="preserve">Understanding the situation at a glance : the powerful value added of complex networks to analyse humanitarian operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Morel</w:t>
+                <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Viallon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03607529v1</w:t>
+                <w:t xml:space="preserve">hal-03623244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the situation at a glance : the powerful value added of complex networks to analyse humanitarian operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the Increased Burden of Cardiorespiratory Illness Visits to Adult Emergency Departments During Flu and Bronchiolitis Outbreaks in the Pediatric Population: Retrospective Multicentric Time Series Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Charles</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Provoost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.e25532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/25532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03623244v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03607529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved time series clustering based on new geometric frameworks</w:t>
               </w:r>
@@ -1995,51 +1995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Control, Decision and Information Technologies (CoDIT 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2261,385 +2261,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simuler les flux patients au sein des Urgences grâce un modèle à base d'agents piloté par les données</w:t>
+                <w:t xml:space="preserve">Avalanche Entropy as an Information-Theoretic approach to Analyze the Effect of Cascading Failures in a Multiplex Transportation Network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Schlecht</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Om Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Charles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Congrès ALASS-GISEH 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Liège (Belgique), Belgique</w:t>
+              <w:t xml:space="preserve">14th International Conference on Complex Networks and their Applications (Complex Networks 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04673684v1</w:t>
+                <w:t xml:space="preserve">hal-04818807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concept proposal and evaluation : Patient and resource virtualization in emergency departments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Simuler les flux patients au sein des Urgences grâce un modèle à base d'agents piloté par les données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Schlecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Florencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cheutet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lorraine Trilling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t>
+              <w:t xml:space="preserve">1er Congrès ALASS-GISEH 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Liège (Belgique), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04755092v1</w:t>
+                <w:t xml:space="preserve">hal-04673684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanche Entropy as an Information-Theoretic approach to Analyze the Effect of Cascading Failures in a Multiplex Transportation Network</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Concept proposal and evaluation : Patient and resource virtualization in emergency departments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Schlecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Florencia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Moyaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorraine Trilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Complex Networks and their Applications (Complex Networks 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">14th International Workshop on Service-Oriented, Holonic and Multi-Agent Manufacturing Systems for Industry of the Future (SOHOMA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Augsburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04818807v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Clustering to improve Anomaly Detection in Nuclear equipments</w:t>
               </w:r>
@@ -3268,51 +3268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a holistic modeling of the humanitarian crisis complex relief system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3363,64 +3363,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-layer network approach to model the situation before and after the occurrence of humanitarian crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4169,230 +4169,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01178326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode Optimale pour l'estimation des directions d'arrivées basée sur des connaissances a priori</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Estimation séquentielle des paramètres de localisation en champ proche à l'aide de l'approche zero-forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII Colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.120</w:t>
+              <w:t xml:space="preserve">22ème édition du colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dijon, France. pp.264-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00456929v1</w:t>
+                <w:t xml:space="preserve">inria-00445465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation séquentielle des paramètres de localisation en champ proche à l'aide de l'approche zero-forcing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une méthode Optimale pour l'estimation des directions d'arrivées basée sur des connaissances a priori</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petre Stoica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy Boyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème édition du colloque GRETSI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dijon, France. pp.264-267</w:t>
+              <w:t xml:space="preserve">XXII Colloque GRETSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Dijon, France. pp.120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00445465v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00456929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AN OPTIMAL PRIOR KNOWLEDGE-BASED DOA ESTIMATION METHOD</w:t>
               </w:r>
@@ -4473,90 +4473,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequential estimation of the range and the bearing using the zero-forcing MUSIC approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Nabil El Korso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Marcos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 17th European Signal Processing Conference, (EUSIPCO'09)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Glasgow, European Union. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4954,51 +4954,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the complex system of the response to a natural disaster by a multilayer network approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5636,51 +5636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Florencia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3463489" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2023.2187321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;alat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Provoost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120620" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03986504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043412" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viallon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25532" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pealat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.108423" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dugast" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2923217" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2882748" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20090717" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.04.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2350996" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2238928" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Wirf&#228;lt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Jansson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Stoica" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2011.0453" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Lafnoune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mantoan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Jlassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Sidorets" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673684v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schlecht" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755092v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818807v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Roy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaratou Mahamadou Saley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid'Ahmed Emine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Haouba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Soler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belouchrani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178495" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456929v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456900v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Zhihao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00368248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03621471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Florencia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3463489" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2023.2187321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;alat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Provoost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120620" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03986504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043412" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623244v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viallon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25532" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pealat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.108423" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dugast" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2923217" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2882748" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20090717" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.04.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2350996" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2238928" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Wirf&#228;lt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Jansson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Stoica" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2011.0453" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Lafnoune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mantoan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Jlassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Sidorets" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schlecht" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaratou Mahamadou Saley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid'Ahmed Emine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Haouba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Soler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belouchrani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178495" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456900v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Zhihao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00368248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03621471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>