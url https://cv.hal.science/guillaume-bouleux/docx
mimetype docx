--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -598,256 +598,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the situation at a glance : the powerful value added of complex networks to analyse humanitarian operations</w:t>
+                <w:t xml:space="preserve">Evaluating the Increased Burden of Cardiorespiratory Illness Visits to Adult Emergency Departments During Flu and Bronchiolitis Outbreaks in the Pediatric Population: Retrospective Multicentric Time Series Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurelie Charles</w:t>
+                <w:t xml:space="preserve">Benoit Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Cherifi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Viallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Maignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Provoost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (3), pp.e25532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/25532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03623244v1</w:t>
+                <w:t xml:space="preserve">hal-03607529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the Increased Burden of Cardiorespiratory Illness Visits to Adult Emergency Departments During Flu and Bronchiolitis Outbreaks in the Pediatric Population: Retrospective Multicentric Time Series Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Morel</w:t>
+                <w:t xml:space="preserve">Understanding the situation at a glance : the powerful value added of complex networks to analyse humanitarian operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Public Health and Surveillance</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607529v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03623244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved time series clustering based on new geometric frameworks</w:t>
               </w:r>
@@ -1995,51 +1995,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Control, Decision and Information Technologies (CoDIT 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2306,51 +2306,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Kahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Complex Networks and their Applications (Complex Networks 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3268,51 +3268,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a holistic modeling of the humanitarian crisis complex relief system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3363,64 +3363,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-layer network approach to model the situation before and after the occurrence of humanitarian crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4954,51 +4954,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the complex system of the response to a natural disaster by a multilayer network approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5636,51 +5636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Florencia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3463489" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2023.2187321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;alat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Provoost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120620" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03986504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043412" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623244v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607529v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viallon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25532" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pealat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.108423" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dugast" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2923217" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2882748" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20090717" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.04.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2350996" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2238928" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Wirf&#228;lt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Jansson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Stoica" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2011.0453" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Lafnoune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mantoan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Jlassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Sidorets" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schlecht" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaratou Mahamadou Saley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid'Ahmed Emine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Haouba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Soler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belouchrani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178495" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456900v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Zhihao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00368248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03621471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884086v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Florencia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Moyaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Trilling" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouleux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASE.2024.3463489" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04031528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinling Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17477778.2023.2187321" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment P&#233;alat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Maignan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Provoost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2023.120620" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03986504v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15043412" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607529v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Morel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Viallon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/25532" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03623244v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Charles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cherifi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pealat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2021.108423" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Dugast" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marcon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2019.2923217" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mory" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2018.2882748" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166149v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e20090717" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514154v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boyer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.04.010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359977v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JBHI.2014.2350996" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508680v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2013.2238928" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508672v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymssp.2013.06.018" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petter Wirf&#228;lt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Jansson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petre Stoica" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-spr.2011.0453" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00575873v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Lafnoune" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mantoan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059128v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Kahn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611749v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Jlassi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Ouzrout" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645851v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirill Sidorets" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818807v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Om Roy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Schlecht" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755092v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801967v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaratou Mahamadou Saley" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aicha Seklouli-Sekhari" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396503v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595403v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878384v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bril El Haouzi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Demesure" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188503v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355075v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Charles" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579441v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141166v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876444v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid'Ahmed Emine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Haouba" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01885975v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Soler" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Cantais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pillet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008121v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146218v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Belouchrani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benbouzid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2015.7178495" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178326v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445465v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Nabil El Korso" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Marcos" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456929v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00456900v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00445463v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251669v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251684v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01251664v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577275v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Abed-Meraim" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=He Zhihao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607543v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00368248v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03621471v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>