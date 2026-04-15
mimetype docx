--- v0 (2026-03-22)
+++ v1 (2026-04-15)
@@ -2386,349 +2386,349 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00623072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of elevated intracellular calcium on the osmotic fragility of human red blood cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anion conductance of the human red cell is carried by a maxi-anion channel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edyta Glogowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Dyrda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cueff</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnieszka Dyrda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Egée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (4), pp.243-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2010.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2009.11.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486424v1</w:t>
+                <w:t xml:space="preserve">hal-00486393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion conductance of the human red cell is carried by a maxi-anion channel.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Effects of elevated intracellular calcium on the osmotic fragility of human red blood cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Seear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Dyrda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Egée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (4), pp.243-51. </w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (1), pp.29-36. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2010.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2009.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486393v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local membrane deformations activate Ca2+-dependent K+ and anionic currents in intact human red blood cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Dyrda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urszula Cytlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3971,51 +3971,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hatem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Esperti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Murciano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qiao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giustina Rotordam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Poussereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gachenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1222983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monedero Alonso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Nudel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bruge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17467" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giansily-Blaizot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grenier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008424" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03605604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamisse Mansour-Hendili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Egee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monedero-Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Godeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26245" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03409331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Eg&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.743094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fermo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Petkova-Kirova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asya Makhro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003285" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barbieri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sissoko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01454-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274347v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Slavic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Krishna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparajita Lahree" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten K Hanson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10403" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reininger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Ramdani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Phillips" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Sharma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2016.02.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pulcini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry M Staines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew H. Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H. Shafik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14552" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohini Sanyal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Safeukui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-08-370734" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge L y Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cueff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Glogowska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2011.02.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFGJMLG9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623072v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kmiecik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Maksimova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-01-329300" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486424v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Seear" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Dyrda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2009.11.002" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8VDP6NR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486393v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2010.02.014" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G30PH0S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486415v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Cytlak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ciuraszkiewicz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009447" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411298v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Merckx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Langsley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2008.12.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BTS9740-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lapaix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2008.04.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMZL0HRJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356490v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Nivez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Alano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0040019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Decherf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2007.02.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBMW6N2K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358435v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704582104" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2006.01.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D72F8M9P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01105244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hatem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Esperti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Murciano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qiao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giustina Rotordam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Poussereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gachenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1222983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monedero Alonso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Nudel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bruge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17467" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giansily-Blaizot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grenier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008424" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03605604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamisse Mansour-Hendili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Egee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monedero-Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Godeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26245" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03409331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Eg&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.743094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fermo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Petkova-Kirova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asya Makhro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003285" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barbieri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sissoko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01454-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274347v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Slavic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Krishna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparajita Lahree" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten K Hanson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10403" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reininger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Ramdani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Phillips" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Sharma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2016.02.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pulcini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry M Staines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew H. Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H. Shafik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14552" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohini Sanyal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Safeukui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-08-370734" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge L y Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cueff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Glogowska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2011.02.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFGJMLG9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623072v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kmiecik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Maksimova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-01-329300" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Dyrda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2010.02.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G30PH0S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Seear" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2009.11.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8VDP6NR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486415v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Cytlak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ciuraszkiewicz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009447" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411298v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Merckx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Langsley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2008.12.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BTS9740-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lapaix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2008.04.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMZL0HRJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356490v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Nivez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Alano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0040019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Decherf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2007.02.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBMW6N2K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358435v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704582104" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2006.01.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D72F8M9P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01105244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>