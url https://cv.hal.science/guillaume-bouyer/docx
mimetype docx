--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -66,3521 +66,3759 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adverse effects of delta‐9‐tetrahydrocannabinol on sickle red blood cells</w:t>
+                <w:t xml:space="preserve">Membrane remodelling mediates lipopeptide-induced immunity in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Hatem</w:t>
+                <w:t xml:space="preserve">Guillaume Gilliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofia Esperti</w:t>
+                <w:t xml:space="preserve">Jelena Pršić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoletta Murciano</w:t>
+                <w:t xml:space="preserve">Jean-Marc Crowet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Min Qiao</w:t>
+                <w:t xml:space="preserve">Catherine Chemotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Giustina Rotordam</w:t>
+                <w:t xml:space="preserve">Jahed Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 98 (12), pp.E383-E386. </w:t>
+              <w:t xml:space="preserve">Nature Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajh.27109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41477-026-02270-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409684v1</w:t>
+                <w:t xml:space="preserve">hal-05603873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual action of Dooku1 on PIEZO1 channel in human red blood cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Adverse effects of delta‐9‐tetrahydrocannabinol on sickle red blood cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Hatem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Gachenot</w:t>
+                <w:t xml:space="preserve">Sofia Esperti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pérès</w:t>
+                <w:t xml:space="preserve">Nicoletta Murciano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+                <w:t xml:space="preserve">Min Qiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Giustina Rotordam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1222983⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 98 (12), pp.E383-E386. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.27109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409655v1</w:t>
+                <w:t xml:space="preserve">hal-04409684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Asp669Tyr Piezo1 cation channel activity in red blood cells: an unexpected phenotype</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dual action of Dooku1 on PIEZO1 channel in human red blood cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hatem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Poussereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Gachenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Judith Bruge</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Haematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjh.17467⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1222983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03242645v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increased incidence of germline PIEZO1 mutations in individuals with idiopathic erythrocytosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Filser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Giansily-Blaizot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Grenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Monedero Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 137 (13), pp.1828-1832. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1182/blood.2020008424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple thrombosis in a patient with Gardos channelopathy and a new KCNN4 mutation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Egee</w:t>
+                <w:t xml:space="preserve">Characterisation of Asp669Tyr Piezo1 cation channel activity in red blood cells: an unexpected phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monedero Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Monedero-Alonso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+                <w:t xml:space="preserve">Morgane Nudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Godeau</w:t>
+                <w:t xml:space="preserve">Martin Figeac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Bruge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Hematology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajh.26245⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Haematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjh.17467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605604v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03242645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chloride Conductance Inhibitor NS3623 Enhances the Activity of a Non-selective Cation Channel in Hyperpolarizing Conditions</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Multiple thrombosis in a patient with Gardos channelopathy and a new KCNN4 mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamisse Mansour-Hendili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Egee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monedero-Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Godeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2021.743094⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Hematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 96 (9), pp.E318-E321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajh.26245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03409331v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gardos channelopathy: functional analysis of a novel KCNN4 variant</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The Chloride Conductance Inhibitor NS3623 Enhances the Activity of a Non-selective Cation Channel in Hyperpolarizing Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monedero Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Hatem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Egée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2021.743094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003285⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03767148v1</w:t>
+                <w:t xml:space="preserve">hal-03409331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum sexual parasites regulate infected erythrocyte permeability</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gardos channelopathy: functional analysis of a novel KCNN4 variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Marteau</w:t>
+                <w:t xml:space="preserve">Elisa Fermo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Monedero-Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdoulaye Sissoko</w:t>
+                <w:t xml:space="preserve">Polina Petkova-Kirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asya Makhro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42003-020-01454-7⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (24), pp.6336-6341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2020003285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036079v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of ATP Release, PPIX Transport, and Cholesterol Uptake by Human Red Blood Cells Using a New Family of TSPO Ligands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Irene Marginedas-Freixa</w:t>
+                <w:t xml:space="preserve">Plasmodium falciparum sexual parasites regulate infected erythrocyte permeability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cora L Alvarez</w:t>
+                <w:t xml:space="preserve">Daniela Barbieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Moras</w:t>
+                <w:t xml:space="preserve">Florian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Hattab</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+                <w:t xml:space="preserve">Anthony Marteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Sissoko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms19103098⟩</w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3 (1), pp.e726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42003-020-01454-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926983v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSPO ligands stimulate ZnPPIX transport and ROS accumulation leading to the inhibition of P. falciparum growth in human blood</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Induction of ATP Release, PPIX Transport, and Cholesterol Uptake by Human Red Blood Cells Using a New Family of TSPO Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Hattab</w:t>
+                <w:t xml:space="preserve">Irene Marginedas-Freixa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Bouyer</w:t>
+                <w:t xml:space="preserve">Cora L Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Halle</w:t>
+                <w:t xml:space="preserve">Martina Moras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chene</w:t>
+                <w:t xml:space="preserve">Claude Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 6, pp.33516 </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 19 (10), pp.3098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep33516⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms19103098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01369499v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A vacuolar iron-transporter homologue acts as a detoxifier in Plasmodium</w:t>
+                <w:t xml:space="preserve">TSPO ligands stimulate ZnPPIX transport and ROS accumulation leading to the inhibition of P. falciparum growth in human blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ksenija Slavic</w:t>
+                <w:t xml:space="preserve">I Marginedas-Freixa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjeev Krishna</w:t>
+                <w:t xml:space="preserve">C Hattab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aparajita Lahree</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+                <w:t xml:space="preserve">G Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirsten K Hanson</w:t>
+                <w:t xml:space="preserve">F Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms10403⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.33516 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep33516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01274347v2</w:t>
+                <w:t xml:space="preserve">hal-01369499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum infection induces dynamic changes in the erythrocyte phospho-proteome</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">A vacuolar iron-transporter homologue acts as a detoxifier in Plasmodium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ksenija Slavic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjeev Krishna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aparajita Lahree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vikram Sharma</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten K Hanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2016.02.001⟩</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280095v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01274347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSPO ligands stimulate ZnPPIX transport and ROS accumulation leading to the inhibition of P. falciparum growth in human blood</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Chene</w:t>
+                <w:t xml:space="preserve">Plasmodium falciparum infection induces dynamic changes in the erythrocyte phospho-proteome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Reininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghania Ramdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vikram Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep33516⟩</w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2016.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05431604v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in the Plasmodium falciparum chloroquine resistance transporter, PfCRT, enlarge the parasite's food vacuole and alter drug sensitivities</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+                <w:t xml:space="preserve">TSPO ligands stimulate ZnPPIX transport and ROS accumulation leading to the inhibition of P. falciparum growth in human blood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Marginedas-Freixa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hattab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Halle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5, pp.14552. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep14552⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep33516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271612v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05431604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum STEVOR proteins impact erythrocyte mechanical properties.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Mutations in the Plasmodium falciparum chloroquine resistance transporter, PfCRT, enlarge the parasite's food vacuole and alter drug sensitivities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serena Pulcini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henry M Staines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew H. Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah H. Shafik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Innocent Safeukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2011-08-370734⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.14552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep14552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746749v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ion channels in human red blood cell membrane: Actors or relics?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Plasmodium falciparum STEVOR proteins impact erythrocyte mechanical properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sohini Sanyal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Egée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Edyta Glogowska</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Safeukui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2011.02.007⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 119 (2), pp.e1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2011-08-370734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00593836v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erythrocyte peripheral type benzodiazepine receptor/voltage-dependent anion channels are upregulated by Plasmodium falciparum.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Ion channels in human red blood cell membrane: Actors or relics?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge L y Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Egée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yelena Maksimova</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edyta Glogowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/blood-2011-01-329300⟩</w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (4), pp.261-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2011.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623072v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00593836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion conductance of the human red cell is carried by a maxi-anion channel.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Erythrocyte peripheral type benzodiazepine receptor/voltage-dependent anion channels are upregulated by Plasmodium falciparum.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Egée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justyna Kmiecik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yelena Maksimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2010.02.014⟩</w:t>
+              <w:t xml:space="preserve">Blood</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 118 (8), pp.2305-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/blood-2011-01-329300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00486393v1</w:t>
+                <w:t xml:space="preserve">hal-00623072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of elevated intracellular calcium on the osmotic fragility of human red blood cells.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Protein Kinase-Regulated Inwardly Rectifying Anion and Organic Osmolyte Channels in Malaria-Infected Erythrocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge L.Y. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Egée</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2009.11.002⟩</w:t>
+              <w:t xml:space="preserve">The Open Biology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 04 (1), pp.10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/1874196701104010010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00486424v1</w:t>
+                <w:t xml:space="preserve">hal-05546057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local membrane deformations activate Ca2+-dependent K+ and anionic currents in intact human red blood cells.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Effects of elevated intracellular calcium on the osmotic fragility of human red blood cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Seear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnieszka Dyrda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Cueff</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Egée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009447⟩</w:t>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (1), pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2009.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00486415v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anion channels in Plasmodium-falciparum-infected erythrocytes and protein kinase A.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Anion conductance of the human red cell is carried by a maxi-anion channel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edyta Glogowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Dyrda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Egée</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends Parasitol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 25 (3), pp.139-44. </w:t>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (4), pp.243-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pt.2008.12.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2010.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00411298v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further characterization of cation channels present in the chicken red blood cell membrane.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local membrane deformations activate Ca2+-dependent K+ and anionic currents in intact human red blood cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Dyrda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Lapaix</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+                <w:t xml:space="preserve">Urszula Cytlak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Thomas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Ciuraszkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Lipinska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cueff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2008.04.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2), pp.e9447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0009447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356486v1</w:t>
+                <w:t xml:space="preserve">hal-00486415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmodium falciparum regulatory subunit of cAMP-dependent PKA and anion channel conductance.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+                <w:t xml:space="preserve">Anion channels in Plasmodium-falciparum-infected erythrocytes and protein kinase A.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Merckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge L y Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pietro Alano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gordon Langsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Egée</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4 (2), pp.e19. </w:t>
+              <w:t xml:space="preserve">Trends Parasitol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 25 (3), pp.139-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.0040019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pt.2008.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00356490v1</w:t>
+                <w:t xml:space="preserve">hal-00411298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloride channels in normal and cystic fibrosis human erythrocyte membrane.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Further characterization of cation channels present in the chicken red blood cell membrane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Lapaix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Egée</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge L y Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2007.02.014⟩</w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (2), pp.129-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2008.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358462v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a unifying model of malaria-induced channel activity.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Plasmodium falciparum regulatory subunit of cAMP-dependent PKA and anion channel conductance.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Merckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Nivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Alano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon Langsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.0704582104⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (2), pp.e19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.0040019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358435v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00356490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three types of spontaneously active anionic channels in malaria-infected human red blood cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Chloride channels in normal and cystic fibrosis human erythrocyte membrane.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Decherf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Egée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge L y Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 39 (1), pp.24-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcmd.2007.02.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toward a unifying model of malaria-induced channel activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Egée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge L y Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 104 (26), pp.11044-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0704582104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three types of spontaneously active anionic channels in malaria-infected human red blood cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Egée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge L y Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2005, 36, pp.248 - 254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bcmd.2006.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3590,124 +3828,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeabilization of Host Cell Membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Egée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge L y Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Malaria</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, New York, NY, 2026, 978-1-4614-8325-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05546171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3717,114 +3955,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des canaux anioniques dans la membrane du globule rouge humain infecté par Plasmodium falciparum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bouyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Rennes 1, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01105244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId137"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3971,51 +4209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409684v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hatem" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Esperti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Murciano" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qiao" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giustina Rotordam" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27109" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409655v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Poussereau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gachenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1222983" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monedero Alonso" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Nudel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bruge" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17467" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654406v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giansily-Blaizot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grenier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008424" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03605604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamisse Mansour-Hendili" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Egee" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monedero-Alonso" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Godeau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26245" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03409331v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Eg&#233;e" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.743094" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767148v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fermo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Petkova-Kirova" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asya Makhro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003285" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036079v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barbieri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marteau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sissoko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01454-7" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274347v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Slavic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Krishna" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparajita Lahree" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten K Hanson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10403" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reininger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Ramdani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Phillips" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Sharma" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2016.02.001" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431604v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pulcini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry M Staines" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew H. Lee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H. Shafik" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14552" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746749v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohini Sanyal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Safeukui" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-08-370734" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593836v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge L y Thomas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cueff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Glogowska" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2011.02.007" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFGJMLG9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623072v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kmiecik" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Maksimova" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-01-329300" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486393v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Dyrda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2010.02.014" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G30PH0S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486424v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Seear" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2009.11.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8VDP6NR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486415v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Cytlak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ciuraszkiewicz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009447" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411298v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Merckx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Langsley" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2008.12.005" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BTS9740-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356486v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lapaix" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2008.04.003" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMZL0HRJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356490v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Nivez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Alano" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0040019" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358462v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Decherf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2007.02.014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBMW6N2K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358435v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704582104" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767073v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2006.01.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D72F8M9P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546171v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01105244v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05603873v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gilliard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Pr&#353;i&#263;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Crowet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chemotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahed Ahmed" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-026-02270-3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409684v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Hatem" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Esperti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoletta Murciano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Qiao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Giustina Rotordam" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.27109" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Poussereau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gachenot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1222983" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654406v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Filser" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Giansily-Blaizot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Grenier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monedero Alonso" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008424" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242645v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Nudel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Figeac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Bruge" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjh.17467" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03605604v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamisse Mansour-Hendili" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Egee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Monedero-Alonso" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Godeau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajh.26245" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03409331v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Eg&#233;e" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.743094" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Fermo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Petkova-Kirova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asya Makhro" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2020003285" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036079v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Barbieri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dupuy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Marteau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sissoko" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-020-01454-7" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01926983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora L Alvarez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Moras" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Hattab" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms19103098" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369499v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Marginedas-Freixa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hattab" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bouyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Halle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chene" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep33516" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01274347v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ksenija Slavic" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjeev Krishna" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aparajita Lahree" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten K Hanson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10403" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01280095v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reininger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Ramdani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Phillips" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikram Sharma" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2016.02.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05431604v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01271612v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pulcini" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry M Staines" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew H. Lee" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah H. Shafik" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14552" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746749v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sohini Sanyal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Safeukui" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-08-370734" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593836v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge L y Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cueff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Glogowska" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2011.02.007" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFGJMLG9-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyna Kmiecik" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yelena Maksimova" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood-2011-01-329300" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546057v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge L.Y. Thomas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874196701104010010" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486424v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Seear" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Dyrda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2009.11.002" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R8VDP6NR-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486393v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2010.02.014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4G30PH0S-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486415v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urszula Cytlak" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ciuraszkiewicz" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Lipinska" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0009447" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411298v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Merckx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon Langsley" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pt.2008.12.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0BTS9740-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356486v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lapaix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomas" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2008.04.003" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LMZL0HRJ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356490v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Nivez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Alano" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.0040019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358462v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Decherf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2007.02.014" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GBMW6N2K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358435v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0704582104" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcmd.2006.01.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D72F8M9P-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01105244v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>