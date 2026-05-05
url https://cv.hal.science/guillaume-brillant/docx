--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -100,391 +100,391 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental insights into two-phase air-water bubbly and intermittent flow in large duct and cross-flow configurations</w:t>
+                <w:t xml:space="preserve">Local-scale experimental investigation of a two-phase cross-flow in a tube bundle and flow-induced vibration; Bubbly flow regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Chahine</w:t>
+                <w:t xml:space="preserve">Giuseppe Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">William Benguigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Daniele Vivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G. Brillant</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105266⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 433, pp.113836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2025.113836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05418628v1</w:t>
+                <w:t xml:space="preserve">hal-04976769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local-scale experimental investigation of a two-phase cross-flow in a tube bundle and flow-induced vibration: Intermittent/Churn flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Benguigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Vivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 138, pp.104390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfluidstructs.2025.104390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local-scale experimental investigation of a two-phase cross-flow in a tube bundle and flow-induced vibration; Bubbly flow regime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Benguigui</w:t>
+                <w:t xml:space="preserve">New experimental insights into two-phase air-water bubbly and intermittent flow in large duct and cross-flow configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Chahine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Vivaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brillant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Colin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 433, pp.113836. </w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 190, pp.105266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2025.113836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04976769v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05418628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rod bundle cooling by a spray system in spent fuel pool accident conditions</w:t>
               </w:r>
@@ -1239,825 +1239,825 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00640089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in understanding ruthenium behaviour under air-ingress conditions during a PWR severe accident</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Auvinen</w:t>
+                <w:t xml:space="preserve">Diffusion of oxygen in uranium dioxide: A first-principles investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasturel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brillant</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnucene.2009.09.011⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.014110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972643v1</w:t>
+                <w:t xml:space="preserve">hal-00490063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruthenium release from fuel in accident conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent advances in understanding ruthenium behaviour under air-ingress conditions during a PWR severe accident</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giordano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auvinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Colombani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Davidovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Nuclear Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 52 (1), pp.109-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnucene.2009.09.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1524/ract.2010.1719⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02974268v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation and modelling of fission product Ba and Mo releases from fuel</w:t>
+                <w:t xml:space="preserve">Ruthenium release from fuel in accident conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Plumecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 397 (1-3), pp.40-47. </w:t>
+              <w:t xml:space="preserve">Radiochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 98 (5), pp.267-275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1524/ract.2010.1719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972616v1</w:t>
+                <w:t xml:space="preserve">hal-02974268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation status of the ASTEC integral code for severe accident simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interpretation and modelling of fission product Ba and Mo releases from fuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brillant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13182/NT10-A10326⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 397 (1-3), pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2009.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974276v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of oxygen in uranium dioxide: A first-principles investigation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Validation status of the ASTEC integral code for severe accident simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. van Dorsselaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chatelard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cranga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tregoures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 81 (1), pp.6. </w:t>
+              <w:t xml:space="preserve">Nuclear Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 170 (3), pp.397-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.014110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13182/NT10-A10326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490063v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of solution energy and diffusion of caesium in uranium dioxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of molybdenum and caesium behaviour in urania by ab initio calculations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gupta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Brillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 385 (2), pp.368-371. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21, pp.28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/28/285602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00446066v1</w:t>
+                <w:t xml:space="preserve">hal-00434240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of molybdenum and caesium behaviour in urania by ab initio calculations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ab initio study of solution energy and diffusion of caesium in uranium dioxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brillant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Gupta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 385 (2), pp.368-371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2008.12.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/21/28/285602⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00434240v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00446066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the blowing impact on a hot turbulent boundary layer using thermal large Eddy simulation</w:t>
               </w:r>
@@ -2145,264 +2145,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress on ruthenium release and transport under air ingress conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of Ba and Zr stability in UO2±x by density functional calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasturel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2008.07.010⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.184110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03005077v1</w:t>
+                <w:t xml:space="preserve">hal-03002303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Ba and Zr stability in UO2±x by density functional calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Progress on ruthenium release and transport under air ingress conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Auvinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Brillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Davidovich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dickson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ducros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 238 (12), pp.3418-3428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucengdes.2008.07.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.184110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03002303v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03005077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation effects and Energetics of point defects in uranium dioxide: a first principle investigation</w:t>
               </w:r>
@@ -2685,204 +2685,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02360120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sound and vorticity interactions: transmission and scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brillant</w:t>
+                <w:t xml:space="preserve">Subgrid-scale diffusivity : wall behaviour and dynamics methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Brillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bataille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 6 (18), pp.413-433</w:t>
+              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00180697v1</w:t>
+                <w:t xml:space="preserve">hal-00361785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subgrid-scale diffusivity : wall behaviour and dynamics methods</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Bataille</w:t>
+                <w:t xml:space="preserve">Sound and vorticity interactions: transmission and scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pinton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 6 (18), pp.413-433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00361785v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00180697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalization of the study viscosity model. Application to a temperature spectrum</w:t>
               </w:r>
@@ -3991,51 +3991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05418628v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chahine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vivaldi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brillant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105266" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05461904v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Spina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104390" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04976769v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.113836" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Migot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartoris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113524" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brillant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111401" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchetto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Plumecocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2013.03.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GN4SKGN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2013.03.045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZT3KVL4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aulery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bataille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.12.044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D8QCTQF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2010.07.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHJGPJ7S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gupta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasturel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XVKBTD6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giordano" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auvinen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davidovich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2009.09.011" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZX9CFT0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974268v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2010.1719" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972616v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.12.004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5BVX975-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. van Dorsselaere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cranga" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tregoures" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT10-A10326" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490063v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.014110" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446066v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.009" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST521STQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/28/285602" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Husson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bataille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005077v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dickson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducros" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.07.010" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62S458TJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.184110" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasturel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gupta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701235814" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.06.022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180697v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361785v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hussaini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04100245v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04059511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40184" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04112376v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brillant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fourr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Migot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04074255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05228444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. van Dorsselaere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kissane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409343v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mendez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04976769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Spina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Brillant" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Vivaldi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Colin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2025.113836" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05461904v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluidstructs.2025.104390" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05418628v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Chahine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105266" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891734v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Migot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sartoris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2024.113524" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04039432v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brillant" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimmy Martin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2021.111401" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111579v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchetto" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Plumecocq" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2013.03.022" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4GN4SKGN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111574v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anucene.2013.03.045" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5ZT3KVL4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909525v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aulery" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Monod" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bataille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2011.12.044" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3D8QCTQF-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924840v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2010.07.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MHJGPJ7S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00640089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gupta" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasturel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2011.02.054" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0XVKBTD6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490063v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.014110" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972643v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giordano" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Auvinen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Colombani" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Davidovich" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnucene.2009.09.011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SZX9CFT0-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974268v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1524/ract.2010.1719" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972616v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2009.12.004" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K5BVX975-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. van Dorsselaere" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chatelard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cranga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tregoures" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NT10-A10326" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00434240v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/21/28/285602" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446066v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2008.12.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ST521STQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Husson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bataille" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ducros" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03002303v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.184110" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005077v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dickson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ducros" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucengdes.2008.07.010" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-62S458TJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513819v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pasturel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gupta" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430701235814" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02360120v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2007.06.022" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361785v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00180697v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361784v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hussaini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04100245v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04059511v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13182/NURETH20-40184" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04112376v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Brillant" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fourr&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Migot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04074255v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05228444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. van Dorsselaere" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jacq" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kissane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/395/1/012026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409343v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mendez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dupont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Duval" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laguionie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>