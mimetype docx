--- v0 (2026-03-16)
+++ v1 (2026-04-28)
@@ -234,533 +234,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Ecosystem Adaptation through Allostasis (DEA-A) Model: Conceptual Presentation of an Integrative Theoretical Framework for Global Health Change</w:t>
+                <w:t xml:space="preserve">An outreach strategy to increase uptake of vaginal self-sampling for cervical cancer screening in older French women: The RIDECA interventional research protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Nina Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergana Pehlivanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph21040432⟩</w:t>
+              <w:t xml:space="preserve">Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.17455057241292693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17455057241292693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689991v1</w:t>
+                <w:t xml:space="preserve">inserm-04788976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application, understanding, and appropriation of the Montessori method for persons with dementia: A qualitative pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Donadey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Erkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dementia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 23 (8), pp.1245‐1262. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+              <w:t xml:space="preserve">, 2024, 23 (8), pp.1245-1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/14713012241264910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690015v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04950303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An outreach strategy to increase uptake of vaginal self-sampling for cervical cancer screening in older French women: The RIDECA interventional research protocol</w:t>
+                <w:t xml:space="preserve">Dynamic Ecosystem Adaptation through Allostasis (DEA-A) Model: Conceptual Presentation of an Integrative Theoretical Framework for Global Health Change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Lareyre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women's Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20, pp.17455057241292693. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (4), pp.432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/17455057241292693⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph21040432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04788976v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application, understanding, and appropriation of the Montessori method for persons with dementia: A qualitative pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méryl Donadey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Erkes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dementia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 23 (8), pp.1245-1262. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+              <w:t xml:space="preserve">, 2024, 23 (8), pp.1245‐1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/14713012241264910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04950303v1</w:t>
+                <w:t xml:space="preserve">hal-04690015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégrer le travail dès le parcours de soins : modélisation et implantation de l’intervention FASTRACS (faciliter et soutenir le retour au travail après un cancer du sein)</w:t>
               </w:r>
@@ -880,90 +880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planning Individual and Population-Based Interventions in Global Health: Applying the DEA-A Framework to Promote Behavioral, Emotional, and/or Cognitive Change among Stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Lareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21 (3), pp.378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -991,823 +991,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Do EURO-D Scores Capture? Disentangling Trait and State Variances in Depression Symptoms Across the Adult Life Span in Nine European Nations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Production of a Patient Guide to Support Return to Work after Breast Cancer: An Application of Intervention MappingConception et production d’un guide patient pour accompagner la reprise du travail après un cancer du sein : une application de l’Intervention Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Rouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guittard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Gana</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10731911231153835⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (3), pp.167 - 179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/po.2023.044730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689913v1</w:t>
+                <w:t xml:space="preserve">hal-04615963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological adaptation in women with endometriosis: current knowledge and future research perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Green et al. Paranoid Thoughts Scale-revised”: Structural invariance and clinical utility of a brief version in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Madouini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Laraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Broc</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Margot Eisenblaetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13548506.2022.2113103⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 163, pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2023.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758174v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Green et al. Paranoid Thoughts Scale-revised”: Structural invariance and clinical utility of a brief version in schizophrenia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Raffard</w:t>
+                <w:t xml:space="preserve">Insertion des personnes en situation de handicap : intégrer les parties-prenantes à la construction d’un dispositif de mise en activité accompagnée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Clus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Madouini</w:t>
+                <w:t xml:space="preserve">Sonya Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Laraki</w:t>
+                <w:t xml:space="preserve">Gérard Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Eisenblaetter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Broc</w:t>
+                <w:t xml:space="preserve">Adrien Jourjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2023.05.036⟩</w:t>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 86 (3), pp.243-269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.863.0243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119271v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insertion des personnes en situation de handicap : intégrer les parties-prenantes à la construction d’un dispositif de mise en activité accompagnée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do teachers appropriate and implement a newly introduced reading and spelling instructional method? A qualitative investigation of barriers, levers, and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonya Yakimova</w:t>
+                <w:t xml:space="preserve">Virginie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Pithon</w:t>
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Jourjon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le travail humain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/th.863.0243⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10212-023-00780-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689929v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Production of a Patient Guide to Support Return to Work after Breast Cancer: An Application of Intervention MappingConception et production d’un guide patient pour accompagner la reprise du travail après un cancer du sein : une application de l’Intervention Mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">What Do EURO-D Scores Capture? Disentangling Trait and State Variances in Depression Symptoms Across the Adult Life Span in Nine European Nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nedjem Eddine Boudouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Salanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/po.2023.044730⟩</w:t>
+              <w:t xml:space="preserve">Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (8), pp.2580-2594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10731911231153835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615963v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do teachers appropriate and implement a newly introduced reading and spelling instructional method? A qualitative investigation of barriers, levers, and recommendations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Psychological adaptation in women with endometriosis: current knowledge and future research perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+                <w:t xml:space="preserve">G. Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Blanc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Broc</w:t>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.509-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10212-023-00780-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2022.2113103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437895v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Endometriosis diagnosis buffers reciprocal effects of emotional distress on pain experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Gevaudan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margaux Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1848,321 +1848,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A questionable version of the Post-Traumatic growth inventory-Short form in women diagnosed with breast cancer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality of life at school: Between vulnerability and robustness of students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Baguet-Marin</w:t>
+                <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fleur Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjhp.12604⟩</w:t>
+              <w:t xml:space="preserve">Psychology in the Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (8), pp.1686-1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pits.22719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755974v1</w:t>
+                <w:t xml:space="preserve">hal-04368604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life at school: Between vulnerability and robustness of students</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+                <w:t xml:space="preserve">A questionable version of the Post-Traumatic growth inventory-Short form in women diagnosed with breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Müller</w:t>
+                <w:t xml:space="preserve">Fanny Baguet-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Le Roux</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology in the Schools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 59 (8), pp.1686-1700. </w:t>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (4), pp.1314-1329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pits.22719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04368604v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attention-Deficit/Hyperactivity Disorder, Insomnia, and Sleepiness Symptoms among a Community Adult Sample: The Mediating Effect of Executive Behavioral Regulation and Metacognition Abilities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Madiouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebrun Cindy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2222,103 +2222,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pupils’ Adaptability at School, a Balance Between Demands and Resources?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Oger</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Fleur Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7, pp.814376. </w:t>
@@ -2350,2209 +2350,2209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’analyse typologique en classes et profils latents en psychologie : principes de base et applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Gana</w:t>
+                <w:t xml:space="preserve">Adaptation et validation française de l’échelle Job Demands-Resources (JD-R) en contexte scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Caumeil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Broc</w:t>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année psychologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/anpsy1.221.0185⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.184-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53967/cje-rce.v45i1.5071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03885130v1</w:t>
+                <w:t xml:space="preserve">hal-04689899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation et validation française de l’échelle Job Demands-Resources (JD-R) en contexte scolaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">L’analyse typologique en classes et profils latents en psychologie : principes de base et applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Caumeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 45, pp.184-226. </w:t>
+              <w:t xml:space="preserve">L'Année psychologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Vol. 122 (1), pp.185-222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53967/cje-rce.v45i1.5071⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/anpsy1.221.0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689899v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03885130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation transculturelle de tests et échelles de mesure psychologiques : guide pratique basé sur les Recommandations de la Commission Internationale des Tests et les Standards de pratique du testing de l’APA</w:t>
+                <w:t xml:space="preserve">Recommandations de l’ITC pour la traduction et l’adaptation de tests (seconde édition)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E. Boudouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">N. Calcagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Ben Youssef</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (3), pp.223-240. </w:t>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.175-200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2021.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2020.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689890v1</w:t>
+                <w:t xml:space="preserve">hal-04689873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and facilitators on hand hygiene and hydro-alcoholic solutions' use: representations of health professionals and prevention perspectives</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Adaptation transculturelle de tests et échelles de mesure psychologiques : guide pratique basé sur les Recommandations de la Commission Internationale des Tests et les Standards de pratique du testing de l’APA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Boudouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Calcagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Prevention in Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infpip.2021.100169⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.223-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2021.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03610419v1</w:t>
+                <w:t xml:space="preserve">hal-04689890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclaration de l’ITC sur l’utilisation des tests et autres instruments de mesure à des fins de recherche scientifique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Barriers and facilitators on hand hygiene and hydro-alcoholic solutions' use: representations of health professionals and prevention perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calcagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaelle Venier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Nasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ardichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (3), pp.201-207. </w:t>
+              <w:t xml:space="preserve">Infection Prevention in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (4), pp.100169. </w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2020.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.infpip.2021.100169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680189v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux cadres méthodo-épistémologiques du testing structurant la construction et l’adaptation de tests, références incontournables mais, hélas, largement ignorées. Illustration à partir de cinq revues françaises de psychologie</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Déclaration de l’ITC sur l’utilisation des tests et autres instruments de mesure à des fins de recherche scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Boudouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Calcagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Gana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (3), pp.209-221. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2021.01.001⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.201-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2020.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689887v1</w:t>
+                <w:t xml:space="preserve">hal-04680189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facilitators of and obstacles to consultation in patients with advanced basal cell carcinoma: a French pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Beylot-Barry</w:t>
+                <w:t xml:space="preserve">Deux cadres méthodo-épistémologiques du testing structurant la construction et l’adaptation de tests, références incontournables mais, hélas, largement ignorées. Illustration à partir de cinq revues françaises de psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E Boudouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Calcagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Dermatological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00403-020-02175-x⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.209-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2021.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03154977v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From neglect to earlier diagnosis: a qualitative meta-synthesis of psycho-social factors associated with consultation delay in advanced basal cell carcinoma</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Facilitators of and obstacles to consultation in patients with advanced basal cell carcinoma: a French pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garrouteigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Broc</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Beylot-Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13548506.2021.1952281⟩</w:t>
+              <w:t xml:space="preserve">Archives of Dermatological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00403-020-02175-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03328452v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03154977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faciliter et soutenir le retour au travail après un cancer du sein : partenariat chercheurs-acteurs dans un processus de modélisation d'une intervention</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From neglect to earlier diagnosis: a qualitative meta-synthesis of psycho-social factors associated with consultation delay in advanced basal cell carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Garrouteigt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beylot-Barry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Broc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Health Promotion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, pp.15-23. </w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1757975921993358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2021.1952281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03773235v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations de l’ITC pour la traduction et l’adaptation de tests (seconde édition)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Faciliter et soutenir le retour au travail après un cancer du sein : partenariat chercheurs-acteurs dans un processus de modélisation d'une intervention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Rouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guittard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (3), pp.175-200. </w:t>
+              <w:t xml:space="preserve">Global Health Promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, pp.15-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2020.06.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1757975921993358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04689873v1</w:t>
+                <w:t xml:space="preserve">hal-03773235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burnout académique en doctorat. Validation d’une échelle de burnout adaptée aux étudiants francophones en doctorat</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">International variation in managing locally advanced or recurrent rectal cancer: prospective benchmark analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca Shankland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+                <w:t xml:space="preserve">Q. Denost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Carter</w:t>
+                <w:t xml:space="preserve">M. Solomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. J. Tuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ghouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Cotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.01.011⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 107 (13), pp.1846-1854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bjs.11854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02096883v1</w:t>
+                <w:t xml:space="preserve">hal-03117523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the Sense of Agency: A French Adaptation and Validation of the Sense of Agency Scale (F-SoAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Crône</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.584145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International variation in managing locally advanced or recurrent rectal cancer: prospective benchmark analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Solomon</w:t>
+                <w:t xml:space="preserve">Burnout académique en doctorat. Validation d’une échelle de burnout adaptée aux étudiants francophones en doctorat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. J. Tuech</w:t>
+                <w:t xml:space="preserve">Rebecca Shankland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Ghouti</w:t>
+                <w:t xml:space="preserve">S Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Cotte</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 107 (13), pp.1846-1854. </w:t>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 178 (5), pp.517-524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/bjs.11854⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amp.2019.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117523v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence clinique en population dépressive d'un médiateur thérapeutique axé sur les ressources personnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Breast cancer specialists' perspective on their role in their patients' return to work: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lamort-Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Chakiba</w:t>
+                <w:t xml:space="preserve">Angélika Kochan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Carré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Valantin</w:t>
+                <w:t xml:space="preserve">Clémentine Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.003⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.3847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063674v1</w:t>
+                <w:t xml:space="preserve">hal-02431248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer specialists' perspective on their role in their patients' return to work: A qualitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pertinence clinique en population dépressive d'un médiateur thérapeutique axé sur les ressources personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gonzalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lamort-Bouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Broc</w:t>
+                <w:t xml:space="preserve">Julien Chakiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélika Kochan</w:t>
+                <w:t xml:space="preserve">Corinne Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Jordan</w:t>
+                <w:t xml:space="preserve">Stéphanie Valantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 12 p. </w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.169-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5271/sjweh.3847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431248v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le protocole individuel en psychologie : tutoriel à l’usage des psychologues praticiens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alimentation en établissement scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gallé-Tessonneau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Turcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Trottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.002⟩</w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.24-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2019.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486430v1</w:t>
+                <w:t xml:space="preserve">hal-03068171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation en établissement scolaire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Trottin</w:t>
+                <w:t xml:space="preserve">Le protocole individuel en psychologie : tutoriel à l’usage des psychologues praticiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Mosca</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Gallé-Tessonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Broc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 58, pp.24-27. </w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.153 - 167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2019.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068171v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03486430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a return to work intervention for breast cancer survivors with the Intervention Mapping protocol</w:t>
               </w:r>
@@ -4564,77 +4564,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (35), pp.1-13. </w:t>
@@ -4666,702 +4666,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03068172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyadic Cross-sectional Associations between Negative Mood, Marital Idealization, and Relationship Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Gana</w:t>
+                <w:t xml:space="preserve">Communiquer plus efficacement en prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaël Saada</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cazauvieilh</w:t>
+                <w:t xml:space="preserve">Arlette Edjolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00223980.2016.1211982⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063662v1</w:t>
+                <w:t xml:space="preserve">hal-03063659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer plus efficacement en prévention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dyadic Cross-sectional Associations between Negative Mood, Marital Idealization, and Relationship Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Koleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlette Edjolo</w:t>
+                <w:t xml:space="preserve">Christophe Cazauvieilh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65, pp.149-158. </w:t>
+              <w:t xml:space="preserve">Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 150, pp.897-915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00223980.2016.1211982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063659v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When applying guidelines becomes heuristic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Decision-making in fecal occult blood test compliance: A quali-quantitative study investigating motivational processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Denost</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/13548506.2016.1220598⟩</w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (4), pp. 58-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063657v1</w:t>
+                <w:t xml:space="preserve">hal-01687676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making in fecal occult blood test compliance: A quali-quantitative study investigating motivational processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Thérapie cognitive et comportementale et thérapie positive par le jeu : une étude pilote comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">I. Gendre</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Valantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Perrin</w:t>
+                <w:t xml:space="preserve">Evelyne Mollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violaine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.08.023⟩</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (2), pp.60-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687676v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02096460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapie cognitive et comportementale et thérapie positive par le jeu : une étude pilote comparative</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">When applying guidelines becomes heuristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Mollard</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violaine Blanc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quentin Denost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (2), pp.60-69. </w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.434-448. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2016.1220598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02096460v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored telephone counseling to increase adherence of underusers in a population-based colorectal cancer screening program with FOBT: a randomized controlled trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric-André Sauleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5412,103 +5412,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geriatric Depression Scale: does it measure depressive mood, depressive affect, or both?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cazauvieilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjem Eddine Boudouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (10), pp.1150-1157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5542,90 +5542,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dyadic Cross-sectional Associations between Depressive Mood, Relationship Satisfaction, and Common Dyadic Coping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5672,103 +5672,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subjective Wellbeing and Longevity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 85, pp.28-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5814,90 +5814,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As long as you've got your health</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5954,497 +5954,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the telephone motivational interviewing on the colorectal cancer screening participation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Efficacité comparée d'un choix informé et d'appels à la peur appliqués au dépistage du cancer colorectal. Une étude randomisée contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp.58-96</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063669v1</w:t>
+                <w:t xml:space="preserve">hal-03063667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between self-esteem and depressive mood in old age: Results from a six-year longitudinal study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Impact of the telephone motivational interviewing on the colorectal cancer screening participation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.paid.2015.03.021⟩</w:t>
+              <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 65, pp.133-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03133751v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité comparée d'un choix informé et d'appels à la peur appliqués au dépistage du cancer colorectal. Une étude randomisée contrôlée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Relationship between self-esteem and depressive mood in old age: Results from a six-year longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 82, pp.169-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2015.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063667v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored telephone counseling to increase adherence of underusers in an organized colorectal cancer screening program with FOBT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6523,103 +6523,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers et freins dans l'appropriation d'une méthode d'apprentissage de la lecture et de l'écriture en classe de CP : étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Malié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14eme Colloque international RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6657,51 +6657,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPARR 2 : Accompagner un « proche » accidenté grave Une évaluation des dimensions positives et négatives du vécu de &amp;quot;l'aidant&amp;quot; familial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6769,103 +6769,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le doctorat : du burnout à la résilience. Résultats préliminaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès mondial sur la résilience. Résilience et culture, culture de la résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6922,103 +6922,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'efficacité d'une méthode d'enseignement de la lecture et de l'écriture : une réflexion sur la complexité de ce travail et des propositions à partir de résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Malié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14eme Colloque international RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7075,64 +7075,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural equation modeling with lavaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions, 304 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7150,64 +7150,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la modélisation par équations structurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions, 304 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7225,64 +7225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caumeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur, 223 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7300,51 +7300,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour psychologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur, 206 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7362,51 +7362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stats Faciles avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur, 455 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7469,115 +7469,115 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students’ Quality of Life, Resources, and Promotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vouteau Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Research and Possibilities in Wellbeing Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer Nature Singapore, pp.21-45, 2023, </w:t>
+              <w:t xml:space="preserve">, Springer Nature Singapore, pp.21-45, 2023, 978-981-99-5608-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-99-5609-8_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -7590,51 +7590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler la Validité sur R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Loyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7717,90 +7717,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPARR 2 : Accompagner un « proche » accidenté grave Une évaluation des dimensions positives et négatives du vécu des accidentés de la route du Rhône et de leur « aidant » familial (proche accompagnant).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchara Bejaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 118 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -7858,51 +7858,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la motivation à l’implication : application de l’entretien motivationnel et de la communication engageante au dépistage du cancer colorectal. Études randomisées contrôlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Bordeaux, 2014. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014BORD0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -8098,51 +8098,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dutheil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Borgne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rapicault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Lamelot-Pelard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09381-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689991v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21040432" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04690015v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Donadey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Erkes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lembach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Camp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14713012241264910" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nina Caspar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Pehlivanska" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057241292693" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950303v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guittard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04690000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fassier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030378" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjem Eddine Boudouda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salanova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911231153835" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758174v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Broc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2022.2113103" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119271v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Madouini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Laraki" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Eisenblaetter" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.05.036" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clus" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pithon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jourjon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.863.0243" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615963v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044730" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leclercq" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00780-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gevaudan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjpain-2022-0021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755974v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baguet-Marin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12604" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368604v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Le Roux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22719" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Madiouni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Cindy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acac006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.814376" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03885130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caumeil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.221.0185" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689899v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53967/cje-rce.v45i1.5071" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689890v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Boudouda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Youssef" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calcagni" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2021.02.001" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610419v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calcagni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Venier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nasso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ardichen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infpip.2021.100169" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04680189v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.06.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689887v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E Boudouda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2021.01.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154977v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrouteigt" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beylot-Barry" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00403-020-02175-x" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beylot-Barry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2021.1952281" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975921993358" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689873v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.06.005" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096883v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carter" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689883v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hurault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Cr&#244;ne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tedesco" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.584145" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117523v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Denost" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solomon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tuech" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghouti" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cotte" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.11854" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063674v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chakiba" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Carr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Valantin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431248v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lika Kochan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jordan" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3847" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486430v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gall&#233;-Tessonneau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.002" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068171v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Turcot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bruno" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Trottin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mosca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2019.05.009" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouch&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00035" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063662v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Saada" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cazauvieilh" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2016.1211982" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063659v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Edjolo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.08.005" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063657v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denost" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1220598" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687676v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denis" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gendre" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.08.023" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096460v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mollard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Blanc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.12.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gendre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.336" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02467619v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.4582" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2016.1247759" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063665v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2016.04.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CFD7476-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063666v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.11.038" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN1WD6C7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063669v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.04.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133751v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alaphilippe" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.03.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH3GTG25-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063667v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063673v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(12)62975-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998182v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mali&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701444v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchara Bejaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935914v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Carter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998197v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054542v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054541v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054539v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054540v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051395v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468550v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;tais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vouteau Douet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-5609-8_2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01172497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0020" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dutheil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Borgne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rapicault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Lamelot-Pelard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09381-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nina Caspar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Pehlivanska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057241292693" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Donadey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Erkes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lembach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Camp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14713012241264910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21040432" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04690015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guittard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04690000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fassier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030378" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044730" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Madouini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Laraki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Eisenblaetter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.05.036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pithon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jourjon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.863.0243" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leclercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00780-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjem Eddine Boudouda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salanova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911231153835" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Broc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2022.2113103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gevaudan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjpain-2022-0021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368604v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Le Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22719" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baguet-Marin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12604" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Madiouni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Cindy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acac006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.814376" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53967/cje-rce.v45i1.5071" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03885130v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caumeil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.221.0185" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Boudouda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calcagni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Youssef" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.06.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2021.02.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610419v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calcagni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Venier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nasso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ardichen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infpip.2021.100169" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04680189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.06.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E Boudouda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2021.01.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrouteigt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beylot-Barry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00403-020-02175-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beylot-Barry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2021.1952281" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773235v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975921993358" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Denost" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solomon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tuech" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghouti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cotte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.11854" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689883v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hurault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Cr&#244;ne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tedesco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.584145" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096883v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431248v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lika Kochan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jordan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3847" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chakiba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Carr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Valantin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068171v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Turcot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bruno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Trottin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mosca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2019.05.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gall&#233;-Tessonneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouch&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00035" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063659v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Edjolo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.08.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063662v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Saada" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cazauvieilh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2016.1211982" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687676v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gendre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.08.023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096460v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mollard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Blanc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.12.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063657v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1220598" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gendre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.336" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02467619v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.4582" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2016.1247759" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063665v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2016.04.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CFD7476-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063666v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.11.038" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN1WD6C7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063667v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.04.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alaphilippe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.03.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH3GTG25-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063673v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(12)62975-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998182v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mali&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701444v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchara Bejaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935914v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Carter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998197v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054542v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054541v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054539v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054540v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051395v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468550v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;tais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vouteau Douet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-5609-8_2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01172497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0020" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>