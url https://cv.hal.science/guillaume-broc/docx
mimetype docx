--- v1 (2026-04-28)
+++ v2 (2026-05-19)
@@ -66,6440 +66,6557 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patient-partner support for breast cancer survivors: a cross-sectional comparative study assessing the effects on emotional distress, coping, perceived control, and perceived social support</w:t>
+                <w:t xml:space="preserve">Exploring the pain and substance use in endometriosis: A transactional model investigation with a focus on cannabinoids and opioids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Branchereau</w:t>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Dutheil</w:t>
+                <w:t xml:space="preserve">Margaux Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Le Borgne</w:t>
+                <w:t xml:space="preserve">Anthony Gauduchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Rapicault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emeline Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-025-09381-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endometriosis and Pelvic Pain Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/22840265261438172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064345v1</w:t>
+                <w:t xml:space="preserve">hal-05616142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An outreach strategy to increase uptake of vaginal self-sampling for cervical cancer screening in older French women: The RIDECA interventional research protocol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Patient-partner support for breast cancer survivors: a cross-sectional comparative study assessing the effects on emotional distress, coping, perceived control, and perceived social support</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Branchereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Lareyre</w:t>
+                <w:t xml:space="preserve">Sabine Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+                <w:t xml:space="preserve">Clémence Rapicault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Broc</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gergana Pehlivanska</w:t>
+                <w:t xml:space="preserve">Juliane Lamelot-Pelard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Women's Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/17455057241292693⟩</w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (5), pp.431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00520-025-09381-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04788976v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05064345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application, understanding, and appropriation of the Montessori method for persons with dementia: A qualitative pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Donadey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Erkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méryl Donadey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Broc</w:t>
+                <w:t xml:space="preserve">Marie Lembach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cameron Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dementia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 23 (8), pp.1245-1262. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/14713012241264910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04950303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Ecosystem Adaptation through Allostasis (DEA-A) Model: Conceptual Presentation of an Integrative Theoretical Framework for Global Health Change</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An outreach strategy to increase uptake of vaginal self-sampling for cervical cancer screening in older French women: The RIDECA interventional research protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Mollevi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Brunel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Nina Caspar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gergana Pehlivanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijerph21040432⟩</w:t>
+              <w:t xml:space="preserve">Women's Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.17455057241292693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/17455057241292693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689991v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04788976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application, understanding, and appropriation of the Montessori method for persons with dementia: A qualitative pilot study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dynamic Ecosystem Adaptation through Allostasis (DEA-A) Model: Conceptual Presentation of an Integrative Theoretical Framework for Global Health Change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dementia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/14713012241264910⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (4), pp.432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph21040432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690015v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrer le travail dès le parcours de soins : modélisation et implantation de l’intervention FASTRACS (faciliter et soutenir le retour au travail après un cancer du sein)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julien Carretier</w:t>
+                <w:t xml:space="preserve">Application, understanding, and appropriation of the Montessori method for persons with dementia: A qualitative pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méryl Donadey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Erkes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lembach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cameron Camp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102142⟩</w:t>
+              <w:t xml:space="preserve">Dementia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (8), pp.1245‐1262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14713012241264910⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615971v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04690015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning Individual and Population-Based Interventions in Global Health: Applying the DEA-A Framework to Promote Behavioral, Emotional, and/or Cognitive Change among Stakeholders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Broc</w:t>
+                <w:t xml:space="preserve">Intégrer le travail dès le parcours de soins : modélisation et implantation de l’intervention FASTRACS (faciliter et soutenir le retour au travail après un cancer du sein)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guittard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Fervers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste Fassier</w:t>
+                <w:t xml:space="preserve">Sabrina Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Raffard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (3), pp.378. </w:t>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 85 (2-3), pp.102142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph21030378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2024.102142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04690000v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Production of a Patient Guide to Support Return to Work after Breast Cancer: An Application of Intervention MappingConception et production d’un guide patient pour accompagner la reprise du travail après un cancer du sein : une application de l’Intervention Mapping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Planning Individual and Population-Based Interventions in Global Health: Applying the DEA-A Framework to Promote Behavioral, Emotional, and/or Cognitive Change among Stakeholders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Peron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Baptiste Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lareyre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/po.2023.044730⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (3), pp.378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijerph21030378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615963v1</w:t>
+                <w:t xml:space="preserve">hal-04690000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Green et al. Paranoid Thoughts Scale-revised”: Structural invariance and clinical utility of a brief version in schizophrenia</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How do teachers appropriate and implement a newly introduced reading and spelling instructional method? A qualitative investigation of barriers, levers, and recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Laraki</w:t>
+                <w:t xml:space="preserve">Virginie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Eisenblaetter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2023.05.036⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10212-023-00780-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119271v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion des personnes en situation de handicap : intégrer les parties-prenantes à la construction d’un dispositif de mise en activité accompagnée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Clus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonya Yakimova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Pithon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jourjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 86 (3), pp.243-269. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/th.863.0243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do teachers appropriate and implement a newly introduced reading and spelling instructional method? A qualitative investigation of barriers, levers, and recommendations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginie Leclercq</w:t>
+                <w:t xml:space="preserve">“Green et al. Paranoid Thoughts Scale-revised”: Structural invariance and clinical utility of a brief version in schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Raffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
+                <w:t xml:space="preserve">Clarisse Madouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Blanc</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Yasmine Laraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Eisenblaetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Psychology of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10212-023-00780-8⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychiatric Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 163, pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychires.2023.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04437895v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04119271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Do EURO-D Scores Capture? Disentangling Trait and State Variances in Depression Symptoms Across the Adult Life Span in Nine European Nations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Gana</w:t>
+                <w:t xml:space="preserve">Design and Production of a Patient Guide to Support Return to Work after Breast Cancer: An Application of Intervention MappingConception et production d’un guide patient pour accompagner la reprise du travail après un cancer du sein : une application de l’Intervention Mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Carretier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Rouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nedjem Eddine Boudouda</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assessment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10731911231153835⟩</w:t>
+              <w:t xml:space="preserve">Psycho-Oncologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (3), pp.167 - 179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32604/po.2023.044730⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689913v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychological adaptation in women with endometriosis: current knowledge and future research perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What Do EURO-D Scores Capture? Disentangling Trait and State Variances in Depression Symptoms Across the Adult Life Span in Nine European Nations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Broc</w:t>
+                <w:t xml:space="preserve">Nedjem Eddine Boudouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Porro</w:t>
+                <w:t xml:space="preserve">Thomas Salanova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (2), pp.509-516. </w:t>
+              <w:t xml:space="preserve">Assessment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (8), pp.2580-2594. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13548506.2022.2113103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10731911231153835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758174v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endometriosis diagnosis buffers reciprocal effects of emotional distress on pain experience</w:t>
+                <w:t xml:space="preserve">Psychological adaptation in women with endometriosis: current knowledge and future research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Gevaudan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Broc</w:t>
+                <w:t xml:space="preserve">G. Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Chauchard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Bertrand Porro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margaux Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Pain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (1), pp.200-207. </w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (2), pp.509-516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/sjpain-2022-0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2022.2113103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04324609v1</w:t>
+                <w:t xml:space="preserve">hal-03758174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality of life at school: Between vulnerability and robustness of students</w:t>
+                <w:t xml:space="preserve">Endometriosis diagnosis buffers reciprocal effects of emotional distress on pain experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Oger</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lucie Gevaudan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology in the Schools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pits.22719⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Pain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.200-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sjpain-2022-0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04368604v1</w:t>
+                <w:t xml:space="preserve">hal-04324609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A questionable version of the Post-Traumatic growth inventory-Short form in women diagnosed with breast cancer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Broc</w:t>
+                <w:t xml:space="preserve">Quality of life at school: Between vulnerability and robustness of students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Baguet-Marin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fleur Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjhp.12604⟩</w:t>
+              <w:t xml:space="preserve">Psychology in the Schools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 59 (8), pp.1686-1700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pits.22719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03755974v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04368604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attention-Deficit/Hyperactivity Disorder, Insomnia, and Sleepiness Symptoms among a Community Adult Sample: The Mediating Effect of Executive Behavioral Regulation and Metacognition Abilities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A questionable version of the Post-Traumatic growth inventory-Short form in women diagnosed with breast cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Porro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Baguet-Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Madiouni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bayard</w:t>
+                <w:t xml:space="preserve">Florence Cousson-Gélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/arclin/acac006⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (4), pp.1314-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjhp.12604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034197v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03755974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pupils’ Adaptability at School, a Balance Between Demands and Resources?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleur Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Education </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7, pp.814376. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/feduc.2022.814376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation et validation française de l’échelle Job Demands-Resources (JD-R) en contexte scolaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Attention-Deficit/Hyperactivity Disorder, Insomnia, and Sleepiness Symptoms among a Community Adult Sample: The Mediating Effect of Executive Behavioral Regulation and Metacognition Abilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Madiouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebrun Cindy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Rotonda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
+                <w:t xml:space="preserve">Sophie Bayard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53967/cje-rce.v45i1.5071⟩</w:t>
+              <w:t xml:space="preserve">Archives of Clinical Neuropsychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (5), pp.916-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/arclin/acac006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689899v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse typologique en classes et profils latents en psychologie : principes de base et applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caumeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Année psychologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vol. 122 (1), pp.185-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/anpsy1.221.0185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommandations de l’ITC pour la traduction et l’adaptation de tests (seconde édition)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation et validation française de l’échelle Job Demands-Resources (JD-R) en contexte scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Oger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Rotonda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Gana</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">S. Ben Youssef</w:t>
+                <w:t xml:space="preserve">Cyril Tarquinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2020.06.005⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 45, pp.184-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53967/cje-rce.v45i1.5071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689873v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation transculturelle de tests et échelles de mesure psychologiques : guide pratique basé sur les Recommandations de la Commission Internationale des Tests et les Standards de pratique du testing de l’APA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Déclaration de l’ITC sur l’utilisation des tests et autres instruments de mesure à des fins de recherche scientifique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E. Boudouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Calcagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (3), pp.223-240. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2021.02.001⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.201-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2020.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689890v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barriers and facilitators on hand hygiene and hydro-alcoholic solutions' use: representations of health professionals and prevention perspectives</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deux cadres méthodo-épistémologiques du testing structurant la construction et l’adaptation de tests, références incontournables mais, hélas, largement ignorées. Illustration à partir de cinq revues françaises de psychologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Gaelle Venier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">N.E Boudouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Calcagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infection Prevention in Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.infpip.2021.100169⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.209-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2021.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03610419v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déclaration de l’ITC sur l’utilisation des tests et autres instruments de mesure à des fins de recherche scientifique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Adaptation transculturelle de tests et échelles de mesure psychologiques : guide pratique basé sur les Recommandations de la Commission Internationale des Tests et les Standards de pratique du testing de l’APA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E. Boudouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ben Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Calcagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 27 (3), pp.201-207. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2020.06.001⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.223-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2021.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04680189v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deux cadres méthodo-épistémologiques du testing structurant la construction et l’adaptation de tests, références incontournables mais, hélas, largement ignorées. Illustration à partir de cinq revues françaises de psychologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Barriers and facilitators on hand hygiene and hydro-alcoholic solutions' use: representations of health professionals and prevention perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Calcagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Gaelle Venier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.E Boudouda</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Raymond Nasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ardichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2021.01.001⟩</w:t>
+              <w:t xml:space="preserve">Infection Prevention in Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 3 (4), pp.100169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.infpip.2021.100169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04689887v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03610419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facilitators of and obstacles to consultation in patients with advanced basal cell carcinoma: a French pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Garrouteigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Beylot-Barry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Dermatological Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00403-020-02175-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03154977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From neglect to earlier diagnosis: a qualitative meta-synthesis of psycho-social factors associated with consultation delay in advanced basal cell carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Legrand</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Garrouteigt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beylot-Barry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.1-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/13548506.2021.1952281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faciliter et soutenir le retour au travail après un cancer du sein : partenariat chercheurs-acteurs dans un processus de modélisation d'une intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Rouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Guittard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Carretier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Health Promotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28, pp.15-23. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1757975921993358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">International variation in managing locally advanced or recurrent rectal cancer: prospective benchmark analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recommandations de l’ITC pour la traduction et l’adaptation de tests (seconde édition)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Boudouda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Calcagni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bjs.11854⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (3), pp.175-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2020.06.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03117523v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04689873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the Sense of Agency: A French Adaptation and Validation of the Sense of Agency Scale (F-SoAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Hurault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Crône</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Tedesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Brunel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyg.2020.584145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burnout académique en doctorat. Validation d’une échelle de burnout adaptée aux étudiants francophones en doctorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 178 (5), pp.517-524. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.amp.2019.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breast cancer specialists' perspective on their role in their patients' return to work: A qualitative study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">International variation in managing locally advanced or recurrent rectal cancer: prospective benchmark analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Denost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Solomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. J. Tuech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ghouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lamort-Bouche</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Jordan</w:t>
+                <w:t xml:space="preserve">E. Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5271/sjweh.3847⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 107 (13), pp.1846-1854. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bjs.11854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02431248v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertinence clinique en population dépressive d'un médiateur thérapeutique axé sur les ressources personnelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Breast cancer specialists' perspective on their role in their patients' return to work: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lamort-Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélika Kochan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Gonzalès</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Valantin</w:t>
+                <w:t xml:space="preserve">Clémentine Jordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.003⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.3847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063674v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02431248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation en établissement scolaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pertinence clinique en population dépressive d'un médiateur thérapeutique axé sur les ressources personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Gonzalès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Chakiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Turcot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Broc</w:t>
+                <w:t xml:space="preserve">Stéphanie Valantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revssu.2019.05.009⟩</w:t>
+              <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.169-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068171v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le protocole individuel en psychologie : tutoriel à l’usage des psychologues praticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gallé-Tessonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Psychologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 25, pp.153 - 167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.prps.2018.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing a return to work intervention for breast cancer survivors with the Intervention Mapping protocol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+                <w:t xml:space="preserve">Alimentation en établissement scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Turcot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Trottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Anthony Mosca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Peron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (35), pp.1-13. </w:t>
+              <w:t xml:space="preserve">La Revue de Santé Scolaire et Universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58, pp.24-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpubh.2018.00035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.revssu.2019.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03068172v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03068171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer plus efficacement en prévention</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Developing a return to work intervention for breast cancer survivors with the Intervention Mapping protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lamort-Bouché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Guittard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Peron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 65, pp.149-158. </w:t>
+              <w:t xml:space="preserve">Frontiers in Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (35), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpubh.2018.00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063659v1</w:t>
+                <w:t xml:space="preserve">hal-03068172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyadic Cross-sectional Associations between Negative Mood, Marital Idealization, and Relationship Quality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Gana</w:t>
+                <w:t xml:space="preserve">Communiquer plus efficacement en prévention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaël Saada</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Cazauvieilh</w:t>
+                <w:t xml:space="preserve">Arlette Edjolo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00223980.2016.1211982⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.149-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063662v1</w:t>
+                <w:t xml:space="preserve">hal-03063659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision-making in fecal occult blood test compliance: A quali-quantitative study investigating motivational processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dyadic Cross-sectional Associations between Negative Mood, Marital Idealization, and Relationship Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Koleck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Denis</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Cazauvieilh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.08.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 150, pp.897-915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00223980.2016.1211982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01687676v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérapie cognitive et comportementale et thérapie positive par le jeu : une étude pilote comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Valantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Mollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 27 (2), pp.60-69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jtcc.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02096460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When applying guidelines becomes heuristic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Decision-making in fecal occult blood test compliance: A quali-quantitative study investigating motivational processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Gana</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Fassier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Denost</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 22, pp.434-448. </w:t>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (4), pp. 58-65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/13548506.2016.1220598⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2017.08.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063657v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01687676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored telephone counseling to increase adherence of underusers in a population-based colorectal cancer screening program with FOBT: a randomized controlled trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When applying guidelines becomes heuristic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Denis</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quentin Denost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.336⟩</w:t>
+              <w:t xml:space="preserve">Psychology, Health and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22, pp.434-448. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/13548506.2016.1220598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063664v1</w:t>
+                <w:t xml:space="preserve">hal-03063657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geriatric Depression Scale: does it measure depressive mood, depressive affect, or both?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Cazauvieilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nedjem Eddine Boudouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Geriatric Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 32 (10), pp.1150-1157. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/gps.4582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02467619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dyadic Cross-sectional Associations between Depressive Mood, Relationship Satisfaction, and Common Dyadic Coping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Tailored telephone counseling to increase adherence of underusers in a population-based colorectal cancer screening program with FOBT: a randomized controlled trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Untas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric-André Sauleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marriage and Family Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 53 (6), pp.1-24. </w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.17-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01494929.2016.1247759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.06.336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063663v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subjective Wellbeing and Longevity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Dyadic Cross-sectional Associations between Depressive Mood, Relationship Satisfaction, and Common Dyadic Coping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yaël Saada</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Amieva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bruno Quintard</w:t>
+                <w:t xml:space="preserve">Aurélie Untas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 85, pp.28-34. </w:t>
+              <w:t xml:space="preserve">Marriage and Family Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 53 (6), pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2016.04.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01494929.2016.1247759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063665v1</w:t>
+                <w:t xml:space="preserve">hal-03063663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">As long as you've got your health</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Subjective Wellbeing and Longevity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Amieva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Quintard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Science and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 150, pp.231-238. </w:t>
+              <w:t xml:space="preserve">Journal of Psychosomatic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 85, pp.28-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2015.11.038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpsychores.2016.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03063666v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacité comparée d'un choix informé et d'appels à la peur appliqués au dépistage du cancer colorectal. Une étude randomisée contrôlée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">As long as you've got your health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Saada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Perrin</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Quintard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Amieva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Social Science and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 150, pp.231-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socscimed.2015.11.038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03063667v1</w:t>
+                <w:t xml:space="preserve">hal-03063666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of the telephone motivational interviewing on the colorectal cancer screening participation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 65, pp.133-142. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.erap.2015.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between self-esteem and depressive mood in old age: Results from a six-year longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Saada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Personality and Individual Differences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 82, pp.169-174. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paid.2015.03.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Efficacité comparée d'un choix informé et d'appels à la peur appliqués au dépistage du cancer colorectal. Une étude randomisée contrôlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Broc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Gana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Psychologie Sociale = International review of social psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28 (3), pp.58-96</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03063667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tailored telephone counseling to increase adherence of underusers in an organized colorectal cancer screening program with FOBT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gastroenterology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 142 (5), pp.S767-S768. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0016-5085(12)62975-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6509,396 +6626,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leviers et freins dans l'appropriation d'une méthode d'apprentissage de la lecture et de l'écriture en classe de CP : étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Malié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14eme Colloque international RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPARR 2 : Accompagner un « proche » accidenté grave Une évaluation des dimensions positives et négatives du vécu de &amp;quot;l'aidant&amp;quot; familial.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Mazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchara Bejaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 Ans de l'IRESP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, PARIS, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01701444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le doctorat : du burnout à la résilience. Résultats préliminaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Bouteyre Verdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca Shankland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzan Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Martin-Krumm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès mondial sur la résilience. Résilience et culture, culture de la résilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02935914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6908,150 +7025,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesurer l'efficacité d'une méthode d'enseignement de la lecture et de l'écriture : une réflexion sur la complexité de ce travail et des propositions à partir de résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bellocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Malié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14eme Colloque international RIPSYDEVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04998197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7061,378 +7178,378 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural equation modeling with lavaan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions, 304 p., 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction à la modélisation par équations structurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Gana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ISTE Editions, 304 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Caumeil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur, 223 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthodologie pour psychologues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur, 206 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stats Faciles avec R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur, 455 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03051395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7442,245 +7559,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Students’ Quality of Life, Resources, and Promotion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Métais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Vouteau Douet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Müller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Research and Possibilities in Wellbeing Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Singapore, pp.21-45, 2023, 978-981-99-5608-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-99-5609-8_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôler la Validité sur R</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déborah Loyal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stats faciles avec R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7690,151 +7807,151 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ESPARR 2 : Accompagner un « proche » accidenté grave Une évaluation des dimensions positives et négatives du vécu des accidentés de la route du Rhône et de leur « aidant » familial (proche accompagnant).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Hours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Koleck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrette Charnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchara Bejaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFSTTAR - Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux. 2017, 118 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7844,114 +7961,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la motivation à l’implication : application de l’entretien motivationnel et de la communication engageante au dépistage du cancer colorectal. Études randomisées contrôlées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Broc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université de Bordeaux, 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014BORD0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01172497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId242"/>
+      <w:footerReference w:type="default" r:id="rId245"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8098,51 +8215,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064345v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dutheil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Borgne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rapicault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Lamelot-Pelard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09381-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788976v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nina Caspar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Pehlivanska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057241292693" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950303v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Donadey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Erkes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lembach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Camp" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14713012241264910" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689991v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21040432" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04690015v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guittard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102142" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04690000v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fassier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030378" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615963v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044730" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119271v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Madouini" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Laraki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Eisenblaetter" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.05.036" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689929v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pithon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jourjon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.863.0243" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437895v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leclercq" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00780-8" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjem Eddine Boudouda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salanova" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911231153835" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758174v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Broc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2022.2113103" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324609v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gevaudan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjpain-2022-0021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368604v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Le Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22719" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755974v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baguet-Marin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12604" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034197v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Madiouni" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Cindy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acac006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689904v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.814376" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689899v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53967/cje-rce.v45i1.5071" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03885130v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caumeil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.221.0185" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689873v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Boudouda" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calcagni" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Youssef" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.06.005" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689890v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2021.02.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610419v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calcagni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Venier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nasso" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ardichen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infpip.2021.100169" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04680189v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.06.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689887v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E Boudouda" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2021.01.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154977v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrouteigt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beylot-Barry" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00403-020-02175-x" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beylot-Barry" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2021.1952281" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773235v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975921993358" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117523v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Denost" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solomon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tuech" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghouti" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cotte" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.11854" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689883v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hurault" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Cr&#244;ne" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tedesco" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.584145" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096883v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.011" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431248v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lika Kochan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jordan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3847" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chakiba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Carr&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Valantin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068171v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Turcot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bruno" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Trottin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mosca" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2019.05.009" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486430v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gall&#233;-Tessonneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.002" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068172v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouch&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00035" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063659v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Edjolo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.08.005" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063662v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Saada" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cazauvieilh" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2016.1211982" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687676v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denis" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gendre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.08.023" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096460v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mollard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Blanc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.12.002" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063657v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denost" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1220598" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063664v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gendre" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.336" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02467619v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.4582" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063663v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2016.1247759" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063665v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2016.04.004" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CFD7476-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063666v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.11.038" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN1WD6C7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063667v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063669v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.04.002" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133751v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alaphilippe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.03.021" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH3GTG25-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063673v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(12)62975-8" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998182v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mali&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701444v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazaux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchara Bejaoui" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935914v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Carter" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998197v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054542v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054541v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054539v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054540v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051395v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468550v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;tais" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vouteau Douet" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-5609-8_2" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575216v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01172497v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0020" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616142v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Broc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Le Borgne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Gauduchon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/22840265261438172" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064345v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Branchereau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Dutheil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rapicault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Lamelot-Pelard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-09381-1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04950303v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;ryl Donadey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Erkes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lembach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Camp" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14713012241264910" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04788976v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lareyre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mollevi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nina Caspar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gergana Pehlivanska" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/17455057241292693" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689991v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Brunel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21040432" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04690015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615971v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Fassier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guittard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Rouat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Carretier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102142" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04690000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Fassier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph21030378" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Leclercq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bellocchi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Blanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10212-023-00780-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689929v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonya Yakimova" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pithon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jourjon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.863.0243" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119271v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Madouini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Laraki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Eisenblaetter" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychires.2023.05.036" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615963v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Peron" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/po.2023.044730" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689913v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Gana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nedjem Eddine Boudouda" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Salanova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911231153835" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758174v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Broc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Porro" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2022.2113103" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324609v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gevaudan" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sjpain-2022-0021" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368604v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Oger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Fenouillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita M&#252;ller" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Le Roux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pits.22719" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755974v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Baguet-Marin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cousson-G&#233;lie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjhp.12604" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689904v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2022.814376" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Madiouni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Cindy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bayard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/arclin/acac006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-03885130v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Caumeil" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.221.0185" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689899v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Rotonda" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Tarquinio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53967/cje-rce.v45i1.5071" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04680189v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gana" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Boudouda" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Youssef" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Calcagni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.06.001" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689887v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E Boudouda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2021.01.001" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2021.02.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610419v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Calcagni" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Gaelle Venier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Nasso" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ardichen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infpip.2021.100169" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Garrouteigt" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Quintard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Beylot-Barry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00403-020-02175-x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328452v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beylot-Barry" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2021.1952281" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773235v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1757975921993358" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689873v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2020.06.005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04689883v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hurault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Cr&#244;ne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Tedesco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.584145" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096883v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Shankland" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Carter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Bouteyre Verdier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amp.2019.01.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117523v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Denost" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solomon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. J. Tuech" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghouti" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cotte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bjs.11854" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02431248v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouche" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lika Kochan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Jordan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3847" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063674v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Gonzal&#232;s" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Chakiba" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Carr&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Valantin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.003" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03486430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gall&#233;-Tessonneau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prps.2018.11.002" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068171v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Turcot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bruno" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Trottin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mosca" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revssu.2019.05.009" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03068172v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lamort-Bouch&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpubh.2018.00035" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063659v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Edjolo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.08.005" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063662v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Saada" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Koleck" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cazauvieilh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00223980.2016.1211982" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02096460v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mollard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Blanc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.12.002" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687676v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gendre" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perrin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2017.08.023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063657v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Denost" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13548506.2016.1220598" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-02467619v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bailly" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gps.4582" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063664v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Denis" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gendre" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric-Andr&#233; Sauleau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.06.336" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063663v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Untas" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01494929.2016.1247759" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063665v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Amieva" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpsychores.2016.04.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CFD7476-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063666v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2015.11.038" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GN1WD6C7-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063669v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Perrin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2015.04.002" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133751v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alaphilippe" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paid.2015.03.021" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH3GTG25-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063667v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063673v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(12)62975-8" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998182v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mali&#233;" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701444v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Hours" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrette Charnay" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mazaux" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchara Bejaoui" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935914v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Carter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04998197v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054542v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054541v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054539v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054540v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03051395v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468550v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment M&#233;tais" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Vouteau Douet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-99-5609-8_2" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483442v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Loyal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575216v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01172497v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014BORD0020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>