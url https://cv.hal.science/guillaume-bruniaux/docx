--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -162,2116 +162,2250 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier le site de Carnac par les méthodes géophysiques</w:t>
+                <w:t xml:space="preserve">Multi‐Method Geophysical Surveys Between and Around the Kerlescan and the Manio Megalithic Alignments in Carnac (Morbihan, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ard</w:t>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vivien Mathé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Agogué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Paillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arp.70036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05451160v1</w:t>
+                <w:t xml:space="preserve">hal-05569557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of the Mid–Late Holocene coastline variations of the Ras al-Jinz site (Sultanate of Oman) using UAV technology photogrammetry, electromagnetic survey, and sedimentary archives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adrien Barra</w:t>
+                <w:t xml:space="preserve">Cartographier le site de Carnac par les méthodes géophysiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 646, pp.36-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333218v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05451160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution paléogéographique du bas estuaire de la Charente et production du sel entre le Néolithique et l’Âge du Fer : le cas du site du Pontet (Saint-Nazaire, Charente-Maritime, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of the Mid–Late Holocene coastline variations of the Ras al-Jinz site (Sultanate of Oman) using UAV technology photogrammetry, electromagnetic survey, and sedimentary archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Lejot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Duquesne</w:t>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Adrien Barra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Onfray</w:t>
+                <w:t xml:space="preserve">Alexandre Patrick de Rorre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (2), pp.93-114. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 184, pp.106408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12ioc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2025.106408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766803v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhender les formes de l’habitat par la cartographie géophysique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolution paléogéographique du bas estuaire de la Charente et production du sel entre le Néolithique et l’Âge du Fer : le cas du site du Pontet (Saint-Nazaire, Charente-Maritime, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Duquesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Séverine Lemaître</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (2), pp.93-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12ioc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04833295v1</w:t>
+                <w:t xml:space="preserve">hal-04766803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thickness Estimation of the Soil‐Sedimentary Cover Inside Causewayed Enclosures to Locate an Occupation Layer: Map of the Archaeological Potential of the Neolithic Causewayed Enclosure of Le Pontet</w:t>
+                <w:t xml:space="preserve">Appréhender les formes de l’habitat par la cartographie géophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Vivien Mathé</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Prospection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de l’Association des Archéologues du Poitou et des Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 51, pp.9-17</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554243v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04833295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thapsus, port antique de Méditerranée</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Tranoy</w:t>
+                <w:t xml:space="preserve">Thickness Estimation of the Soil‐Sedimentary Cover Inside Causewayed Enclosures to Locate an Occupation Layer: Map of the Archaeological Potential of the Neolithic Causewayed Enclosure of Le Pontet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamen Sghaïer</w:t>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Brassous</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Ben Nejma</w:t>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.7660⟩</w:t>
+              <w:t xml:space="preserve">Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31 (2), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arp.1934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04297808v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The emergence of monumental architecture in Atlantic Europe: a fortified fifth-millennium BC enclosure in western France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thapsus, port antique de Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Tranoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamen Sghaïer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ben Nejma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2022.169⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.7660⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04001251v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04297808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussions sur la complémentarité de la méthode géomagnétique et de l’imagerie aérienne pour l’étude des enceintes néolithiques du Centre-Ouest de la France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The emergence of monumental architecture in Atlantic Europe: a fortified fifth-millennium BC enclosure in western France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Catherine Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 97 (391), pp.50-69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2022.169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738866v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La villa gallo-romaine des Chapelles à Port-des-Barques (Charente-Maritime) : acquis et perspectives de recherche sur une économie entre terre et mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Ephrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Bernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caussade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquitania</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38, pp.83-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03873317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porsuk - Zeyve Höyük : Rapport préliminaire des campagnes 2018 et 2019</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emine Köker Görçe</w:t>
+                <w:t xml:space="preserve">Discussions sur la complémentarité de la méthode géomagnétique et de l’imagerie aérienne pour l’étude des enceintes néolithiques du Centre-Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+                <w:t xml:space="preserve">Victor Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (1), pp.77-102</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112375v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porsuk – Zeyve Höyük 2018 Yılı Kazısı</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t>
+                <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marrast Anaïs</w:t>
+                <w:t xml:space="preserve">Emine Köker Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Munoz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kazi Sonuçlari Toplantisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (1), pp.471-485</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02375847v1</w:t>
+                <w:t xml:space="preserve">hal-03660318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porsuk – Zeyve Höyük 2018 Yılı Kazısı</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Porsuk - Zeyve Höyük : Rapport préliminaire des campagnes 2018 et 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emine Köker Görçe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kazi Sonuçlari Toplantisi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XXVIII, pp.145-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.1416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03660318v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palaeoenvironmental and archaeological records for the reconstruction of the ancient landscape of the Roman harbour of Narbonne (Aude, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Faisse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+                <w:t xml:space="preserve">Marrast Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Labussière</w:t>
+                <w:t xml:space="preserve">Olivia Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cavero</w:t>
+                <w:t xml:space="preserve">Guy Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 463, pp.124 - 139. </w:t>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.072⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679492v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02375847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data processing chain for high spatial resolution magnetic survey: Application on the Neolithic site of le Pontet (Charente-maritime, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Palaeoenvironmental and archaeological records for the reconstruction of the ancient landscape of the Roman harbour of Narbonne (Aude, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Labussière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Prospection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/arp.1590⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 463, pp.124 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2017.03.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633261v1</w:t>
+                <w:t xml:space="preserve">hal-01679492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospections géophysiques multi-méthodes de structures portuaires antiques à Narbonne (Aude, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Data processing chain for high spatial resolution magnetic survey: Application on the Neolithic site of le Pontet (Charente-maritime, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological Prospection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.3-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/arp.1590⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/archeosciences.4732⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01443793v1</w:t>
+                <w:t xml:space="preserve">hal-01633261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Prospections géophysiques multi-méthodes de structures portuaires antiques à Narbonne (Aude, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/archeosciences.4732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Photogrammetry Based Study of Ceramics Fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heritage in the Digital Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.643 - 656. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1260/2047-4970.3.4.643⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2281,1858 +2415,1858 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megalithism and monumental architecture in southwest France: contributions of recent research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Lüth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference "The early Neolithic of Northern Europe: new approaches to migration, movement and social connection"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Copenhagen -, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution de l'estuaire de la Charente : apport des données autour du site du Pontet (Charente-Maritime, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Duquesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Carozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Onfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Emmanuel BLAISE; Olivier COHEN; Marie-Hélène RUZ; Arnaud HEQUETTE, May 2023, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le défi du mégalithisme en 3D : les imageries face aux monumentalismes du Néolithique (Projet MONUMEN)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discrimination spatiale d’une enceinte fossoyée néolithique pour la localisation d’un niveau d’occupation : carte de potentiel archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">23e colloque du GMPCA – Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662458v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination spatiale d’une enceinte fossoyée néolithique pour la localisation d’un niveau d’occupation : carte de potentiel archéologique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le défi du mégalithisme en 3D : les imageries face aux monumentalismes du Néolithique (Projet MONUMEN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e colloque du GMPCA – Archéométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911337v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03662458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolithic enclosures in the Central-Western part of France: the example of Thouars/Loudun territory (Deux-Sèvres/Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Meeting of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03441005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolithic enclosures in the Central-Western part of France: the example of Thouars/Loudun territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Meeting of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2020, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche comparative entre la prospection magnétique en champ total et en gradient vertical sur des enceintes fossoyées néolithiques (Grand-Ouest de la France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospection géophysique : des vestiges au territoire, et inversement !,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Lüth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospections géophysiques sur le site néolithique du &amp;quot;Pontet&amp;quot; (Saint-Nazaire-sur-Charente, Charente-Maritime)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approches de la paléogéographique de deux sites archéologiques en zones littorales par méthodes géophysiques : études préliminaires à l’implantation de carottages paléoenvironnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camus Adrien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bayonne, France</w:t>
+              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120697v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches de la paléogéographique de deux sites archéologiques en zones littorales par méthodes géophysiques : études préliminaires à l’implantation de carottages paléoenvironnementaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospections géophysiques sur le site néolithique du &amp;quot;Pontet&amp;quot; (Saint-Nazaire-sur-Charente, Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camus Adrien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Actes des Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03050677v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02120697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections géophysiques multi-méthodes et multi-échelles pour la description des milieux littoraux : études préliminaires à l’implantation de carottages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camus Adrien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïsse Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Flaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème colloque international du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GMPCA, UMR 6566 CReAAH, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spatial resolution magnetic survey on the Neolithic site of Le Pontet (Charente-Maritime, France): presentation of the method and associated processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospections géophysiques multi-méthodes et reconstitution paléogéographique du site néolithique du Pontet à Saint-Nazaire-sur-Charente (Charente-Maritime, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Metrology for Archaeology (MetroArcheo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Benevento, Italy. pp.550-555</w:t>
+              <w:t xml:space="preserve">20ème Colloque d'archéométrie du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, Université de Franche-Comté, Apr 2015, Besançon, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520765v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospections géophysiques multi-méthodes et reconstitution paléogéographique du site néolithique du Pontet à Saint-Nazaire-sur-Charente (Charente-Maritime, France)</w:t>
+                <w:t xml:space="preserve">Geophysical investigations into the Roman Port System of Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camus Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Colloque d'archéométrie du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMPCA, Université de Franche-Comté, Apr 2015, Besançon, France. pp.25</w:t>
+              <w:t xml:space="preserve">Harbours as objects of interdisciplinary research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01556495v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical investigations into the Roman Port System of Narbonne</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High spatial resolution magnetic survey on the Neolithic site of Le Pontet (Charente-Maritime, France): presentation of the method and associated processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Faisse</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hantrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harbours as objects of interdisciplinary research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">1st International Conference on Metrology for Archaeology (MetroArcheo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Benevento, Italy. pp.550-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979431v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics Fragments Digitization by Photogrammetry, Reconstructions and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théophane Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Culturage Heritage, EuroMed, 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Lemessos, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090145v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4142,1878 +4276,1878 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur l’intérêt des méthodes de prospection géophysique pour étudier les sites archéologiques sur l’estran. Exemples sur la façade atlantique française.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Augé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Large</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Dupont; Anna Baudry; Marie-Yvane Daire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone Press, pp.580, 2025, 9789464263411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections géophysiques et sondages archéologiques de deux sites à sel de la région de Rochefort-sur-Mer (Charente-Maritime, France) : caractérisation des structures et de la géométrie des dépôts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Landreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Dupont; Anna Baudry; Marie-Yvane Daire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sidestone Press, pp.580, 2025, 9789464263411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre ville et étang : le cours de l’Aude</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">10 ans de prospection géophysique sur des sites funéraires néolithiques dans le Ruffécois (Charente, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouézin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Kérouanton; Christophe Maitay; Yvan Praud; Ludovic Soler. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escale en Méditerranée Romaine. Les ports antiques de Narbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.84-89, 2024</w:t>
+              <w:t xml:space="preserve">La place des morts chez les vivants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.373-389, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855292v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 ans de prospection géophysique sur des sites funéraires néolithiques dans le Ruffécois (Charente, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Entre ville et étang : le cours de l’Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place des morts chez les vivants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.373-389, 2024, 979-10-90534-88-9</w:t>
+              <w:t xml:space="preserve">Escale en Méditerranée Romaine. Les ports antiques de Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.84-89, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834300v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monumentalisme du monde des morts et des vivants (4500-3500 av. J.-C.) : cas d’étude dans le centre-ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Lüth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Mens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Kerouanton; Christophe Maitay; Ivan Praud; Ludovic Soler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place des morts chez les vivants. Architectures, mémoires et rituels de la fin du Mésolithique à l'âge du Bronze. Actes des 4e Rencontres Nord/Sud de Préhistoire récente (Université de La Rochelle, Charente-Maritime, 27-30 avril 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mémoire LIX, Association des Publications Chauvinoises, pp.391-413, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat de Monte Mannu à Ossi (Sardaigne, Italie) : premiers résultats des campagnes 2019 et 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Soula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Tramoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kirsty Lilley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.225-236, 2023, 978-2-35842-033-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04567685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bras Melon à Bonneville, en Charente : un cas de réoccupation d’enceinte fossoyée néolithique par les populations de l’âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maitay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dandurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">APC. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">À l’ouest sans perdre le nord : liber amicorum José Gomez de Soto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LVII, pp.77-95, 2022, Mémoire, 979-10-90534-72-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03869178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un contexte archéologique très riche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Poncet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Ard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie d’une enceinte fossoyée du Néolithique récent dans le Centre-Ouest de la France : Bellevue à Chenommet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives d'Ecologie Préhistorique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.32-56, 2022, 9782358420297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Work (2018–2019) at Porsuk-Zeyve Höyük in Southern Cappadocia</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pour une approche multi-scalaire et multi-méthode du monumentalisme néolithique. L’exemple du programme ANR MONUMEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sharon R. Steadman; Gregory McMahon. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ard Vincent; Mens Emmanuel; Gandelin Muriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Archaeology of Anatolia, Recent Discoveries (2018-2020)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.132-145, 2021, 978-1-5275-7601-8</w:t>
+              <w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidestone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9789088909894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03498273v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche multi-scalaire et multi-méthode du monumentalisme néolithique. L’exemple du programme ANR MONUMEN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent Work (2018–2019) at Porsuk-Zeyve Höyük in Southern Cappadocia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emine Köker Gökçe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Ard</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Ard Vincent; Mens Emmanuel; Gandelin Muriel. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sharon R. Steadman; Gregory McMahon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9789088909894</w:t>
+              <w:t xml:space="preserve">The Archaeology of Anatolia, Recent Discoveries (2018-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IV, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.132-145, 2021, 978-1-5275-7601-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112403v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03498273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ancient Port of Narbonne: Five Centuries of Fluvio-Lagoonal Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Jézégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Cavero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Faisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Foucher M.; Dumont A.; Werther L.; Wollenberg D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inland harbours in Central Nodes: Junctions between Northern Europe and the Mediterranean Sea</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 38, RGZM, pp. 61-73, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospections géophysiques sur le site néolithique du Pontet (Saint-Nazaire-sur-Charente, Charente-Maritime)</w:t>
+                <w:t xml:space="preserve">Geophysical investigations into the roman port system of Narbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camus Adrien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marticorena P., Ard V., Hasler A., Cauliez J., Gilabert C., Sénépart I. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïsse Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. von Carnap-Bornheim, F. Daim, P. Ettel, Ur. Warnke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre deux mers et actualités de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d’Ecologie Préhistoriques, pp.181-186, 2018</w:t>
+              <w:t xml:space="preserve">Harbours as object of interdisciplinary research – Archaeology + History + Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 185-193., 2018, International Conference »Harbours as objects of interdisciplinary research – Archaeology + History + Geosciences« at the Christian-Albrechts-University in Kiel, 30.9.-3.10.2015, within the framework of the Special Research Programme (DFG-SPP 1630) »Harbours from the Roman Period to the Middle Ages«</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994186v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01849785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical investigations into the roman port system of Narbonne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Prospections géophysiques sur le site néolithique du Pontet (Saint-Nazaire-sur-Charente, Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camus Adrien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">C. von Carnap-Bornheim, F. Daim, P. Ettel, Ur. Warnke. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marticorena P., Ard V., Hasler A., Cauliez J., Gilabert C., Sénépart I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harbours as object of interdisciplinary research – Archaeology + History + Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 185-193., 2018, International Conference »Harbours as objects of interdisciplinary research – Archaeology + History + Geosciences« at the Christian-Albrechts-University in Kiel, 30.9.-3.10.2015, within the framework of the Special Research Programme (DFG-SPP 1630) »Harbours from the Roman Period to the Middle Ages«</w:t>
+              <w:t xml:space="preserve">Entre deux mers et actualités de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d’Ecologie Préhistoriques, pp.181-186, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01849785v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High spatial resolution magnetic survey on the Neolithic enclosure of Le Pontet (Charente-Maritime, France): presentation of the method and associated processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 1st International Conference on Metrology for Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.550-555, 2015, ISBN 978-88-940453-3-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02546382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6023,114 +6157,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution paléogéographique et prospection archéologique en zone littorale par approches géophysiques multi-méthodes et multi-échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de la Terre. Université de La Rochelle, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LAROS026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01804962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId146"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6198,51 +6332,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F4FE242C"/>
+    <w:nsid w:val="683CD06A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6429,51 +6563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bruniaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9004-3463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227006925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451160v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333218v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Patrick de Rorre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106408" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duquesne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ioc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833295v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554243v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1934" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04297808v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Nejma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7660" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.169" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738866v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louboutin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873317v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duprat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caussade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112375v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;r&#231;e" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.1416" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679492v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.072" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633261v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1590" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443793v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4732" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911428v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170187v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662458v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911337v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441005v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911282v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911204v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruniaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911252v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120697v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050677v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556547v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520765v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556495v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979431v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407518v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aug&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407454v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855292v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834300v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092492v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567685v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Lilley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869178v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04131287v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jadeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7601-8" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112403v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02425650v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994186v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849785v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546382v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01804962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LAROS026" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bruniaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9004-3463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227006925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agogu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.70036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333218v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Patrick de Rorre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106408" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duquesne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ioc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1934" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04297808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Nejma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7660" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.169" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duprat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caussade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louboutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;r&#231;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.1416" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.072" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1590" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443793v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4732" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruniaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407518v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aug&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092492v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Lilley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04131287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jadeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7601-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02425650v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01804962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LAROS026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>