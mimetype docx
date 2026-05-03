--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -1470,416 +1470,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porsuk – Zeyve Höyük 2018 Yılı Kazısı</w:t>
+                <w:t xml:space="preserve">Porsuk - Zeyve Höyük : Rapport préliminaire des campagnes 2018 et 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emine Köker Gökçe</w:t>
+                <w:t xml:space="preserve">Emine Köker Görçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kazi Sonuçlari Toplantisi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XXVIII, pp.145-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.1416⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03660318v1</w:t>
+                <w:t xml:space="preserve">hal-03112375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porsuk - Zeyve Höyük : Rapport préliminaire des campagnes 2018 et 2019</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marrast Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.1416⟩</w:t>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03112375v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02375847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porsuk – Zeyve Höyük 2018 Yılı Kazısı</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emine Köker Gökçe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Kazi Sonuçlari Toplantisi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 41 (1), pp.471-485</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02375847v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03660318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palaeoenvironmental and archaeological records for the reconstruction of the ancient landscape of the Roman harbour of Narbonne (Aude, France)</w:t>
               </w:r>
@@ -2673,277 +2673,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrimination spatiale d’une enceinte fossoyée néolithique pour la localisation d’un niveau d’occupation : carte de potentiel archéologique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francois Leveque</w:t>
+                <w:t xml:space="preserve">Le défi du mégalithisme en 3D : les imageries face aux monumentalismes du Néolithique (Projet MONUMEN)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Baleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23e colloque du GMPCA – Archéométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911337v1</w:t>
+                <w:t xml:space="preserve">hal-03662458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le défi du mégalithisme en 3D : les imageries face aux monumentalismes du Néolithique (Projet MONUMEN)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ard</w:t>
+                <w:t xml:space="preserve">Discrimination spatiale d’une enceinte fossoyée néolithique pour la localisation d’un niveau d’occupation : carte de potentiel archéologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Onfray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dandurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMPCA, May 2022, Chambéry, France</w:t>
+              <w:t xml:space="preserve">23e colloque du GMPCA – Archéométrie 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03662458v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolithic enclosures in the Central-Western part of France: the example of Thouars/Loudun territory (Deux-Sèvres/Vienne)</w:t>
               </w:r>
@@ -3385,273 +3385,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches de la paléogéographique de deux sites archéologiques en zones littorales par méthodes géophysiques : études préliminaires à l’implantation de carottages paléoenvironnementaux</w:t>
+                <w:t xml:space="preserve">Prospections géophysiques sur le site néolithique du &amp;quot;Pontet&amp;quot; (Saint-Nazaire-sur-Charente, Charente-Maritime)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Faisse</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camus Adrien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Actes des Rencontres Méridionales de Préhistoire Récente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03050677v1</w:t>
+                <w:t xml:space="preserve">hal-02120697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospections géophysiques sur le site néolithique du &amp;quot;Pontet&amp;quot; (Saint-Nazaire-sur-Charente, Charente-Maritime)</w:t>
+                <w:t xml:space="preserve">Approches de la paléogéographique de deux sites archéologiques en zones littorales par méthodes géophysiques : études préliminaires à l’implantation de carottages paléoenvironnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ard</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camus Adrien</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des Rencontres Méridionales de Préhistoire Récente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bayonne, France</w:t>
+              <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02120697v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03050677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections géophysiques multi-méthodes et multi-échelles pour la description des milieux littoraux : études préliminaires à l’implantation de carottages</w:t>
               </w:r>
@@ -3756,398 +3756,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospections géophysiques multi-méthodes et reconstitution paléogéographique du site néolithique du Pontet à Saint-Nazaire-sur-Charente (Charente-Maritime, France)</w:t>
+                <w:t xml:space="preserve">High spatial resolution magnetic survey on the Neolithic site of Le Pontet (Charente-Maritime, France): presentation of the method and associated processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Juliette Hantrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carole Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème Colloque d'archéométrie du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GMPCA, Université de Franche-Comté, Apr 2015, Besançon, France. pp.25</w:t>
+              <w:t xml:space="preserve">1st International Conference on Metrology for Archaeology (MetroArcheo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Benevento, Italy. pp.550-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01556495v1</w:t>
+                <w:t xml:space="preserve">hal-01520765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical investigations into the Roman Port System of Narbonne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospections géophysiques multi-méthodes et reconstitution paléogéographique du site néolithique du Pontet à Saint-Nazaire-sur-Charente (Charente-Maritime, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Romey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harbours as objects of interdisciplinary research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">20ème Colloque d'archéométrie du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GMPCA, Université de Franche-Comté, Apr 2015, Besançon, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979431v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01556495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spatial resolution magnetic survey on the Neolithic site of Le Pontet (Charente-Maritime, France): presentation of the method and associated processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geophysical investigations into the Roman Port System of Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole Romey</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camus Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Metrology for Archaeology (MetroArcheo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Benevento, Italy. pp.550-555</w:t>
+              <w:t xml:space="preserve">Harbours as objects of interdisciplinary research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01520765v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01979431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics Fragments Digitization by Photogrammetry, Reconstructions and Applications</w:t>
               </w:r>
@@ -5110,51 +5110,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maitay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5349,307 +5349,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une approche multi-scalaire et multi-méthode du monumentalisme néolithique. L’exemple du programme ANR MONUMEN</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Ard</w:t>
+                <w:t xml:space="preserve">Recent Work (2018–2019) at Porsuk-Zeyve Höyük in Southern Cappadocia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Barat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emine Köker Gökçe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">Ard Vincent; Mens Emmanuel; Gandelin Muriel. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sharon R. Steadman; Gregory McMahon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">The Archaeology of Anatolia, Recent Discoveries (2018-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IV, </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidestone Press</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 9789088909894</w:t>
+                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.132-145, 2021, 978-1-5275-7601-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112403v1</w:t>
+                <w:t xml:space="preserve">hal-03498273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Work (2018–2019) at Porsuk-Zeyve Höyük in Southern Cappadocia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
+                <w:t xml:space="preserve">Pour une approche multi-scalaire et multi-méthode du monumentalisme néolithique. L’exemple du programme ANR MONUMEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Mens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Sharon R. Steadman; Gregory McMahon. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ard Vincent; Mens Emmanuel; Gandelin Muriel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Archaeology of Anatolia, Recent Discoveries (2018-2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IV, </w:t>
+              <w:t xml:space="preserve">Mégalithismes et monumentalismes funéraires. Passé, présent, futur.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cambridge Scholars Publishing</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.132-145, 2021, 978-1-5275-7601-8</w:t>
+                <w:t xml:space="preserve">Sidestone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9789088909894</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03498273v1</w:t>
+                <w:t xml:space="preserve">hal-03112403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ancient Port of Narbonne: Five Centuries of Fluvio-Lagoonal Development</w:t>
               </w:r>
@@ -5758,281 +5758,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical investigations into the roman port system of Narbonne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prospections géophysiques sur le site néolithique du Pontet (Saint-Nazaire-sur-Charente, Charente-Maritime)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camus Adrien</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">C. von Carnap-Bornheim, F. Daim, P. Ettel, Ur. Warnke. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marticorena P., Ard V., Hasler A., Cauliez J., Gilabert C., Sénépart I. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harbours as object of interdisciplinary research – Archaeology + History + Geoscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p. 185-193., 2018, International Conference »Harbours as objects of interdisciplinary research – Archaeology + History + Geosciences« at the Christian-Albrechts-University in Kiel, 30.9.-3.10.2015, within the framework of the Special Research Programme (DFG-SPP 1630) »Harbours from the Roman Period to the Middle Ages«</w:t>
+              <w:t xml:space="preserve">Entre deux mers et actualités de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Archives d’Ecologie Préhistoriques, pp.181-186, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01849785v1</w:t>
+                <w:t xml:space="preserve">hal-01994186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospections géophysiques sur le site néolithique du Pontet (Saint-Nazaire-sur-Charente, Charente-Maritime)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geophysical investigations into the roman port system of Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camus Adrien</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Marticorena P., Ard V., Hasler A., Cauliez J., Gilabert C., Sénépart I. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïsse Camille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. von Carnap-Bornheim, F. Daim, P. Ettel, Ur. Warnke. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entre deux mers et actualités de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Archives d’Ecologie Préhistoriques, pp.181-186, 2018</w:t>
+              <w:t xml:space="preserve">Harbours as object of interdisciplinary research – Archaeology + History + Geoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 185-193., 2018, International Conference »Harbours as objects of interdisciplinary research – Archaeology + History + Geosciences« at the Christian-Albrechts-University in Kiel, 30.9.-3.10.2015, within the framework of the Special Research Programme (DFG-SPP 1630) »Harbours from the Roman Period to the Middle Ages«</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01994186v1</w:t>
+                <w:t xml:space="preserve">halshs-01849785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High spatial resolution magnetic survey on the Neolithic enclosure of Le Pontet (Charente-Maritime, France): presentation of the method and associated processing</w:t>
               </w:r>
@@ -6332,51 +6332,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="683CD06A"/>
+    <w:nsid w:val="A3E90E08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6563,51 +6563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bruniaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9004-3463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227006925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agogu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.70036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333218v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Patrick de Rorre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106408" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duquesne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ioc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1934" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04297808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Nejma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7660" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.169" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duprat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caussade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louboutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660318v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112375v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;r&#231;e" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.1416" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.072" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1590" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443793v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4732" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911337v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruniaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050677v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120697v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556495v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979431v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407518v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aug&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092492v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Lilley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04131287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jadeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112403v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498273v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7601-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02425650v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849785v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01804962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LAROS026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bruniaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9004-3463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227006925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agogu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.70036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333218v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Patrick de Rorre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106408" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duquesne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ioc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1934" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04297808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Nejma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7660" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.169" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duprat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caussade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louboutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;r&#231;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.1416" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.072" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1590" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443793v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4732" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruniaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520765v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556495v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979431v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407518v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aug&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092492v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Lilley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04131287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jadeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7601-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112403v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02425650v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849785v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01804962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LAROS026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>