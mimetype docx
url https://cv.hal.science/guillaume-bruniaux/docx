--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -1220,601 +1220,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La villa gallo-romaine des Chapelles à Port-des-Barques (Charente-Maritime) : acquis et perspectives de recherche sur une économie entre terre et mer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Ephrem</w:t>
+                <w:t xml:space="preserve">Discussions sur la complémentarité de la méthode géomagnétique et de l’imagerie aérienne pour l’étude des enceintes néolithiques du Centre-Ouest de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Duprat</w:t>
+                <w:t xml:space="preserve">Victor Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marielle Bernier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Caussade</w:t>
+                <w:t xml:space="preserve">Catherine Louboutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquitania</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 38, pp.83-174</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (1), pp.77-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03873317v1</w:t>
+                <w:t xml:space="preserve">hal-03738866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussions sur la complémentarité de la méthode géomagnétique et de l’imagerie aérienne pour l’étude des enceintes néolithiques du Centre-Ouest de la France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La villa gallo-romaine des Chapelles à Port-des-Barques (Charente-Maritime) : acquis et perspectives de recherche sur une économie entre terre et mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duprat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Bernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Louboutin</w:t>
+                <w:t xml:space="preserve">Pierre Caussade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (1), pp.77-102</w:t>
+              <w:t xml:space="preserve">Aquitania</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 38, pp.83-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738866v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03873317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porsuk - Zeyve Höyük : Rapport préliminaire des campagnes 2018 et 2019</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Barat</w:t>
+                <w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emine Köker Görçe</w:t>
+                <w:t xml:space="preserve">Marrast Anaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+                <w:t xml:space="preserve">Olivia Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Hervé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.1416⟩</w:t>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03112375v1</w:t>
+                <w:t xml:space="preserve">halshs-02375847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Porsuk - Zeyve Höyük : Rapport préliminaire des campagnes 2018 et 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marrast Anaïs</w:t>
+                <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Munoz</w:t>
+                <w:t xml:space="preserve">Emine Köker Görçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Hervé</w:t>
+                <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t>
+              <w:t xml:space="preserve">Anatolia antiqua = Eski anadolu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XXVIII, pp.145-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/anatoliaantiqua.1416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02375847v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porsuk – Zeyve Höyük 2018 Yılı Kazısı</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emine Köker Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2468,51 +2468,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Friedrich Lüth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2929,51 +2929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolithic enclosures in the Central-Western part of France: the example of Thouars/Loudun territory (Deux-Sèvres/Vienne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3037,51 +3037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolithic enclosures in the Central-Western part of France: the example of Thouars/Loudun territory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3139,273 +3139,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04911282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche comparative entre la prospection magnétique en champ total et en gradient vertical sur des enceintes fossoyées néolithiques (Grand-Ouest de la France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prospection géophysique : des vestiges au territoire, et inversement !,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Friedrich Lüth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911204v1</w:t>
+                <w:t xml:space="preserve">hal-04911252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospection géophysique : des vestiges au territoire, et inversement !,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche comparative entre la prospection magnétique en champ total et en gradient vertical sur des enceintes fossoyées néolithiques (Grand-Ouest de la France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bruniaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Ard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22e colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911252v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections géophysiques sur le site néolithique du &amp;quot;Pontet&amp;quot; (Saint-Nazaire-sur-Charente, Charente-Maritime)</w:t>
               </w:r>
@@ -3756,168 +3756,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spatial resolution magnetic survey on the Neolithic site of Le Pontet (Charente-Maritime, France): presentation of the method and associated processing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geophysical investigations into the Roman Port System of Narbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Mathé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole Romey</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camus Adrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Metrology for Archaeology (MetroArcheo)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Benevento, Italy. pp.550-555</w:t>
+              <w:t xml:space="preserve">Harbours as objects of interdisciplinary research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520765v1</w:t>
+                <w:t xml:space="preserve">hal-01979431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospections géophysiques multi-méthodes et reconstitution paléogéographique du site néolithique du Pontet à Saint-Nazaire-sur-Charente (Charente-Maritime, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3972,182 +3972,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème Colloque d'archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GMPCA, Université de Franche-Comté, Apr 2015, Besançon, France. pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01556495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geophysical investigations into the Roman Port System of Narbonne</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High spatial resolution magnetic survey on the Neolithic site of Le Pontet (Charente-Maritime, France): presentation of the method and associated processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Faisse</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Hantrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Romey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harbours as objects of interdisciplinary research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t>
+              <w:t xml:space="preserve">1st International Conference on Metrology for Archaeology (MetroArcheo)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Benevento, Italy. pp.550-555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01979431v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01520765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramics Fragments Digitization by Photogrammetry, Reconstructions and Applications</w:t>
               </w:r>
@@ -4542,277 +4542,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10 ans de prospection géophysique sur des sites funéraires néolithiques dans le Ruffécois (Charente, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entre ville et étang : le cours de l’Aude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cavero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Flaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La place des morts chez les vivants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.373-389, 2024, 979-10-90534-88-9</w:t>
+              <w:t xml:space="preserve">Escale en Méditerranée Romaine. Les ports antiques de Narbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.84-89, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04834300v1</w:t>
+                <w:t xml:space="preserve">hal-04855292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre ville et étang : le cours de l’Aude</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">10 ans de prospection géophysique sur des sites funéraires néolithiques dans le Ruffécois (Charente, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gouézin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Kérouanton; Christophe Maitay; Yvan Praud; Ludovic Soler. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Escale en Méditerranée Romaine. Les ports antiques de Narbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.84-89, 2024</w:t>
+              <w:t xml:space="preserve">La place des morts chez les vivants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Publications Chauvinoises, pp.373-389, 2024, 979-10-90534-88-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855292v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monumentalisme du monde des morts et des vivants (4500-3500 av. J.-C.) : cas d’étude dans le centre-ouest de la France</w:t>
               </w:r>
@@ -5252,51 +5252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Poncet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bruniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Jadeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5355,77 +5355,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Work (2018–2019) at Porsuk-Zeyve Höyük in Southern Cappadocia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Barat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emine Köker Gökçe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pichonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Mathé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6332,51 +6332,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A3E90E08"/>
+    <w:nsid w:val="17455055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6563,51 +6563,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bruniaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9004-3463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227006925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agogu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.70036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333218v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Patrick de Rorre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106408" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duquesne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ioc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1934" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04297808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Nejma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7660" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.169" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873317v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duprat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caussade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738866v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louboutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112375v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barat" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;r&#231;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.1416" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.072" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1590" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443793v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4732" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruniaux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911252v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520765v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556495v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979431v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407518v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aug&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834300v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092492v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Lilley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04131287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jadeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7601-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112403v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02425650v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849785v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01804962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LAROS026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-bruniaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9004-3463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/227006925" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05569557v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bruniaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Math&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Agogu&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Lopez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.70036" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Ard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333218v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lejot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Barra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Patrick de Rorre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2025.106408" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Duquesne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carozza" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Onfray" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ioc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833295v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lema&#238;tre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554243v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Leveque" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1934" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04297808v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tranoy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamen Sgha&#239;er" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ben Nejma" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7660" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001251v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bouchet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2022.169" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738866v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Legrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Louboutin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03873317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duprat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Bernier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caussade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112375v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Barat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;r&#231;e" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pichonneau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anatoliaantiqua.1416" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03660318v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emine K&#246;ker G&#246;k&#231;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679492v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Faisse" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Labussi&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cavero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2017.03.072" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633261v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Camus" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/arp.1590" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443793v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sanchez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.4732" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394971v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;ophane Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1260/2047-4970.3.4.643" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911428v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich L&#252;th" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170187v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662458v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bouchet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911337v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441005v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911282v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911252v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04911204v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bruniaux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02120697v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camus Adrien" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03050677v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Flaux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556547v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;sse Camille" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Flaux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979431v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556495v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Romey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520765v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hantrais" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01090145v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407518v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Aug&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Large" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407454v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vacher" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855292v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834300v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gou&#233;zin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05092492v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mens" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567685v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Tramoni" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsty Lilley" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03869178v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maitay" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04131287v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Poncet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jadeau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=archeologie-dune-enceinte-fossoyee-du-neolithique-recent-dans-le-centre-ouest-de-la-france-bellevue-a-chenommet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498273v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-5275-7601-8" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112403v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/megalithismes-et-monumentalismes-funeraires" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02425650v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre J&#233;z&#233;gou" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01849785v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-02546382v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01804962v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LAROS026" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>