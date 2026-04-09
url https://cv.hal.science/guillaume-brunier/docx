--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1054,287 +1054,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the French Guiana coast from Late Pleistocene to Holocene based on chenier and beach sand dating</w:t>
+                <w:t xml:space="preserve">Topographic Analysis of Intertidal Polychaete Reefs (Sabellaria alveolata) at a Very High Spatial Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toru Tamura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Yves Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardel</w:t>
+                <w:t xml:space="preserve">Stanislas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-022-01975-3⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), 307 (26p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14020307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888299v1</w:t>
+                <w:t xml:space="preserve">hal-04203707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographic Analysis of Intertidal Polychaete Reefs (Sabellaria alveolata) at a Very High Spatial Resolution</w:t>
+                <w:t xml:space="preserve">Evolution of the French Guiana coast from Late Pleistocene to Holocene based on chenier and beach sand dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Dubois</w:t>
+                <w:t xml:space="preserve">Toru Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barillé</w:t>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (2), 307 (26p.). </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs14020307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-022-01975-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203707v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Machine-Learning Approach to Intertidal Mudflat Mapping Combining Multispectral Reflectance and Geomorphology from UAV-Based Monitoring</w:t>
               </w:r>
@@ -1359,51 +1359,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Fouest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2112,51 +2112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (2), pp.137-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2242,51 +2242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 261, pp.76 - 88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2530,51 +2530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Goichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, </w:t>
@@ -2638,295 +2638,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’un système de cheniers par une approche innovante combinant des méthodes géophysiques et la géotechnique par CPT: Les cheniers de Cayenne-Rémire-Montjoly (Guyane) - Projet GuyArche</w:t>
+                <w:t xml:space="preserve">Establishment of mangroves on a new mud bank by a combination of UAS SfM photogrammetry and LiDAR monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Billy</w:t>
+                <w:t xml:space="preserve">Adrien Staquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Longueville</w:t>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin François</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Méline Lanson</w:t>
+                <w:t xml:space="preserve">Tanguy Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Augusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier - Génie Civil (JNGCGC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.048⟩</w:t>
+              <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polidori, Laurent; Gomes, Alessandra; Faure, Jean-François, Nov 2024, Belem, Brazil. pp.527 - 532, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-3-2024-527-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670621v1</w:t>
+                <w:t xml:space="preserve">hal-04788874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of mangroves on a new mud bank by a combination of UAS SfM photogrammetry and LiDAR monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation d’un système de cheniers par une approche innovante combinant des méthodes géophysiques et la géotechnique par CPT: Les cheniers de Cayenne-Rémire-Montjoly (Guyane) - Projet GuyArche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Longueville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Staquet</w:t>
+                <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Proisy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Maury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Emile Augusseau</w:t>
+                <w:t xml:space="preserve">Méline Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polidori, Laurent; Gomes, Alessandra; Faure, Jean-François, Nov 2024, Belem, Brazil. pp.527 - 532, </w:t>
+              <w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier - Génie Civil (JNGCGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Anglet, France. pp.457-466, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-3-2024-527-2024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04788874v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des drones pour un suivi spatio-temporel des activités de bioturbation par les crabes des vasières tropicales</w:t>
               </w:r>
@@ -3672,51 +3672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, 2016, Vienna, Austria</w:t>
@@ -4503,51 +4503,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F2C9FAAF"/>
+    <w:nsid w:val="840EB89F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4734,51 +4734,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-brunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1551-1976" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197897010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Augusseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Proisy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106345" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oiry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede Ffinian Rowe Davies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Sousa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Zoffoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234383" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768758v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Aschenbroich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02319-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04578389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rom&#225;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermansyah Prasyad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede F R Davies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108432" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurjannah Nurdin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Alevizos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajuddin Syamsuddin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasni Asis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmi Nurhaidah Zainuddin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143674" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Aller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052829" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03888299v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Tamura" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01975-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203707v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14020307" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fouest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14225857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021798v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111717" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jolivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00187" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4593" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hiwat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758961v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11336" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.02.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0TQNJQR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03246020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goichot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04670621v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Longueville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Lanson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.048" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04788874v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Staquet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Maury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-527-2024" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747100v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10487" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Andriolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Taborda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096648v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270138v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04598674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fornet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pons" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ronzon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Zainescu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818234-5.00130-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542734v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Peron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01524302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-brunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1551-1976" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197897010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Augusseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Proisy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106345" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oiry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede Ffinian Rowe Davies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Sousa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Zoffoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234383" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768758v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Aschenbroich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02319-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04578389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rom&#225;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermansyah Prasyad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede F R Davies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108432" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurjannah Nurdin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Alevizos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajuddin Syamsuddin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasni Asis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmi Nurhaidah Zainuddin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143674" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Aller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052829" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14020307" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03888299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Tamura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01975-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fouest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14225857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021798v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111717" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jolivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00187" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4593" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hiwat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758961v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11336" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.02.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0TQNJQR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03246020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goichot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04788874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Staquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Maury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-527-2024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04670621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Longueville" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Lanson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.048" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747100v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10487" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Andriolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Taborda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096648v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270138v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04598674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fornet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pons" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ronzon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Zainescu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818234-5.00130-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542734v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Peron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01524302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>