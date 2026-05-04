--- v1 (2026-04-09)
+++ v2 (2026-05-04)
@@ -147,1120 +147,1124 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MANG@COAST: A spatio-temporal modeling approach of muddy shoreline mobility based on mangrove monitoring</w:t>
+                <w:t xml:space="preserve">The deterministic role of surface elevation in natural mangrove establishment and expansion: insight from Unmanned Aerial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Emile Augusseau</w:t>
+                <w:t xml:space="preserve">A. Staquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Proisy</w:t>
+                <w:t xml:space="preserve">C. Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+                <w:t xml:space="preserve">P.E. Augusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+                <w:t xml:space="preserve">T. Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 186, pp.106345. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 337, pp.109903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106345⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2026.109903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04926896v1</w:t>
+                <w:t xml:space="preserve">hal-05600606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discriminating Seagrasses from Green Macroalgae in European Intertidal Areas Using High-Resolution Multispectral Drone Imagery</w:t>
+                <w:t xml:space="preserve">MANG@COAST: A spatio-temporal modeling approach of muddy shoreline mobility based on mangrove monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Oiry</w:t>
+                <w:t xml:space="preserve">Paul-Emile Augusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bede Ffinian Rowe Davies</w:t>
+                <w:t xml:space="preserve">C Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana I Sousa</w:t>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Rosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maria Laura Zoffoli</w:t>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs16234383⟩</w:t>
+              <w:t xml:space="preserve">Environmental Modelling and Software</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 186, pp.106345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsoft.2025.106345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866022v1</w:t>
+                <w:t xml:space="preserve">hal-04926896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling the contribution of crab burrows to mangrove ecosystem functioning in French Guiana (South America)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discriminating Seagrasses from Green Macroalgae in European Intertidal Areas Using High-Resolution Multispectral Drone Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Michaud</w:t>
+                <w:t xml:space="preserve">Bede Ffinian Rowe Davies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adelaide Aschenbroich</w:t>
+                <w:t xml:space="preserve">Ana I Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+                <w:t xml:space="preserve">Philippe Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Maria Laura Zoffoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Topical Collection on The highly dynamic French Guiana littoral under Amazon influence: the last decade of multidisciplinary research., 24 (4), pp.165. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (23), pp.4383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10113-024-02319-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs16234383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768758v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’utilisation des drones en cartographie 3D pour comprendre l’évolution du littoral guyanais</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Upscaling the contribution of crab burrows to mangrove ecosystem functioning in French Guiana (South America)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adelaide Aschenbroich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Stieglitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lemag'</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Topical Collection on The highly dynamic French Guiana littoral under Amazon influence: the last decade of multidisciplinary research., 24 (4), pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10113-024-02319-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578389v1</w:t>
+                <w:t xml:space="preserve">hal-04768758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping intertidal oyster farms using unmanned aerial vehicles (UAV) high-resolution multispectral data</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">L’utilisation des drones en cartographie 3D pour comprendre l’évolution du littoral guyanais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lemag'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, n°12, pp.35-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205695v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precision Aquaculture Drone Mapping of the Spatial Distribution of Kappaphycus alvarezii Biomass and Carrageenan</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping intertidal oyster farms using unmanned aerial vehicles (UAV) high-resolution multispectral data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evangelos Alevizos</w:t>
+                <w:t xml:space="preserve">Alejandro Román</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajuddin Syamsuddin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Elmi Nurhaidah Zainuddin</w:t>
+                <w:t xml:space="preserve">Hermansyah Prasyad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bede Ffinian Rowe Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs15143674⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 291, pp.108432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04297114v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Codevelopment of Mangroves and Infaunal Community Diversity in Response to the Natural Dynamics of Mud Deposition in French Guiana</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emma Michaud</w:t>
+                <w:t xml:space="preserve">Precision Aquaculture Drone Mapping of the Spatial Distribution of Kappaphycus alvarezii Biomass and Carrageenan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurjannah Nurdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelos Alevizos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
+                <w:t xml:space="preserve">Rajuddin Syamsuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Gauthier</w:t>
+                <w:t xml:space="preserve">Hasni Asis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fromard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Josephine Aller</w:t>
+                <w:t xml:space="preserve">Elmi Nurhaidah Zainuddin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su14052829⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (14), pp.3674. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs15143674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615505v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04297114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographic Analysis of Intertidal Polychaete Reefs (Sabellaria alveolata) at a Very High Spatial Resolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Oiry</w:t>
+                <w:t xml:space="preserve">The Codevelopment of Mangroves and Infaunal Community Diversity in Response to the Natural Dynamics of Mud Deposition in French Guiana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Aschenbroich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Gruet</w:t>
+                <w:t xml:space="preserve">Olivier Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Dubois</w:t>
+                <w:t xml:space="preserve">François Fromard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barillé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josephine Aller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (2), 307 (26p.). </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.2829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs14020307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su14052829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203707v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the French Guiana coast from Late Pleistocene to Holocene based on chenier and beach sand dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toru Tamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1314,1313 +1318,1443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Machine-Learning Approach to Intertidal Mudflat Mapping Combining Multispectral Reflectance and Geomorphology from UAV-Based Monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Topographic Analysis of Intertidal Polychaete Reefs (Sabellaria alveolata) at a Very High Spatial Resolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Yves Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barillé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (22), pp.5857. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs14225857⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (2), 307 (26p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14020307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03864089v1</w:t>
+                <w:t xml:space="preserve">hal-04203707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Easily Implemented Methods of Radiometric Corrections for Hyperspectral-UAV-Application to Guianese Equatorial Mudbanks Colonized by Pioneer Mangroves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Jaud</w:t>
+                <w:t xml:space="preserve">A Machine-Learning Approach to Intertidal Mudflat Mapping Combining Multispectral Reflectance and Geomorphology from UAV-Based Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Sicot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emma Michaud</w:t>
+                <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
+                <w:t xml:space="preserve">Vincent Le Fouest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (23), pp.4792. </w:t>
+              <w:t xml:space="preserve">, 2022, 14 (22), pp.5857. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs13234792⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs14225857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03456329v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03864089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the relationship between macro-faunal burrowing activity and mudflat geomorphology from UAV-based Structure-from-Motion photogrammetry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Easily Implemented Methods of Radiometric Corrections for Hyperspectral-UAV-Application to Guianese Equatorial Mudbanks Colonized by Pioneer Mangroves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Jaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Le Dantec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111717⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (23), pp.4792. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13234792⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021798v1</w:t>
+                <w:t xml:space="preserve">insu-03456329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Decadal to Short-Term Beach and Shoreline Mobility in a Complex River-Mouth Environment Affected by Mud From the Amazon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Assessing the relationship between macro-faunal burrowing activity and mudflat geomorphology from UAV-based Structure-from-Motion photogrammetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/feart.2019.00187⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 241, pp.111717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2020.111717⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02346222v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exceptional rates and mechanisms of muddy shoreline retreat following mangrove removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 44 (8), pp.1559-1571. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/esp.4593⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenier Morphodynamics on the Amazon-Influenced Coast of Suriname, South America: Implications for Beach Ecosystem Services</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Multi-Decadal to Short-Term Beach and Shoreline Mobility in a Complex River-Mouth Environment Affected by Mud From the Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Hiwat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 7, pp.35. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 7, pp.187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2019.00187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2019.00035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02346224v1</w:t>
+                <w:t xml:space="preserve">hal-02346222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoreline change of the Mekong River delta along the southern part of the South China Sea coast using satellite image analysis (1973-2014)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Chenier Morphodynamics on the Amazon-Influenced Coast of Suriname, South America: Implications for Beach Ecosystem Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Hiwat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/feart.2019.00035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11336⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01758961v1</w:t>
+                <w:t xml:space="preserve">hal-02346224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Close-range airborne Structure-from-Motion Photogrammetry for high-resolution beach morphometric surveys: Examples from an embayed rotating beach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Shoreline change of the Mekong River delta along the southern part of the South China Sea coast using satellite image analysis (1973-2014)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Besset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.02.025⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (2), pp.137-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01713812v1</w:t>
+                <w:t xml:space="preserve">hal-01758961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure-from-Motion photogrammetry for high-resolution coastal and fluvial geomorphic surveys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Close-range airborne Structure-from-Motion Photogrammetry for high-resolution beach morphometric surveys: Examples from an embayed rotating beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Proceedings of the 16th Young Geomorphologists Days (Nantes, 29-30 January 2015), 22 (2), pp.147-161. </w:t>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 261, pp.76 - 88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11358⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01483281v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01713812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Structure-from-Motion photogrammetry for high-resolution coastal and fluvial geomorphic surveys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Pothin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Proceedings of the 16th Young Geomorphologists Days (Nantes, 29-30 January 2015), 22 (2), pp.147-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.11358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01483281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Linking rapid erosion of the Mekong River delta to human activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Goichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/srep14745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03246020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2630,1255 +2764,1255 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of mangroves on a new mud bank by a combination of UAS SfM photogrammetry and LiDAR monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Staquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Proisy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Maury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Emile Augusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Polidori, Laurent; Gomes, Alessandra; Faure, Jean-François, Nov 2024, Belem, Brazil. pp.527 - 532, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-3-2024-527-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04788874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation d’un système de cheniers par une approche innovante combinant des méthodes géophysiques et la géotechnique par CPT: Les cheniers de Cayenne-Rémire-Montjoly (Guyane) - Projet GuyArche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnand Bitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méline Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier - Génie Civil (JNGCGC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Anglet, France. pp.457-466, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04670621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des drones pour un suivi spatio-temporel des activités de bioturbation par les crabes des vasières tropicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jules Fleury</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marion Jaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Legranche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Drones &amp; Cap' 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, COPIL Drones &amp; Cap', Nov 2023, Mur de Bretagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperiodic embayed sandy beach rotation and erosion-risk exposure on a hyper-muddy wave-exposed coast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU general assembly 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, May 2020, Vienna, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-10487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Video monitoring for Guianese beach morphodynamics and management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umberto Andriolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui Taborda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of rocky outcrops in the morphodynamics of an embayed beach: example of Suscinio Bay, Morbihan, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouncef Sedrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing biogeomorphology using drones: new perspectives for large-scale bioturbation studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological modification of the seabed: biogeochemical and ecological processes in a changing world</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Southampton, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03096648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution topography using SfM-photogrammetry from UAV for coastal mudflat geomorphic surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2016, Vienna, Autriche. pp.EGU2016-15754</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing SfM-Photogrammetry potential at micro-scale on a rapidly evolving mud-bank: case study on a mesocosm study within pioneer mangroves in French Guiana (South America)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphodynamic rotation of an embayed sandy beach in a mud-dominated setting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly, 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01256627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3888,154 +4022,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemag' - La revue numérique de la Fondation de l’Université de Guyane Edition n°12 - Décembre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Fornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Ronzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Vo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le mag'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n°12, pp.44, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04598674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4045,280 +4179,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine Sediment Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Zainescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Earth Systems and Environmental Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-12-818234-5.00130-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03407880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mud Banks, Sand Flux and Beach Morphodynamics: Montjoly Lagoon Beach, French Guiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Peron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maanan, Mohamed; Robin, Marc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sediment Fluxes in Coastal Areas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.75-90, 2015, Coastal research library (COASTALRL,volume 10), 978-94-017-9259-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-94-017-9260-8_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02542734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4328,114 +4462,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Côtes sablo-vaseuses sous influence deltaïque de l'Amazone et du Mékong : dynamique morpho-sédimentaire, stabilité et aménagement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Aix Marseille Université, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01524302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4503,51 +4637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="840EB89F"/>
+    <w:nsid w:val="83C0E3DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4734,51 +4868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-brunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1551-1976" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197897010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926896v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Augusseau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Proisy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106345" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oiry" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede Ffinian Rowe Davies" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Sousa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Zoffoli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234383" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768758v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Aschenbroich" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02319-z" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04578389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205695v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rom&#225;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermansyah Prasyad" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede F R Davies" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108432" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297114v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurjannah Nurdin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Alevizos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajuddin Syamsuddin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasni Asis" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmi Nurhaidah Zainuddin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143674" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615505v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Aller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052829" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203707v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14020307" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03888299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Tamura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01975-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fouest" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14225857" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021798v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111717" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346222v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jolivet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00187" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346220v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4593" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346224v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hiwat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00035" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758961v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11336" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713812v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.02.025" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0TQNJQR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03246020v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goichot" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14745" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04788874v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Staquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Maury" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-527-2024" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04670621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Longueville" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Lanson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.048" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747100v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10487" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380481v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Andriolo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Taborda" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380467v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096648v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270138v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270144v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256627v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04598674v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fornet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pons" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ronzon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407880v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Zainescu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818234-5.00130-9" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542734v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Peron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01524302v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-brunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1551-1976" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197897010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Staquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proisy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Augusseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109903" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Augusseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Proisy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oiry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede Ffinian Rowe Davies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Sousa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Zoffoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Aschenbroich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02319-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04578389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rom&#225;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermansyah Prasyad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108432" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurjannah Nurdin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Alevizos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajuddin Syamsuddin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasni Asis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmi Nurhaidah Zainuddin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143674" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Aller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052829" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03888299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Tamura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01975-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203707v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14020307" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fouest" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14225857" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111717" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4593" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jolivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00187" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hiwat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00035" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.02.025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0TQNJQR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03246020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goichot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14745" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04788874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Staquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Maury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-527-2024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04670621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Longueville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Lanson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.048" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10487" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Andriolo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Taborda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096648v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04598674v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fornet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pons" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ronzon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407880v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Zainescu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818234-5.00130-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542734v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Peron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01524302v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>