--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -1188,287 +1188,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the French Guiana coast from Late Pleistocene to Holocene based on chenier and beach sand dating</w:t>
+                <w:t xml:space="preserve">Topographic Analysis of Intertidal Polychaete Reefs (Sabellaria alveolata) at a Very High Spatial Resolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toru Tamura</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Yves Gruet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardel</w:t>
+                <w:t xml:space="preserve">Stanislas Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Barillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regional Environmental Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10113-022-01975-3⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (2), 307 (26p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs14020307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03888299v1</w:t>
+                <w:t xml:space="preserve">hal-04203707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topographic Analysis of Intertidal Polychaete Reefs (Sabellaria alveolata) at a Very High Spatial Resolution</w:t>
+                <w:t xml:space="preserve">Evolution of the French Guiana coast from Late Pleistocene to Holocene based on chenier and beach sand dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stanislas Dubois</w:t>
+                <w:t xml:space="preserve">Toru Tamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Barillé</w:t>
+                <w:t xml:space="preserve">Philippe Dussouillez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (2), 307 (26p.). </w:t>
+              <w:t xml:space="preserve">Regional Environmental Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/rs14020307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10113-022-01975-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04203707v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03888299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Machine-Learning Approach to Intertidal Mudflat Mapping Combining Multispectral Reflectance and Geomorphology from UAV-Based Monitoring</w:t>
               </w:r>
@@ -1493,51 +1493,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lachaussée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Barillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Fouest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1850,378 +1850,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exceptional rates and mechanisms of muddy shoreline retreat following mangrove removal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chenier Morphodynamics on the Amazon-Influenced Coast of Suriname, South America: Implications for Beach Ecosystem Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antoine Gardel</w:t>
+                <w:t xml:space="preserve">Michael Hiwat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44 (8), pp.1559-1571. </w:t>
+              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/esp.4593⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2019.00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346220v1</w:t>
+                <w:t xml:space="preserve">hal-02346224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-Decadal to Short-Term Beach and Shoreline Mobility in a Complex River-Mouth Environment Affected by Mud From the Amazon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exceptional rates and mechanisms of muddy shoreline retreat following mangrove removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Jolivet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edward J. Anthony</w:t>
+                <w:t xml:space="preserve">Nicolas Gratiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7, pp.187. </w:t>
+              <w:t xml:space="preserve">Earth Surface Processes and Landforms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44 (8), pp.1559-1571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2019.00187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/esp.4593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346222v1</w:t>
+                <w:t xml:space="preserve">hal-02346220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chenier Morphodynamics on the Amazon-Influenced Coast of Suriname, South America: Implications for Beach Ecosystem Services</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-Decadal to Short-Term Beach and Shoreline Mobility in a Complex River-Mouth Environment Affected by Mud From the Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Gardel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Hiwat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Earth Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 7, pp.35. </w:t>
+              <w:t xml:space="preserve">, 2019, 7, pp.187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/feart.2019.00035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/feart.2019.00187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02346224v1</w:t>
+                <w:t xml:space="preserve">hal-02346222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shoreline change of the Mekong River delta along the southern part of the South China Sea coast using satellite image analysis (1973-2014)</w:t>
               </w:r>
@@ -2246,51 +2246,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (2), pp.137-146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2376,51 +2376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 261, pp.76 - 88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2664,51 +2664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Besset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Goichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 5, </w:t>
@@ -2772,295 +2772,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of mangroves on a new mud bank by a combination of UAS SfM photogrammetry and LiDAR monitoring</w:t>
+                <w:t xml:space="preserve">Caractérisation d’un système de cheniers par une approche innovante combinant des méthodes géophysiques et la géotechnique par CPT: Les cheniers de Cayenne-Rémire-Montjoly (Guyane) - Projet GuyArche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Staquet</w:t>
+                <w:t xml:space="preserve">Julie Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Proisy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Granjon</w:t>
+                <w:t xml:space="preserve">François Longueville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Maury</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Paul-Emile Augusseau</w:t>
+                <w:t xml:space="preserve">Benjamin François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnand Bitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méline Lanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-3-2024-527-2024⟩</w:t>
+              <w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier - Génie Civil (JNGCGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Anglet, France. pp.457-466, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04788874v1</w:t>
+                <w:t xml:space="preserve">hal-04670621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d’un système de cheniers par une approche innovante combinant des méthodes géophysiques et la géotechnique par CPT: Les cheniers de Cayenne-Rémire-Montjoly (Guyane) - Projet GuyArche</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Establishment of mangroves on a new mud bank by a combination of UAS SfM photogrammetry and LiDAR monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin François</w:t>
+                <w:t xml:space="preserve">Adrien Staquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnand Bitri</w:t>
+                <w:t xml:space="preserve">Christophe Proisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Granjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méline Lanson</w:t>
+                <w:t xml:space="preserve">Tanguy Maury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emile Augusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIIèmes Journées Nationales Génie Côtier - Génie Civil (JNGCGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Anglet, France. pp.457-466, </w:t>
+              <w:t xml:space="preserve">ISPRS TC III Mid-term Symposium “Beyond the canopy: technologies and applications of remote sensing”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polidori, Laurent; Gomes, Alessandra; Faure, Jean-François, Nov 2024, Belem, Brazil. pp.527 - 532, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2024.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-xlviii-3-2024-527-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670621v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des drones pour un suivi spatio-temporel des activités de bioturbation par les crabes des vasières tropicales</w:t>
               </w:r>
@@ -3197,51 +3197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Gardel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Brunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3806,51 +3806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward J. Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussouillez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EGU, 2016, Vienna, Austria</w:t>
@@ -4637,51 +4637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="83C0E3DD"/>
+    <w:nsid w:val="11540811"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4868,51 +4868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-brunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1551-1976" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197897010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Staquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proisy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Augusseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109903" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Augusseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Proisy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oiry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede Ffinian Rowe Davies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Sousa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Zoffoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Aschenbroich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02319-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04578389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rom&#225;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermansyah Prasyad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108432" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurjannah Nurdin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Alevizos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajuddin Syamsuddin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasni Asis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmi Nurhaidah Zainuddin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143674" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Aller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052829" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03888299v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Tamura" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01975-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203707v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14020307" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fouest" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14225857" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111717" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346220v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4593" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jolivet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00187" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346224v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hiwat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00035" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.02.025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0TQNJQR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03246020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goichot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14745" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04788874v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Staquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Maury" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-527-2024" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04670621v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Longueville" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Lanson" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.048" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10487" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Andriolo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Taborda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096648v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04598674v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fornet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pons" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ronzon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407880v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Zainescu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818234-5.00130-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542734v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Peron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01524302v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/guillaume-brunier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1551-1976" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/197897010" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05600606v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Staquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Proisy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gardel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Augusseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Maury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2026.109903" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926896v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emile Augusseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Proisy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brunier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Granjon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2025.106345" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04866022v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Oiry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bede Ffinian Rowe Davies" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana I Sousa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rosa" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Zoffoli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs16234383" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768758v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Michaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Aschenbroich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stieglitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Anthony" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-024-02319-z" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04578389v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04205695v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Rom&#225;n" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermansyah Prasyad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108432" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297114v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurjannah Nurdin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelos Alevizos" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajuddin Syamsuddin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasni Asis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elmi Nurhaidah Zainuddin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15143674" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615505v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Aschenbroich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gauthier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fromard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Aller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14052829" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04203707v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Gruet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Barill&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14020307" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03888299v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toru Tamura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussouillez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-022-01975-3" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864089v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lachauss&#233;e" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Fouest" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs14225857" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03456329v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sicot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Dantec" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13234792" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Fleury" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Morvan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2020.111717" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Hiwat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00035" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gratiot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/esp.4593" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-02346222v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Jolivet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2019.00187" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Besset" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11336" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713812v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.02.025" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W0TQNJQR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483281v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Pothin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Vella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.11358" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-03JNLVX9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03246020v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Goichot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep14745" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04670621v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Billy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Longueville" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnand Bitri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;line Lanson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2024.048" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04788874v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Staquet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Proisy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Maury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-xlviii-3-2024-527-2024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299643v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Legranche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747100v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Anthony" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-10487" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Andriolo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouncef Sedrati" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Taborda" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03096648v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270138v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01270144v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256627v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Millet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04598674v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Fornet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Pons" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Ronzon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407880v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Zainescu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818234-5.00130-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542734v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Peron" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9260-8_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01524302v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>